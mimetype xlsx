--- v0 (2026-04-03)
+++ v1 (2026-05-29)
@@ -1,109 +1,274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210a105dee194083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a3a202a104c4a86b763710f3382cb2d.psmdcp" Id="R03d23981a1a9462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ae78828d0841a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd2536e74b4542bbb92d11355ae03311.psmdcp" Id="R907409043a654f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Utility Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>The Salvation Army Green Valley Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency assistance for utilities to prevent shutoff. Includes assistance with natural gas, electric, water, and sewer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Green Valley, Sahuarita and Amado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>555 N La Canada Dr, Ste 101, Green Valley, Pima, AZ, 85614-3430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon, 1pm-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-625-3888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmytucson.org/green-valley-service-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tamara.riemath@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project Action for Veterans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for veterans who are experiencing homelessness or near-homeless. Services include housing stability planning, budgeting, deposits for rent and utilities, moving and storage costs, some household supplies, auto repair if needed for work, employment-related expenses, child care, and bus passes. Resource specialists visit locations in southern Arizona on a rotating basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans with active duty service time, who are homelessness or near-homeless in Cochise, Graham, Greenlee, Pima, and Santa Cruz counties; must be at or below 50% of the area medium income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for schedule; must bring photo ID, DD-214 discharge papers (if available), and proof of income; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3502 S 6th Ave, Ste 140, Tucson, Pima, AZ, 85713-6121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-noon, 1pm-4pm; Tucson drop-in times Mon, Tue, Thu, Fri 8am-noon, 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-308-3093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.primavera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jtorres@primavera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primavera Emergency Rent and Utility Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent assistance to people who are experiencing a one-time crisis that makes eviction imminent. Stable means of income is preferred, as this financial assistance is intended to eliminate the crisis so that the client can resume responsibility. Also provides assistance with SW Gas bills including past payment, deposits, late charges, and reconnection fees. Provides deposits for electric, gas, water, and home telephone services. Includes case coordination and advocacy for people who need housing, shelter, employment, and help in obtaining benefits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who have an eviction notice; must bring photo ID for adults, social security numbers for all family members, birth certificates for children, and proof of income and hardship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office or visit website for application; complete application and email it or return to office. If there are funds available, applicants will receive a call within 5 business days of returning the application.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702 S 6th Ave, Tucson, Pima, AZ, 85701-2600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thu, Fri 9am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-623-5111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://primavera.org/emergency-services/#rent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travis L Williams Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multipurpose center offers case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application portal. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John F Long Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation resources for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resides within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program;  Visit website for portal login and confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3454 N 51st Ave, Phoenix, Maricopa, AZ, 85031-3002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St. Patrick Catholic Community - Utility Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides utility service payment assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scottsdale residents in need of utility financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10815 N 84th St, Scottsdale, Maricopa, AZ, 85260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri, 9am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-998-3483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stpatcc.org/home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lhill@stpatcc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mesa Public Housing Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public housing in project-based apartment complexes and Section 8 rent subsidies for various apartment complexes to people on low income. Applicants are placed on a waiting list until assistance is available. Provides assistance with refundable portion of security and utility deposits to low income Mesa residence prior to signing a lease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on very low income who live in the city of Mesa. Housing voucher program is based on income at or below 50% very low income (VLI). Deposit assistance eligibility is based on income at or below 80% of the area median income (AMI). Visit website for current AMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website for wait list information and utility deposit assistance requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 S Center St, Bldg 1, Mesa, Maricopa, AZ, 85210-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lobby Hours Mon-Thu 7:30am-5pm: by appointment only for Housing Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-644-3536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mesaaz.gov/residents/housing</x:t>
+  </x:si>
+  <x:si>
     <x:t>Glendale Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Serves as the Community Action Program (CAP) for the City of Glendale. Offers support utility deposit assistance depending on funding.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Glendale and surrounding unincorporated areas. Must meet the financial qualification guidelines and qualifying criteria, visit website for more information.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website. Documents required for rental assistance include a state-issued identification card for head of household, a 5-Day notice or eviction notice, recent 30 days of income from date of application, signed and current lease agreement, and proof of crisis</x:t>
   </x:si>
   <x:si>
     <x:t>7677 W Bethany Home Rd, Glendale, Maricopa, AZ, 85303-4211</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>623-930-2854</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.glendaleaz.gov/Live/City-Services/Community-Services/Community-Action-Program-CAP</x:t>
   </x:si>
   <x:si>
     <x:t>communityactionprogram@glendaleaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>CAHRA Case Management Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management to individuals and families on limited income. Also provides financial assistance for utility deposits; and electric, gas, water, and heating fuel payment.</x:t>
   </x:si>
   <x:si>
     <x:t>Households that are low-income, experiencing a crisis, and have not received rental/utility assistance from the agency within the last year. Household must be within Pinal County.</x:t>
   </x:si>
   <x:si>
     <x:t>Call to have an application mailed, visit website, or request it through email. Please send all requested documentation via email. Once documents are received, appoint will be made. Interviews are held by phone.</x:t>
   </x:si>
   <x:si>
     <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2159</x:t>
   </x:si>
   <x:si>
     <x:t>520-466-1112</x:t>
@@ -123,89 +288,56 @@
   <x:si>
     <x:t>Must be a Veteran that served in the active military, naval air service or coast guard with a discharge other than dishonorable, must be homeless or at imminent risk of losing housing, and must have very low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit office. Required documents: photo ID for all adults in household, social security cards for all household members, certificate of release or discharge from Active Duty (DD Form 214) showing discharge status or letter of service, proof of all household income (must be dated within 30 days), and proof of homelessness if currently unhoused.  If currently housed: copies of current signed lease or landlord agreement and copy of eviction notice or court ordered move-out date, if applicable.</x:t>
   </x:si>
   <x:si>
     <x:t>3507 N Central Ave, Ste 200, Phoenix, Maricopa, AZ, 85012-2123</x:t>
   </x:si>
   <x:si>
     <x:t>Supportive Services Mon-Fri 7am-4pm; After Care Mon-Fri 9am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>877-548-7838</x:t>
   </x:si>
   <x:si>
     <x:t>http://usvets.org/locations/phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Sunnyslope Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
   </x:si>
   <x:si>
-    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
   </x:si>
   <x:si>
-    <x:t>602-534-2433</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
   </x:si>
   <x:si>
-    <x:t>Primavera Emergency Rent and Utility Assistance</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>NACOG Human &amp; Community Services Division - Winslow</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for individuals and families with low income. Services may include one time utility assistance and/or utility deposits, gas vouchers, food vouchers, local bus/taxi fare and limited rent and mortgage payment assistance. Rental assistance only available for seniors at this time.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment</x:t>
   </x:si>
   <x:si>
     <x:t>118 E 2nd St, Winslow, Navajo, AZ, 86047-3707</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thru 7am-4:30m, Fri 7am-11am</x:t>
   </x:si>
   <x:si>
     <x:t>928-587-7069</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nacog.org</x:t>
   </x:si>
   <x:si>
     <x:t>aluna@nacog.org</x:t>
@@ -243,212 +375,161 @@
   <x:si>
     <x:t>Mon- Fri 8:30am - 5pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-308-2988</x:t>
   </x:si>
   <x:si>
     <x:t>fmartinez@nacog.org</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Human &amp; Community Services Division - Cottonwood</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for individuals and families with low income. Services may include one time utility assistance and/or utility deposits, gas vouchers, food vouchers, local bus fare, and limited rent and mortgage payment assistance. Rental assistance only available for seniors at this time.</x:t>
   </x:si>
   <x:si>
     <x:t>1500 E Cherry St, Ste F, Cottonwood, Yavapai, AZ, 86326-3485</x:t>
   </x:si>
   <x:si>
     <x:t>928-300-0894</x:t>
   </x:si>
   <x:si>
     <x:t>kgonzalez@nacog.org</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army - Green Valley</x:t>
-[...5 lines deleted...]
-    <x:t>People in need in Green Valley and Sahuarita</x:t>
+    <x:t>NACA Supportive Services Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email to apply for financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-526-2968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>supportservice@nacainc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Fredonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, financial empowerment classes, housing rehabilitation, weatherization services, and appliance repair or replacement. Provides housing and utilities deposit and payment assistance.**Currently only accepting families for rental assistance due to low funds**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal, email, or visit website for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 W Brown St, Fredonia, Coconino, AZ, 86022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3rd Thu 8:30am-2pm by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-643-7241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.coconino.az.gov/socialservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers. **Rental assistance is first come first served beginning on the first of the month**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-noon, 1pm-3:30pm; other times by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>abintz@coconino.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit location, or visit website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri Noon-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-367-3057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentpinetop.com/home.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Willcox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Cochise County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment</x:t>
   </x:si>
   <x:si>
-    <x:t>555 N La Canada Dr, Ste 101, Green Valley, Pima, AZ, 85614-3430</x:t>
-[...148 lines deleted...]
-  <x:si>
     <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>800-293-1144</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seacapaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>ahurtado@seacapinc.org</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Safford</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Graham County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office</x:t>
@@ -507,131 +588,50 @@
   <x:si>
     <x:t>First Baptist Church of Prescott/Solid Rock Christian Fellowship Reach Out Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for people in need in Chino Valley, Prescott, and Prescott Valley. Services include emergency food boxes, meals, clothing, and limited financial assistance for rent and utilities.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Chino Valley, Prescott, and Prescott Valley</x:t>
   </x:si>
   <x:si>
     <x:t>148 S Marina St, Prescott, Yavapai, AZ, 86303-4702</x:t>
   </x:si>
   <x:si>
     <x:t>Clothing Mon, Thu 1pm-3:30pm; Mon 4pm meals served</x:t>
   </x:si>
   <x:si>
     <x:t>928-778-9790</x:t>
   </x:si>
   <x:si>
     <x:t>http://solidrockprescott.org</x:t>
   </x:si>
   <x:si>
     <x:t>hello@solidrockprescott.org</x:t>
   </x:si>
   <x:si>
-    <x:t>John F Long Family Services Center</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>Coconino County Social Services - Williams</x:t>
   </x:si>
   <x:si>
     <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance to prevent eviction, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment, visit office or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon walk-ins; Mon-Thu 1pm-2pm by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County Social Services - Page</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
@@ -690,135 +690,135 @@
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>No restrictions</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
+    <x:t>Area Agency on Aging Region One, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinates advocacy efforts on behalf of people age 60 and older. Promotes public awareness of their issues. Acts as an information center about programs and services for the aging. Administers contracts with public and private providers. Provides technical assistance to contractors and other community groups. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older who need long term care. Volunteers share presentations in classrooms about life stories of prejudices they have endured. Volunteers also lead video discussions about diversity, bullying, and self-esteem.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-2255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://aaaphx.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@aaaphx.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>NACOG Area Agency on Aging  - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals and Medicare counseling to seniors in northern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, and coordination of in-home support services. Offers ombudsman advocacy to those in long-term facilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>323 N San Francisco St, Ste A, Flagstaff, Coconino, AZ, 86001-4658</x:t>
   </x:si>
   <x:si>
     <x:t>877-521-3500</x:t>
   </x:si>
   <x:si>
     <x:t>http://nacog.org/aaa/</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging - Cottonwood</x:t>
   </x:si>
   <x:si>
     <x:t>544 S 6th St, Cottonwood, Yavapai, AZ, 86326-6142</x:t>
   </x:si>
   <x:si>
     <x:t>http://nacog.org/aaa</x:t>
   </x:si>
   <x:si>
-    <x:t>Area Agency on Aging Region One, Inc</x:t>
-[...14 lines deleted...]
-    <x:t>info@aaaphx.org</x:t>
+    <x:t>Pima Council on Aging, Region II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Designated Area Agency on Aging for Region II. Administers programs and services for older adults, their families, and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600 S Country Club Rd, Tucson, Pima, AZ, 85716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-790-7262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pcoa.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rojeda@pcoa.org</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging - Show Low</x:t>
   </x:si>
   <x:si>
     <x:t>1801 W Deuce of Clubs, #220, Show Low, Navajo, AZ, 85901-6794</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging  - Prescott</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>3003 Centerpoint East Dr, Prescott, Yavapai, AZ, 86301-8492</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>rojeda@pcoa.org</x:t>
   </x:si>
   <x:si>
     <x:t>SEAGO Area Agency on Aging Region VI</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to seniors in southeastern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, home delivered meals, and coordination of in-home support services.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in Cochise, Graham, Greenlee, and Santa Cruz Counties</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email</x:t>
   </x:si>
   <x:si>
     <x:t>1403 W Highway 92, Stee B, Bisbee, Cochise, AZ, 85603-1160</x:t>
   </x:si>
   <x:si>
     <x:t>520-432-2528</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seago.org/area-agency-on-aging</x:t>
   </x:si>
   <x:si>
     <x:t>aging@seago.org</x:t>
   </x:si>
@@ -838,117 +838,120 @@
     <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
   </x:si>
   <x:si>
     <x:t>Fri 8am-noon Yuma County; Mon-Fri 8am-5pm La Paz County</x:t>
   </x:si>
   <x:si>
     <x:t>928-782-3462</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com/a-community-action-agency</x:t>
   </x:si>
   <x:si>
     <x:t>Info@wacog.com</x:t>
   </x:si>
   <x:si>
     <x:t>WACOG Aging, Disability &amp; Family Helpline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors and adults with disabilities so they can remain in their own homes. Includes information about community resources. Also provides intake, case management, and coordination of in-home support services. *** Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists. ***</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in La Paz, Mohave, and Yuma counties. 
 **Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists.**</x:t>
   </x:si>
   <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
     <x:t>800-782-1886</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Mercy Care ACC-RBHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
+  </x:si>
+  <x:si>
     <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
   </x:si>
   <x:si>
     <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
   </x:si>
   <x:si>
     <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm, Fri 8am-noon for utility assistance</x:t>
   </x:si>
   <x:si>
     <x:t>928-753-6247</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com/utility-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>miaa@wacog.com</x:t>
   </x:si>
   <x:si>
     <x:t>SouthEastern Arizona Community Action Program, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Administers programs for people in need in Cochise, Graham, Greenlee, and Santa Cruz Counties. Serves as the Community Action Agency (CAA).</x:t>
   </x:si>
   <x:si>
     <x:t>Utility assistance, rental assistance and weatherization assistance for individuals who live in Cochise, Graham, Greenlee, Santa Cruz County.</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>928-428-4653</x:t>
   </x:si>
   <x:si>
     <x:t>sacacti1001@qwestoffice.net</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -1515,843 +1518,843 @@
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="C11" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="I11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="I15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="C16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="C17" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
-[...20 lines deleted...]
-      <x:c r="I19" s="1" t="s"/>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>134</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s"/>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="H32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -2397,222 +2400,222 @@
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="I40" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
@@ -2620,149 +2623,149 @@
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>281</x:v>
-[...2 lines deleted...]
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>283</x:v>
-[...1 lines deleted...]
-      <x:c r="I47" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9">
       <x:c r="A50" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B50" s="4"/>
       <x:c r="C50" s="4"/>
       <x:c r="D50" s="4"/>
       <x:c r="E50" s="4"/>
       <x:c r="F50" s="4"/>
       <x:c r="G50" s="4"/>
       <x:c r="H50" s="4"/>
       <x:c r="I50" s="4"/>
     </x:row>
     <x:row r="51" spans="1:9">
       <x:c r="A51" s="4"/>
       <x:c r="B51" s="4"/>
       <x:c r="C51" s="4"/>
       <x:c r="D51" s="4"/>
       <x:c r="E51" s="4"/>
       <x:c r="F51" s="4"/>
       <x:c r="G51" s="4"/>
       <x:c r="H51" s="4"/>
       <x:c r="I51" s="4"/>
     </x:row>
     <x:row r="52" spans="1:9">
       <x:c r="A52" s="4"/>
       <x:c r="B52" s="4"/>
       <x:c r="C52" s="4"/>