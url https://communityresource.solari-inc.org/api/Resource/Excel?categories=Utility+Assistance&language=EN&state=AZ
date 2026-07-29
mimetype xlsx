--- v1 (2026-05-29)
+++ v2 (2026-07-29)
@@ -1,91 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ae78828d0841a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd2536e74b4542bbb92d11355ae03311.psmdcp" Id="R907409043a654f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re613c2615b224ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f87d24c69f1440429c5dd4c17ddbc689.psmdcp" Id="R8bf7443195dc4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Utility Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>US VETS - Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers various services for veterans and their families that are low income and/or experiencing homelessness.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be a Veteran that served in the active military, naval air service or coast guard with a discharge other than dishonorable, must be homeless or at imminent risk of losing housing, and must have very low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office. Required documents: photo ID for all adults in household, social security cards for all household members, certificate of release or discharge from Active Duty (DD Form 214) showing discharge status or letter of service, proof of all household income (must be dated within 30 days), and proof of homelessness if currently unhoused.  If currently housed: copies of current signed lease or landlord agreement and copy of eviction notice or court ordered move-out date, if applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3507 N Central Ave, Ste 200, Phoenix, Maricopa, AZ, 85012-2123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supportive Services Mon-Fri 7am-4pm; After Care Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-548-7838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://usvets.org/locations/phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunnyslope Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application portal. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Case Management Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management to individuals and families on limited income. Also provides financial assistance for utility deposits; and electric, gas, water, and heating fuel payment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Households that are low-income, experiencing a crisis, and have not received rental/utility assistance from the agency within the last year. Household must be within Pinal County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to have an application mailed, visit website, or request it through email. Please send all requested documentation via email. Once documents are received, appoint will be made. Interviews are held by phone.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-466-1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>clientdocs@cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Bisbee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Cochise County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1326 W Highway 92, San Jose Square Ste 11, Bisbee, Cochise, AZ, 85603-1151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-293-1144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seacapaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ahurtado@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>The Salvation Army Green Valley Service Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency assistance for utilities to prevent shutoff. Includes assistance with natural gas, electric, water, and sewer.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Green Valley, Sahuarita and Amado</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>555 N La Canada Dr, Ste 101, Green Valley, Pima, AZ, 85614-3430</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-noon, 1pm-4:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-625-3888</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmytucson.org/green-valley-service-center</x:t>
   </x:si>
   <x:si>
     <x:t>tamara.riemath@usw.salvationarmy.org</x:t>
@@ -126,65 +222,53 @@
   <x:si>
     <x:t>People in need who have an eviction notice; must bring photo ID for adults, social security numbers for all family members, birth certificates for children, and proof of income and hardship</x:t>
   </x:si>
   <x:si>
     <x:t>Visit office or visit website for application; complete application and email it or return to office. If there are funds available, applicants will receive a call within 5 business days of returning the application.</x:t>
   </x:si>
   <x:si>
     <x:t>702 S 6th Ave, Tucson, Pima, AZ, 85701-2600</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Thu, Fri 9am-12:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-623-5111</x:t>
   </x:si>
   <x:si>
     <x:t>http://primavera.org/emergency-services/#rent</x:t>
   </x:si>
   <x:si>
     <x:t>Travis L Williams Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Multipurpose center offers case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
   </x:si>
   <x:si>
-    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
   </x:si>
   <x:si>
     <x:t>John F Long Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation resources for bus cards.</x:t>
   </x:si>
   <x:si>
     <x:t>Resides within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program;  Visit website for portal login and confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>3454 N 51st Ave, Phoenix, Maricopa, AZ, 85031-3002</x:t>
   </x:si>
   <x:si>
     <x:t>St. Patrick Catholic Community - Utility Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provides utility service payment assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>Scottsdale residents in need of utility financial assistance</x:t>
@@ -234,110 +318,50 @@
   <x:si>
     <x:t>Glendale Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Serves as the Community Action Program (CAP) for the City of Glendale. Offers support utility deposit assistance depending on funding.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Glendale and surrounding unincorporated areas. Must meet the financial qualification guidelines and qualifying criteria, visit website for more information.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website. Documents required for rental assistance include a state-issued identification card for head of household, a 5-Day notice or eviction notice, recent 30 days of income from date of application, signed and current lease agreement, and proof of crisis</x:t>
   </x:si>
   <x:si>
     <x:t>7677 W Bethany Home Rd, Glendale, Maricopa, AZ, 85303-4211</x:t>
   </x:si>
   <x:si>
     <x:t>623-930-2854</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.glendaleaz.gov/Live/City-Services/Community-Services/Community-Action-Program-CAP</x:t>
   </x:si>
   <x:si>
     <x:t>communityactionprogram@glendaleaz.com</x:t>
   </x:si>
   <x:si>
-    <x:t>CAHRA Case Management Program</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>NACOG Human &amp; Community Services Division - Winslow</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for individuals and families with low income. Services may include one time utility assistance and/or utility deposits, gas vouchers, food vouchers, local bus/taxi fare and limited rent and mortgage payment assistance. Rental assistance only available for seniors at this time.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment</x:t>
   </x:si>
   <x:si>
     <x:t>118 E 2nd St, Winslow, Navajo, AZ, 86047-3707</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thru 7am-4:30m, Fri 7am-11am</x:t>
   </x:si>
   <x:si>
     <x:t>928-587-7069</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nacog.org</x:t>
   </x:si>
   <x:si>
     <x:t>aluna@nacog.org</x:t>
@@ -480,260 +504,209 @@
   <x:si>
     <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit location, or visit website.</x:t>
   </x:si>
   <x:si>
     <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Fri Noon-2:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-367-3057</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.stvincentpinetop.com/home.html</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Willcox</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
   </x:si>
   <x:si>
-    <x:t>Residents of Cochise County on low income</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call for appointment</x:t>
   </x:si>
   <x:si>
     <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>SEACAP - Safford</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Graham County on low income</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>283 W 5th St, Safford, Graham, AZ, 85546-2324</x:t>
   </x:si>
   <x:si>
-    <x:t>SEACAP - Bisbee</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SEACAP - Douglas</x:t>
   </x:si>
   <x:si>
     <x:t>543 N G Ave, Right-side door of St. Vincent de Paul Building, Douglas, Cochise, AZ, 85607</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Duncan</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Greenlee County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>506 SE Old West Hwy, Duncan, Greenlee, AZ, 85534-2095</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Nogales</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Santa Cruz County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>125 E Madison St, Ste 2, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Patagonia</x:t>
   </x:si>
   <x:si>
     <x:t>100 Quiroga Ln, Patagonia Senior Citizen Center, Patagonia, Santa Cruz, AZ, 85624</x:t>
   </x:si>
   <x:si>
     <x:t>Ahurtadon@seacapinc.org</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Clifton</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Clifton, Greenlee, AZ, 85533</x:t>
   </x:si>
   <x:si>
-    <x:t>First Baptist Church of Prescott/Solid Rock Christian Fellowship Reach Out Program</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Coconino County Social Services - Williams</x:t>
   </x:si>
   <x:si>
     <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance to prevent eviction, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment, visit office or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon walk-ins; Mon-Thu 1pm-2pm by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County Social Services - Page</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1pm, 2pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-679-7496</x:t>
   </x:si>
   <x:si>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>211 Arizona</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Area Agency on Aging Region One, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinates advocacy efforts on behalf of people age 60 and older. Promotes public awareness of their issues. Acts as an information center about programs and services for the aging. Administers contracts with public and private providers. Provides technical assistance to contractors and other community groups. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older who need long term care. Volunteers share presentations in classrooms about life stories of prejudices they have endured. Volunteers also lead video discussions about diversity, bullying, and self-esteem.</x:t>
   </x:si>
   <x:si>
     <x:t>Call. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-2255</x:t>
   </x:si>
   <x:si>
     <x:t>http://aaaphx.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@aaaphx.org</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging  - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals and Medicare counseling to seniors in northern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, and coordination of in-home support services. Offers ombudsman advocacy to those in long-term facilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers.</x:t>
@@ -777,163 +750,160 @@
   <x:si>
     <x:t>520-790-7262</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pcoa.org</x:t>
   </x:si>
   <x:si>
     <x:t>rojeda@pcoa.org</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging - Show Low</x:t>
   </x:si>
   <x:si>
     <x:t>1801 W Deuce of Clubs, #220, Show Low, Navajo, AZ, 85901-6794</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging  - Prescott</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>3003 Centerpoint East Dr, Prescott, Yavapai, AZ, 86301-8492</x:t>
   </x:si>
   <x:si>
+    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fri 8am-noon Yuma County; Mon-Fri 8am-5pm La Paz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-3462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://wacog.com/family-community-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info@wacog.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>SEAGO Area Agency on Aging Region VI</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to seniors in southeastern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, home delivered meals, and coordination of in-home support services.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in Cochise, Graham, Greenlee, and Santa Cruz Counties</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email</x:t>
   </x:si>
   <x:si>
     <x:t>1403 W Highway 92, Stee B, Bisbee, Cochise, AZ, 85603-1160</x:t>
   </x:si>
   <x:si>
     <x:t>520-432-2528</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seago.org/area-agency-on-aging</x:t>
   </x:si>
   <x:si>
     <x:t>aging@seago.org</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Info@wacog.com</x:t>
   </x:si>
   <x:si>
     <x:t>WACOG Aging, Disability &amp; Family Helpline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors and adults with disabilities so they can remain in their own homes. Includes information about community resources. Also provides intake, case management, and coordination of in-home support services. *** Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists. ***</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in La Paz, Mohave, and Yuma counties. 
 **Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists.**</x:t>
   </x:si>
   <x:si>
     <x:t>Call</x:t>
   </x:si>
   <x:si>
     <x:t>800-782-1886</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com</x:t>
   </x:si>
   <x:si>
+    <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, Utility assistance Fri 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-6247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>miaa@wacog.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
     <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>miaa@wacog.com</x:t>
   </x:si>
   <x:si>
     <x:t>SouthEastern Arizona Community Action Program, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Administers programs for people in need in Cochise, Graham, Greenlee, and Santa Cruz Counties. Serves as the Community Action Agency (CAA).</x:t>
   </x:si>
   <x:si>
     <x:t>Utility assistance, rental assistance and weatherization assistance for individuals who live in Cochise, Graham, Greenlee, Santa Cruz County.</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>928-428-4653</x:t>
   </x:si>
   <x:si>
     <x:t>sacacti1001@qwestoffice.net</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
@@ -1413,51 +1383,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I52"/>
+  <x:dimension ref="A1:I51"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -1497,1312 +1467,1280 @@
     <x:row r="5" spans="1:9" s="1" customFormat="1">
       <x:c r="A5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I5" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
+      <x:c r="C6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="C17" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="C21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="I22" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="I23" s="1" t="s"/>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="I24" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I24" s="1" t="s"/>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="B25" s="1" t="s">
+      <x:c r="C25" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="B26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="B27" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="B29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
+      <x:c r="C32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>190</x:v>
-[...2 lines deleted...]
-        <x:v>191</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="B34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="C36" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s"/>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="C37" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="B41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="B43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="G46" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="B48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="G48" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
+    </x:row>
+    <x:row r="49" spans="1:9">
+      <x:c r="A49" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="G48" s="1" t="s">
-[...36 lines deleted...]
-      </x:c>
+      <x:c r="B49" s="4"/>
+      <x:c r="C49" s="4"/>
+      <x:c r="D49" s="4"/>
+      <x:c r="E49" s="4"/>
+      <x:c r="F49" s="4"/>
+      <x:c r="G49" s="4"/>
+      <x:c r="H49" s="4"/>
+      <x:c r="I49" s="4"/>
     </x:row>
     <x:row r="50" spans="1:9">
-      <x:c r="A50" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A50" s="4"/>
       <x:c r="B50" s="4"/>
       <x:c r="C50" s="4"/>
       <x:c r="D50" s="4"/>
       <x:c r="E50" s="4"/>
       <x:c r="F50" s="4"/>
       <x:c r="G50" s="4"/>
       <x:c r="H50" s="4"/>
       <x:c r="I50" s="4"/>
     </x:row>
     <x:row r="51" spans="1:9">
       <x:c r="A51" s="4"/>
       <x:c r="B51" s="4"/>
       <x:c r="C51" s="4"/>
       <x:c r="D51" s="4"/>
       <x:c r="E51" s="4"/>
       <x:c r="F51" s="4"/>
       <x:c r="G51" s="4"/>
       <x:c r="H51" s="4"/>
       <x:c r="I51" s="4"/>
     </x:row>
-    <x:row r="52" spans="1:9">
-[...9 lines deleted...]
-    </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A50:I52"/>
+    <x:mergeCell ref="A49:I51"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>