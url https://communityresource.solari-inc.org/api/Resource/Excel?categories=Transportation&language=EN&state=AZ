--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -1,1102 +1,1393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd0fd2d399941d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6891f3752bcc48199625773c97e31234.psmdcp" Id="Rff2fee707bcc469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9214e91c70bd412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9fbcab4ab8d4728af510e5735379b28.psmdcp" Id="Rc7bbd2f421b545e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Duet Homebound Adult Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides homebound adults with rides to medical appointments, friendly visiting, computer assistance, small home repairs, and paperwork assistance. Matches clients with volunteers who will accompany them to the grocery store or will deliver groceries to them.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homebound adults in Fountain Hills, Glendale, Paradise Valley, Peoria, Phoenix, and Scottsdale (south of Frank Lloyd Wright Blvd)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for all services. Call for transportation at least 10 working days in advance. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10000 N 31st Ave, Ste D200, Phoenix, Maricopa, AZ, 85051-9570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-274-5022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.duetaz.org/homebound-adults</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plumlee@duetaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Citizens' Transportation - Freedom Express</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides ride program for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors who are residents of Wickenburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents vary by services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155 N Tegner St, Ste A, Wickenburg, Maricopa, AZ, 85390-1456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-684-7894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wickenburgaz.gov/1338/Resource-Town-Info</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UnitedHealthcare Community Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for central and southern Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Gila, Pima, Pinal, and Maricopa counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 8am-8pm member services; 24-hours nurse line; 24-hours transportation line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-348-4058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.uhccommunityplan.com/az</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Health Choice Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for central and northern Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Apache, Coconino, Gila, Maricopa, Mohave, Navajo, Pinal, and Yavapai counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Member Services or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410 N 44th St, Ste 920, Phoenix, Maricopa, AZ, 85008-6590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 6am-6pm member services; 24-hours nurse line; 24-hours transportation requests</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-386-3447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.healthchoiceaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glendale Dial-A-Ride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides curb-to-curb bus service within the service area for the general public.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in Glendale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for reservation. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6210 W Myrtle Ave, Bldg S, Glendale, Maricopa, AZ, 85301-1700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reservations Mon-Fri 7am-6pm, Sat 7am-5pm; Services Mon-Fri 7am-5:30pm, Sat 7am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-930-3500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.glendaleaz.gov/Live/City-Services/Public-Transportation/Transit-Services/Glendale-OnBoard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila Bend Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides hot meals for seniors age 60 and older. Also provides recreation and socialization programs. Offers transportation to the local stores and field trips.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202 E Euclid St, Gila Bend, Maricopa, AZ, 85337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-4:00pm; Meals Mon-Fri noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-683-2244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilabendaz.org/105/gila-bend-senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve's Place</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides in-person and virtual support services for victims of domestic, sexual, and teen dating violence and their children. Services include crime victim assistance, individual advocacy, youth/student support groups, sexual assault hotline, and sexual assault/incest support groups. Participants can remain in the program up to one year and may qualify for long distance transportation. **Currently out of financial assistance funding for Maricopa County**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victims of domestic, sexual, and teen dating violence and their children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; no documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10448 W Coggins Dr, Sun City, Maricopa, AZ, 85351-3410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-7pm, Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-537-5380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://evesplace.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>laurah@evesplace.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aster Aging In Home Support Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides in-home assistance for seniors with disabilities. Services include transportation for grocery shopping, prescription pick-ups, doctor's visits, and companionship visits. Home care aids provide care planning; in-home respite care; housekeeping including vacuuming, dusting, sweeping, cleaning, laundry, and meal preparation; and personal care including bathing, grooming, and personal hygiene.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment for an in-home assessment of need; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247 N Macdonald, Mesa, Maricopa, AZ, 85201-6622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-964-9014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.asteraz.org/services/inhomesupport.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@asteraz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avondale Transit Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers public transit fixed route and dial-a-ride services, ADA transportation service, and a taxi-subsidy program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399 E Lower Buckeye Rd, Avondale, Maricopa, AZ, 85323-6803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 7am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-4458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.avondaleaz.gov/government/departments/public-works/transit-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keys to Change</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides drop-in center and support services for single adults who are homeless. Services include respite from the weather, restrooms, water, and Post Office services. Also includes assistance to apply for birth certificates, state ID, and DES benefits; and computer classes; employment preparation and job search assistance; pastoral counseling; mental health and substance abuse treatment; peer support services; and 12-step meetings. Offers referrals to community partners including shelter, medical, and dental care. Provides housing assessments for adults who are homeless. Based on the assessment, people who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing. Offers Aid to Stranded Travelers for Nonresidents experiencing homelessness who find themselves stranded and in crisis situations in the Phoenix area. Issues replacement state-issued IDs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless adults age 18 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit Welcome Center; If mailbox is full, continue to call or visit welcome center.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 6am-6pm basic operations; Mon-Fri 7:30am-11pm Lodestar Day Resource Center; 24-hours Brian Garcia Welcome Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-229-5155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://keystochangeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>amys@hsc-az.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Express</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides reduced-fare, door-to-door bus service in Page and surrounding communities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to plan trip</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35 Six Avenue, Page, Coconino, AZ, 86040-3938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-3:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-646-9596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.express-hha.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benevilla Free Home Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for homebound or isolated adults including grocery shopping, transportation to vital medical appointments, business assistance, minor home maintenance, friendly visitors, and errand running.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homebound adults who need extra assistance to maintain their independence; other requirements per service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for any documents required for services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16752 N Greasewood St, Surprise, Maricopa, AZ, 85378-3639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-584-4999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://benevilla.org/free-home-care-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>True to Care LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides non-emergency transportation and lift-assist for people unable to get up or down stairs including ambulation, wheelchair and stretcher services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, write, or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24002 N 36th Dr, Glendale, Maricopa, AZ, 85310-4161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-680-6655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ttctransportation.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>truetocare2019@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Complete Health Medicaid Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for central and southern Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Cochise, Graham, Greenlee, La Paz, Pima, Santa Cruz, and Yuma counties, and ZIP codes 85192, 85542, and 85550 in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Customer Service or visit website to locate a provider, Contact provider to confirm documents require</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1850 W Rio Salado Pkwy, Ste 211, Tempe, AZ 85281., Tempe, Maricopa, AZ, 85281-5713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours member services &amp; nurse line; Mon-Fri 8am-5pm transportation requests</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-788-4408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.azcompletehealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Indian Health Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for Native Americans statewide. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments to members who can not provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Indian and Alaska Native children and adults who are on AHCCCS in Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-417-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.azahcccs.gov/AmericanIndians/AIHP/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Round Valley Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides utility payment assistance, food boxes, and case management for people on low income. Senior center provides social activities, congregate meals, home delivered meals to older adults and people with disabilities, Medicare counseling, minor housing repairs, and transportation to doctor appointments and shopping.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and people with low income in Eagar, Springerville, and surrounding areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. Contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356 S Papago St, Springerville, Apache, AZ, 85938-5200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-2pm; Mon-Thu 11:30am congregate meals; 2nd Tue senior food boxes; other service times vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-333-2516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.springervilleaz.gov/communityservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route public bus service in Sierra Vista and Fort Huachuca. Also provides curb-to-curb bus service for seniors who are 65 or older and people with mental health or physical disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; must give 24-hour advance notice for curb to curb pick-up</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2050 E Wilcox Dr, Sierra Vista, Cochise, AZ, 85635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm administration; service hours vary by route</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-417-4888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.sierravistaaz.gov/our-city/bus-service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Payson Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors including recreation and education programs, hot meals and home delivered meals, shopping services, friendly visiting, chore maintenance, local transportation, and information about and referrals to legal assistance for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older or spouses of eligible clients, adults age 50 and older for recreation programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for meal reservations in-house and for pick-up</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514 W Main St, Payson, Gila, AZ, 85541-5334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm; Friday by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-4876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://paysonseniorcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>director@paysonseniorcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Services for Holocaust Survivors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for survivors of the Holocaust. Includes in-home assessment, case management, and assistance with applications for reparation and restitution. May also include light housekeeping, personal care, friendly visitors, shopping, transportation, and medical equipment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survivors of the World War II Holocaust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4301 E 5th St, Tucson, Pima, AZ, 85711-7313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-795-0300 x2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://jfcstucson.org/services/older-adult-services/services-for-holocaust-survivors/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rmoroz@jfcstucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winslow City Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides reduced-fare, curb-to-curb bus service throughout Winslow city limits and some subdivisions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21 N Williamson Ave, Winslow, Navajo, AZ, 86047-3718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-1462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.winslowaz.gov/page/city-transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescott Valley YavaLine Regional Transit System</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides local share-a-ride, on-demand transportation services. Download mobile app to input pickup and drop-off addresses to receive ride options within transit zone.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit mobile app to request ride; same day and next available ride available</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7501 E Skoog Blvd, Prescott Valley, Yavapai, AZ, 86314-2263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 6am-8pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866-928-8726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.prescottvalley-az.gov/departments/public_works/index.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>transit@prescottvalley-az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People Who Care - Prescott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volunteers provide non-medical assistance to adults unable to drive due to physical limitations in order to help them continue living independently.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and adults age 18 and older who are unable to drive due to physical limitations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580 Plaza West Dr, Prescott, Yavapai, AZ, 86303-5679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-2480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.peoplewhocareaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pvpwc@peoplewhocareaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People Who Care - Chino Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and adults age 18 who live in chino valley and older who unable to drive due to a medical or age-related issue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735 E Road 1 South, Chino Valley, Yavapai, AZ, 86323-7500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-636-3295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cvpwc@peoplewhocareaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navajo Area Agency on Aging Senior Citizen Center Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides senior centers with hot lunches, and Meals on Wheels home delivered meals to homebound and high-risk seniors. Offers recreational programs for seniors. Transportation is available to seniors to and from senior centers for meals and for shopping, Social Security appointments, medical appointments, etc., and as needed and available for emergencies.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Americans age 55 and older and seniors age 60 and older of any ethnicity, and their spouses regardless of age</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations, Window Rock, Apache, AZ, 86515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-674-2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.daltcs.navajo-nsn.gov</x:t>
+  </x:si>
+  <x:si>
     <x:t>Amyotrophic Lateral Sclerosis Association - Arizona Chapter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and support for people with Amyotrophic Lateral Sclerosis (ALS) or Lou Gehrig's Disease, their friends, family members, and professionals. Also provides education and support through home visits and support groups. Meets virtually and in-person monthly in Phoenix, Prescott, and Tucson. Loans durable medical equipment, provides respite care, and provides transportation to ALSA-related events including clinic visits.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>Vairous locations statewide, Phoenix, Maricopa, AZ, 85004</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 9am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>225-343-9880</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.als.org/support/states/arizona</x:t>
   </x:si>
   <x:si>
     <x:t>infoAZ@als.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Easterseals Blake Foundation Transportation Program</x:t>
-[...11 lines deleted...]
-    <x:t>7750 E Broadway Blvd, Ste A-200, Tucson, Pima, AZ, 85710-3901</x:t>
+    <x:t>DAV Transportation Network - Tucson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transportation for veterans to and from scheduled appointments at the VA Hospital.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans who have no other means to get to their appointments; must live in Pima or Pinal counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3601 S 6th Ave, c/o SAVAHCS Bldg 13 Rm 2, Tucson, Pima, AZ, 85723-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-792-1450 x16565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.dav.org/veterans/i-need-a-ride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAV Transportation Network - Prescott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans who have no other means to get to their appointments; must live in Yavapai County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500 N US Highway 89, NAVAHCS Bldg 13, Prescott, Yavapai, AZ, 86313-5001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-776-6046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAV Transportation Network - Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans who have no other means to get to their appointments; must live in Maricopa County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>650 E Indian School Rd, c/o Phoenix VA Health Care Rm 36, Phoenix, Maricopa, AZ, 85012-1839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-277-5551 x7451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HealthLift Non-Emergency Medical Transportation of Arizona - Southern</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3740 E 43rd Pl, Tucson, Pima, AZ, 85713-5402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-298-1818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://healthliftaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>order@gohlaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HealthLift Non-Emergency Medical Transportation of Arizona - Central</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2710 E Washington St, Phoenix, Maricopa, AZ, 85034-1423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-298-1818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Rides</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route bus services in Douglas; and the Elfrida and Pirtleville areas. Also provides Dial-A-Ride transportation to medical appointments and shopping for seniors and adults with physical disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed-route bus service is open to all; Dial-A-Ride is for adults age 60 and older and adults ages 18-59 who have a physical disability and cannot walk to the bus stop.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for bus schedule and for reservation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1815 9th St, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; Mon-Sat 8am-5pm bus service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-417-7400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.douglasaz.gov/283/public-transportation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benson Area Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route bus service throughout the city and surrounding area, including Mescal/J-Six, Pomerene, and St David. Also provides Dial-A-Ride transportation to medical appointments and shopping for seniors and adults with physical disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed-route bus service is open to all. Dial-A-Ride is for seniors age 60 and older and adults who have a physical disability; must pre-register.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for route information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120 W 6th St, Benson, Cochise, AZ, 85602-6514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7:30am-4:30pm fixed-route bus service; Mon-Fri 8am-4pm Dial-A-Ride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-586-9406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bensonaz.gov/community/benson_area_transit/index.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copper Mountain Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides both Dial-a-Ride and 2 Fixed-Route bus routes for the Miami, Globe, and unincorporated Gila County areas.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for transportation schedule</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500 Sullivan St, Miami, Gila, AZ, 85539-1296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; Mon-Fri 6:30am-6pm bus schedule</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-473-8222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://miamiaz.gov/transit/transit-information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingman Area Regional Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public bus transportation and curb-to-curb transportation for people who find it difficult to access fixed route services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; must register for curb-to-curb service and make advanced registrations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3700 E Andy Devine Ave, Kingman, Mohave, AZ, 86401-3454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-3pm administration; Mon-Fri 6am-8pm Green and Yellow; Mon-Fri 6am-6pm Blue and Red; Sat 9am-4pm bus service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-681-7433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cityofkingman.gov/government/departments/kart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sfurr@cityofkingman.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHC Direct</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides reduced-fare, door-to-door bus service throughout Lake Havasu City for seniors and people with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and people with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900 London Bridge Rd, Bldg B, Lake Havasu City, Mohave, AZ, 86404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-453-7600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lhcaz.gov/transit/home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>transit@lhcaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saguaro Transportation Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides dial-a-ride transportation services for seniors and adults with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults with disabilities and seniors in the Yuma area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1495 S 4th Ave, Yuma, Yuma, AZ, 85364-4603</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm</x:t>
   </x:si>
   <x:si>
-    <x:t>928-965-6528</x:t>
-[...98 lines deleted...]
-    <x:t>Provides an AHCCCS health Plan for Northern Arizona. Partners with a network of providers that deliver behavioral and medical health care. Offers non-emergency transportation to medically necessary health and care appointments. Website offers a database of providers searchable by location and service. Offers connections to Children's Rehabilitative services, OIFA-Peer and Family supports, Veterans, and Military Families resources.</x:t>
+    <x:t>928-376-7272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://saguarofoundation.com/transportation-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>saguarofoundation@saguarofoundation.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuma County Area Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route public transit services throughout southwest Yuma County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2715 E 14th St, Yuma, Yuma, AZ, 85365-1900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm, Sat 9am-6pm administration; Mon-Fri 6:30am-7:30pm, Sat 9:15am-6:30pm bus service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-2235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ycipta.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCAT OnCall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides door-to-door bus service throughout southwestern Yuma County for people with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with disabilities who meet the Americans with Disabilities Act (ADA) requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm, Sat 9am-6pm administration; Mon-Fri 6am-7:30pm, Sat 9:15am-6:30pm bus service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-539-7076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winslow Council on Aging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregate and home delivered meals, transportation, community food bank, and senior activities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>n/a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212 E Second St, Winslow, Navajo, AZ, 86047-3841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Fri 8am-4:30pm; Tue, Thu 8am-3:30pm; Congregate meals Mon-Fri at noon; Food distribution  Mon, Wed, Fri 3:30pm-4:15pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-3341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.winslowaz.gov/page/winslow-council-on-aging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>winslowcouncilonaging@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Arizona Intergovernmental Public Transportation Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public transportation in Flagstaff. Services include Mountain Line and Mountain Link fixed route service, and Mountain Lift Paratransit transportation for seniors and people with disabilities. Also provides vanpool service for commuters traveling to and from Flagstaff.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mountain Line and Mountain Link are open to the public; Mountain Lift demand response is for use by people who are ADA eligible; contact for available vanpool routes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3773 N Kaspar Dr, Flagstaff, Coconino, AZ, 86004-2310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-12pm, 1pm-5pm administration; service times vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-779-6624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mountainline.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>transportation@mountainline.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun City Community Assistance Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides benefits assistance for seniors living in El Mirage, Glendale, Peoria, Sun City, Sun City West, Surprise, and Youngtown. Assists with applying for federal, state, and local programs that offer utility discounts, prescription drugs, Food Stamps (SNAP), Medicare, Social Security, etc. Helps people apply for property tax refunds and assessed value adjustments. Offers Dial-a-Ride tickets to qualified individuals. Hosts income tax assistance and legal consultations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>seniors in El Mirage, Glendale, Peoria, Sun City, Sun City West, Surprise, and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10195 W Coggins Dr, Sun City, Maricopa, AZ, 85351-3404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-933-7530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.suncitycan.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>execdir@suncitycan.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullhead Area Transit System</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed route and door-to-door public transportation within Bullhead City and to and from Laughlin, NV. Offers door-to-door transportation for passengers who are prevented from using the fixed route bus system due to a disability or mobility limitation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed Route transit service available to the general public. Dial-a-Ride service is people with mobility limitations that prevent them from riding fixed routes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for an ADA application. A medical provider must verify a mobility limitation prevents use of fixed route service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2355 Trane Rd, Bullhead City, Mohave, AZ, 86442-5966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm, Sat 7:30am-3:30pm dispatch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-704-2287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.bullheadcityaz.gov/living-in-bullhead-city/transit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cottonwood Area Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT provides local transportation within Cottonwood, Clarkdale, and Verde Villages Areas. Verde Shuttle provides commuter service between Cottonwood and Sedona. CAT Paratransit provides origin-to-destination transportation for people with disabilities who cannot use fixed route services. Volunteers, when available, can assist riders with shopping and other tasks.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions for fixed routes. Application required for paratransit services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 Happy Jack Way, Cottonwood, Yavapai, AZ, 86326-6373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-634-2287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ride-cat.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chino Valley Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides daily lunches and recreational and social activities for seniors. Delivers Meals on Wheels food to people who are homebound. Provides transportation for seniors to social events and medical appointments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors only for most services; people who are homebound for Meals on Wheels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1021 W Butterfield Rd, #501, Chino Valley, Yavapai, AZ, 86323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-636-9114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.chinoaz.net/275/senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tucson Indian Center Wellness Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides health care assessment and case management to Native Americans. Also provides sobriety support groups (Native Sisters, White Bison, and AA), after school youth coalitions, monthly elderly luncheons, and annual community events. Provides food boxes, hygiene supplies, and diapers for adults and children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Americans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment. Must bring state ID, Tribal ID or Certificate of Indian Blood, Social Security number, birth certificate, insurance card, and proof of address.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-884-7131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ticenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vboone@ticenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interfaith Community Services Senior Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance for older and disabled adults to live independently in their own homes without the need for institutional care. Offers help at home, food resources (food boxes &amp; mobile meals), and transportation to medical appointments and grocery shopping.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2820 W Ina Rd, Tucson, Pima, AZ, 85741-2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-4pm, Fri 9am-noon administration, program hours vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-297-6049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.icstucson.org/what-we-do/senior-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esosa@icstucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epilepsy Colby Marfin Transportation Project</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transportation in metropolitan Tucson for those who are unable to drive due to a seizure disorder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People who are unable to drive due to epilepsy or seizure disorder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix, Maricopa, AZ, 85016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-326-6690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.epilepsy.com/local/arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arizona@efa.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastside Neighbors Volunteer Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services to help older adults remain in their homes with safety, comfort, and dignity. Services include transportation to doctor appointments, shopping, errands, light yard work, dog walking, friendly visits, and phone calls.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 55 and older who live in East Tucson. Must live east of Swan Rd and west of Houghton Rd, and north of Irvington Rd and south of Grant Rd/Tanque Verde Rd; includes zip code 85710 and parts of 85711, 85712, 85715, 85730, 85748, and 85749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for interview</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8302 E Broadway Blvd, Tucson, Pima, AZ, 85710-4008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-245-4729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tucsonenvp.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>envpcares@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Valley Connect</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinates and provides transportation services for seniors age 65 and older, veterans and people with disabilities in the Northwest Valley.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 65 and older, veterans and people with disabilities in El Mirage, Peoria, Sun City, Sun City West, Surprise, and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9445 N 99th Ave, Peoria, Maricopa, AZ, 85345-6913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm; leave message after hours and on weekends. Transportation hours vary.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-282-9300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://northwestvalleyconnect.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bbell@northwestvalleyconnect.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Shuttle Dial-a-Ride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route and dial-a-ride transit service within Catalina, Green Valley, Marana, Oro Valley, Sahuarita, San Xavier, Tucson Estates, Tucson/Rita Ranch, and other parts of Pima County. Passengers can connect to Sun Tran Service. Shuttles are wheelchair accessible. Also provides curb-to-curb, deviated route service for ADA-eligible participants-within 3/4 mile of regular Sun Shuttle routes. For ADA-registration, see listing: Tucson Transit Services ADA Paratransit Eligibility Office.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for bus schedule. Call for reservations for deviated route service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3920 N Sun Tran Blvd, Tucson, Pima, AZ, 85705-2290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-792-9222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.suntran.com/sunshuttle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>suntraninfo@tucsonaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Bridges, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers various outreach services in Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call 24-Hours Access to Care Helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1855 W Baseline Rd, Ste 101, Mesa, Maricopa, AZ, 85202-9098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-831-7566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://communitybridgesaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nogales Rides</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides curb-to-curb bus service for seniors and adults with disabilities within the city limits. One van is wheelchair accessible.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and adults ages 18-59 with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call 24-48 hours in advance for reservations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1450 N Hohokam Dr, Nogales, Santa Cruz, AZ, 85621-1367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; Mon-Fri 8am-4:30pm bus service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-285-5757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nogalesaz.gov/230/Nogales-Rides</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jguerra@nogalesaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liogue Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides social activities and support services to Native American elders living on the Pascua Reservation. Includes congregate meals, home-delivered meals, transportation, and advocacy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enrolled Pascua Yaqui tribal members and other Native Americans, age 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7601 S Camino Benem, Bldg B, Tucson, Pima, AZ, 85757-8908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-879-5530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pascuayaqui-nsn.gov/senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rebecca.matuz@pascuayaqui-nsn.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YMCA Outreach Programs for Aging Seniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services to seniors and their caregivers in Ahwatukee, Scottsdale, and the Southwest Valley. Provides transportation, help with shopping and errands, friendly visiting and reassurance calls, caregiver respite,  business assistance, social activities, and support upon discharge from the hospital.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors (65+) located in Ahwatukee, Scottsdale, and the Southwest Valley, that reside in an independent living situation at home, and are able to get in and out of a vehicle with little or no assistance. May use walkers and canes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email contact</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1030 E Liberty Ln, Phoenix, Maricopa, AZ, 85048-8461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; vary for services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-212-6088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://valleyymca.org/opas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>brenda.nichols@vosymca.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercy Care ACC-RBHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment.</x:t>
-[...146 lines deleted...]
-    <x:t>People in Glendale</x:t>
+    <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-6pm member services; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oro Valley Transit Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Operates Dial-a-Ride within Oro Valley for the general public and to Tucson for seniors and people with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oro Valley residents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit website, or write</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11000 N La Canada Dr, Oro Valley, Pima, AZ, 85737-7016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm administration. Mon-Fri 6am-8am; Sat, Sun, holidays 9am-6pm bus service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-229-4990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.orovalleyaz.gov/town/departments/public-works/transit-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volunteer Interfaith Caregiver Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transportation for older adults and people with disabilities in Cochise County. Includes transportation to medical appointments, pharmacies, and grocery stores. Two minivans are wheelchair-accessible and volunteers use their personal vehicles.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and adults with physical disabilities in Cochise County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 E Wilcox Dr, Ste H-107, Sierra Vista, Cochise, AZ, 85635-2947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-459-8146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.volunteerinterfaithcaregiverprogram.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vicapsvaz@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verde Valley Caregivers Coalition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services to seniors and adults with disabilities. Services include transportation to appointments, and other places; and travel training to understand the local transit systems. Also includes friendly phone calls and visits, small home repairs, help to sort mail and pay bills, respite to relieve caregivers, personal emergency alert devices, transitional care in conjunction with Northern Arizona Health, pet assistance, and information about and referrals to community resources. Offers assistance in use of technology such as cell phones, computers, notebooks, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and adults with disabilities; must live in Camp Verde, Clarkdale, Cornville, Cottonwood, Jerome, Lake Montezuma, McGuireville, Rimrock, Sedona, or Village of Oak Creek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, visit website, or write</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299 Van Deren Rd, Ste 2, Sedona, Coconino, AZ, 86336-4873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-204-1238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.vvcaregivers.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Citizens of Patagonia, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregate meals every weekday for seniors and people with disabilities. Also provides transportation for errands, doctor appointments, to the airport, shopping, and group outings. One van is wheelchair accessible.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and people with disabilities in Elgin, Patagonia, and Sonoita</x:t>
   </x:si>
   <x:si>
     <x:t>Call for reservation</x:t>
   </x:si>
   <x:si>
-    <x:t>6210 W Myrtle Ave, Bldg S, Glendale, Maricopa, AZ, 85301-1700</x:t>
-[...706 lines deleted...]
-  <x:si>
     <x:t>100 Quiroga Ln, Patagonia, Santa Cruz, AZ, 85624</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 10am-2pm center; Mon-Fri 11:30am-1pm lunch</x:t>
   </x:si>
   <x:si>
     <x:t>520-394-2494</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seniorcitizensofpatagonia.org</x:t>
   </x:si>
   <x:si>
     <x:t>user1scp@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Parker Community Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Offers recreation and socialization activities for seniors including health and nutrition education, exercise classes, arts and crafts, assistance with necessities, and home repairs, Medicare information program, and transportation including weekly van trips to Lake Havasu City. Also provides congregate and home delivered meals.</x:t>
   </x:si>
   <x:si>
     <x:t>1115 W 12th St, Parker, La Paz, AZ, 85344-5711</x:t>
   </x:si>
   <x:si>
     <x:t>Center hours vary; Mon-Fri 11:30am-12:30pm congregate meals</x:t>
@@ -1185,203 +1476,71 @@
   <x:si>
     <x:t>Fredonia Senior Citizen Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors including congregate and home delivered meals, social activities, case management, transportation, and blood pressure checks.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors</x:t>
   </x:si>
   <x:si>
     <x:t>80 N 100 W, Fredonia, Coconino, AZ, 86022</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-643-7278</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.fredoniaaz.gov/senior-citizen-center</x:t>
   </x:si>
   <x:si>
     <x:t>fredoniaseniorcenter@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>People Who Care - Chino Valley</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>Banner University Family Care</x:t>
   </x:si>
   <x:si>
-    <x:t>Provides an AHCCCS Health Plan for central and southern Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Children and adults who are on AHCCCS in Cochise, Gila, Graham, Greenlee, La Paz, Maricopa, Pima, Pinal, Santa Cruz, Yavapai, and Yuma Counties</x:t>
   </x:si>
   <x:si>
     <x:t>Call to locate a provider</x:t>
   </x:si>
   <x:si>
     <x:t>5255 E Williams Circle, Ste 2050, Tucson, Pima, AZ, 85711-7719</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7:30am-5pm member services; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>800-582-8686</x:t>
   </x:si>
   <x:si>
     <x:t>http://bannerufc.com/acc</x:t>
   </x:si>
   <x:si>
-    <x:t>Health Choice Arizona</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>Foothills Caring Corps Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Offers services for older adults and people with disabling conditions. Services include medical appointment transportation, health advocacy, grocery shopping, friendly visiting and phoning, caregiver relief, personal business assistance, minor home repair, delivered meals for lunch, and a van offering transportation to and from recreational and shopping venues.</x:t>
   </x:si>
   <x:si>
     <x:t>Older adults and people with disabling conditions residing in Carefree, Cave Creek, Phoenix (85085, 85086) and Scottsdale (85255 north of Bell Rd, 85262, 85266)</x:t>
   </x:si>
   <x:si>
     <x:t>7275 E Easy St, Ste B104, Carefree, Maricopa, AZ, 85377</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-4:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-488-1105</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.foothillscaringcorps.com</x:t>
   </x:si>
   <x:si>
     <x:t>info@foothillscaringcorps.com</x:t>
   </x:si>
   <x:si>
     <x:t>El Mirage Senior Center</x:t>
@@ -1449,366 +1608,129 @@
   <x:si>
     <x:t>Provides transportation for residents of Green Valley to appointments locally and in Tucson. Also provides weekly trips to Tucson locations.</x:t>
   </x:si>
   <x:si>
     <x:t>People in the Green Valley area</x:t>
   </x:si>
   <x:si>
     <x:t>Must call for reservations at least one week in advance</x:t>
   </x:si>
   <x:si>
     <x:t>301 W Camino Casa Verde, Green Valley, Pima, AZ, 85614-3547</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-noon administration</x:t>
   </x:si>
   <x:si>
     <x:t>520-625-4424</x:t>
   </x:si>
   <x:si>
     <x:t>http://friendsindeedgv.org</x:t>
   </x:si>
   <x:si>
     <x:t>opsdirector@fid-gv.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Avondale Transit Services</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>East Valley Paratransit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shared ride, door-to-door transportation to people with disabilities within the city limits of Chandler, Gilbert, Mesa, Scottsdale, and Tempe.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Chandler, Gilbert, Mesa, Scottsdale, and Tempe who are ADA certified or non-ADA validated by Valley Metro</x:t>
   </x:si>
   <x:si>
     <x:t>4600 E Washington St, Ste 101, Phoenix, Maricopa, AZ, 85034-1904</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; Mon-Sun 4am-1am services</x:t>
   </x:si>
   <x:si>
     <x:t>602-716-2200</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.valleymetro.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Arizona Complete Health Medicaid Plan</x:t>
-[...167 lines deleted...]
-    <x:t>transit@prescottvalley-az.gov</x:t>
+    <x:t>24-Hour Senior HELP LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required to speak with the helpline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-4357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -2270,51 +2192,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I85"/>
+  <x:dimension ref="A1:I81"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -2383,2193 +2305,2079 @@
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="I6" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
+      <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s"/>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s"/>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="I9" s="1" t="s"/>
+        <x:v>50</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="I10" s="1" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>64</x:v>
-[...1 lines deleted...]
-      <x:c r="I12" s="1" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>72</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>83</x:v>
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s"/>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>91</x:v>
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s"/>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>106</x:v>
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s"/>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>114</x:v>
-      </x:c>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s"/>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>121</x:v>
-[...2 lines deleted...]
-        <x:v>122</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>129</x:v>
-[...2 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>143</x:v>
-[...1 lines deleted...]
-      <x:c r="I23" s="1" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>143</x:v>
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s"/>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>200</x:v>
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s"/>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>207</x:v>
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s"/>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="I32" s="1" t="s"/>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="B34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="B35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="I36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="C37" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="B40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="H40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I40" s="1" t="s"/>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="B41" s="1" t="s">
+      <x:c r="C41" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="I41" s="1" t="s"/>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="B42" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>289</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="B43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="I44" s="1" t="s"/>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="B45" s="1" t="s">
+      <x:c r="G45" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
+      <x:c r="G46" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="G47" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="G47" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I47" s="1" t="s"/>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="B48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="G48" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="B49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="I49" s="1" t="s"/>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="G50" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="G52" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="B54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="B55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
+      <x:c r="I55" s="1" t="s"/>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="B56" s="1" t="s">
+      <x:c r="G56" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E56" s="1" t="s">
+      <x:c r="I56" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="B57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E57" s="1" t="s">
+      <x:c r="I57" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="B58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
+      <x:c r="G58" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="H58" s="1" t="s">
+      <x:c r="I58" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="I58" s="1" t="s"/>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="B60" s="1" t="s">
+      <x:c r="C60" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s"/>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="B61" s="1" t="s">
+      <x:c r="C61" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="G61" s="1" t="s">
+      <x:c r="I61" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="H61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I61" s="1" t="s"/>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="B62" s="1" t="s">
+      <x:c r="C62" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="G62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I62" s="1" t="s"/>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="B63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
+      <x:c r="G63" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="H63" s="1" t="s">
+      <x:c r="I63" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="B64" s="1" t="s">
+      <x:c r="C64" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="G64" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
+      <x:c r="I64" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="I65" s="1" t="s"/>
+      <x:c r="I65" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>477</x:v>
-[...2 lines deleted...]
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>492</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s"/>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s"/>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
+      <x:c r="G73" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>535</x:v>
-[...1 lines deleted...]
-      <x:c r="I75" s="1" t="s"/>
+        <x:v>538</x:v>
+      </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>541</x:v>
-[...1 lines deleted...]
-      <x:c r="I76" s="1" t="s"/>
+        <x:v>545</x:v>
+      </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>547</x:v>
-[...2 lines deleted...]
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>549</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s"/>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A79" s="1" t="s">
+      <x:c r="I78" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="B79" s="1" t="s">
+    </x:row>
+    <x:row r="79" spans="1:9">
+      <x:c r="A79" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
-[...133 lines deleted...]
-      <x:c r="I85" s="4"/>
+      <x:c r="B79" s="4"/>
+      <x:c r="C79" s="4"/>
+      <x:c r="D79" s="4"/>
+      <x:c r="E79" s="4"/>
+      <x:c r="F79" s="4"/>
+      <x:c r="G79" s="4"/>
+      <x:c r="H79" s="4"/>
+      <x:c r="I79" s="4"/>
+    </x:row>
+    <x:row r="80" spans="1:9">
+      <x:c r="A80" s="4"/>
+      <x:c r="B80" s="4"/>
+      <x:c r="C80" s="4"/>
+      <x:c r="D80" s="4"/>
+      <x:c r="E80" s="4"/>
+      <x:c r="F80" s="4"/>
+      <x:c r="G80" s="4"/>
+      <x:c r="H80" s="4"/>
+      <x:c r="I80" s="4"/>
+    </x:row>
+    <x:row r="81" spans="1:9">
+      <x:c r="A81" s="4"/>
+      <x:c r="B81" s="4"/>
+      <x:c r="C81" s="4"/>
+      <x:c r="D81" s="4"/>
+      <x:c r="E81" s="4"/>
+      <x:c r="F81" s="4"/>
+      <x:c r="G81" s="4"/>
+      <x:c r="H81" s="4"/>
+      <x:c r="I81" s="4"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A83:I85"/>
+    <x:mergeCell ref="A79:I81"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>