--- v1 (2026-04-03)
+++ v2 (2026-05-21)
@@ -1,91 +1,646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9214e91c70bd412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9fbcab4ab8d4728af510e5735379b28.psmdcp" Id="Rc7bbd2f421b545e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8712cb38eca478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8654df918423412f88f910fd746c75c1.psmdcp" Id="R148f89f593434b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Friends In Deed Transportation Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transportation for residents of Green Valley to appointments locally and in Tucson. Also provides weekly trips to Tucson locations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in the Green Valley area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must call for reservations at least one week in advance. No documents needed for service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301 W Camino Casa Verde, Green Valley, Pima, AZ, 85614-3547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-625-4424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://friendsindeedgv.org/transportation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>opsdirector@fid-gv.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caring Neighbors Helping Neighbors Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services to adults with physical disabilities and seniors. Includes transportation, grocery shopping, friendly phone calls, friendly visiting, and limited minor home modifications. Vehicle is not wheelchair accessible.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults ages 18-59 with physical disabilities and seniors age 60 and older who live in Amado, Arivaca, Green Valley, Rio Rico, Sahuarita, Tubac, and Tumacacori-Carmen; no income requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake and to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3950 S Camino del Heroe, Green Valley, Pima, AZ, 85614-5700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-625-5966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.valleyassistanceservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastside Neighbors Volunteer Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services to help older adults remain in their homes with safety, comfort, and dignity. Services include transportation to doctor appointments, shopping, errands, light yard work, dog walking, friendly visits, and phone calls.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 55 and older who live in East Tucson. Must live east of Swan Rd and west of Houghton Rd, and north of Irvington Rd and south of Grant Rd/Tanque Verde Rd; includes zip code 85710 and parts of 85711, 85712, 85715, 85730, 85748, and 85749. See service area map on website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for interview. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8302 E Broadway Blvd, Tucson, Pima, AZ, 85710-4008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-245-4729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tucsonenvp.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>envpcares@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interfaith Community Services Senior Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance for older and disabled adults to live independently in their own homes without the need for institutional care. Offers help at home, food resources (food boxes &amp; mobile meals), and transportation to medical appointments and grocery shopping.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and people with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2820 W Ina Rd, Tucson, Pima, AZ, 85741-2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 9am-4pm, Fri 9am-noon , program hours vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-297-6049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.icstucson.org/what-we-do/senior-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esosa@icstucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Services for Holocaust Survivors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for survivors of the Holocaust. Includes in-home assessment, case management, and assistance with applications for reparation and restitution. May also include light housekeeping, personal care, friendly visitors, shopping, transportation, and medical equipment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survivors of the World War II Holocaust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4301 E 5th St, Tucson, Pima, AZ, 85711-7313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-795-0300 x2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://jfcstucson.org/services/older-adult-services/services-for-holocaust-survivors/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rmoroz@jfcstucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banner University Family Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for central and southern Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Cochise, Gila, Graham, Greenlee, La Paz, Maricopa, Pima, Pinal, Santa Cruz, Yavapai, and Yuma Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5255 E Williams Circle, Ste 2050, Tucson, Pima, AZ, 85711-7719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7:30am-5pm member services; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-582-8686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bannerhealth.com/medicaid/acc/about-us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Complete Health Medicaid Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for statewide. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Customer Service or visit website to locate a provider, Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1850 W Rio Salado Pkwy, Ste 211, Tempe, Maricopa, AZ, 85281-5713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours member services &amp; nurse line; Mon-Fri 8am-5pm transportation requests</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-788-4408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.azcompletehealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Shuttle Dial-a-Ride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route and dial-a-ride transit service within Catalina, Green Valley, Marana, Oro Valley, Sahuarita, San Xavier, Tucson Estates, Tucson/Rita Ranch, and other parts of Pima County. Passengers can connect to Sun Tran Service. Shuttles are wheelchair accessible. Also provides curb-to-curb, deviated route service for ADA-eligible participants-within 3/4 mile of regular Sun Shuttle routes. For ADA-registration, see listing: Tucson Transit Services ADA Paratransit Eligibility Office.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for bus schedule. Call for reservations for deviated route service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3920 N Sun Tran Blvd, Tucson, Pima, AZ, 85705-2290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-792-9222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.suntran.com/sunshuttle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>suntraninfo@tucsonaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tucson Indian Center Wellness Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides health care assessment and case management to Native Americans. Also provides sobriety support groups (Native Sisters, White Bison, and AA), after school youth coalitions, monthly elderly luncheons, and annual community events. Provides food boxes, hygiene supplies, and diapers for adults and children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Americans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment. Must bring state ID, Tribal ID or Certificate of Indian Blood, Social Security number, birth certificate, insurance card, and proof of address.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-884-7131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ticenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vboone@ticenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Public Transit Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public transit services including local and RAPID/Express bus services, neighborhood circulator buses, and light rail; Dial-a-Ride service within the city of Phoenix; and alternative transportation options for qualified individuals through taxi subsidy programs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions for most bus and light rail services. Phoenix Dial-a-Ride serves people with disabilities who meet ADA certification requirements. Alternative transportation programs are available to Phoenix residents with disabilities who meet ADA certification requirements or those who are age 65 and older.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302 N 1st Ave, Ste 900, Phoenix, Maricopa, AZ, 85003-1621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Hours vary for transit services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-253-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/publictransit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pubtrans@phoenix.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keys to Change</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a wide variety of support services for single adults including shelter, housing related coordinated entry, employment assistance, and other services. Assistance and services are all in person, no assistance available via phone. Visit the Brian Garcia Welcome Center for intake, open 24 hours a day.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>adults age 18 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>visit the Brian Garcia Welcome Center, no documents required. Does not provide services over the phone, services are only provided in person.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brian Garcia Welcome Center 24-hours; Lodestar Day Resource Center Mon-Fri 7:30am-11pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-883-4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://keystochangeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YMCA Outreach Programs for Aging Seniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services to seniors and their caregivers in Ahwatukee, Scottsdale, and the Southwest Valley. Provides transportation, help with shopping and errands, friendly visiting and reassurance calls, caregiver respite,  business assistance, social activities, and support upon discharge from the hospital.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors (65+) located in Ahwatukee, Scottsdale, and the Southwest Valley, that reside in an independent living situation at home, and are able to get in and out of a vehicle with little or no assistance. May use walkers and canes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1030 E Liberty Ln, Phoenix, Maricopa, AZ, 85048-8461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; vary for services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-212-6088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://valleyymca.org/opas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>brenda.nichols@vosymca.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAV Transportation Network - Tucson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transportation for veterans to and from scheduled appointments at the VA Hospital.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans who have no other means to get to their appointments; must live in Pima or Pinal counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3601 S 6th Ave, c/o SAVAHCS Bldg 13 Rm 2, Tucson, Pima, AZ, 85723-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-792-1450 x16565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.dav.org/veterans/i-need-a-ride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAV Transportation Network - Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans who have no other means to get to their appointments; must live in Maricopa County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>650 E Indian School Rd, c/o Phoenix VA Health Care Rm 36, Phoenix, Maricopa, AZ, 85012-1839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-277-5551 x7451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAV Transportation Network - Prescott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans who have no other means to get to their appointments; must live in Yavapai County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500 N US Highway 89, NAVAHCS Bldg 13, Prescott, Yavapai, AZ, 86313-5001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-792-1450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Valley Paratransit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shared ride, door-to-door transportation to people with disabilities within the city limits of Chandler, Gilbert, Mesa, Scottsdale, and Tempe.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Chandler, Gilbert, Mesa, Scottsdale, and Tempe who are ADA certified or non-ADA validated by Valley Metro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4600 E Washington St, Ste 101, Phoenix, Maricopa, AZ, 85034-1904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Services Mon-Sun 4am-1am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-716-2200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.valleymetro.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HealthLift Non-Emergency Medical Transportation of Arizona - Central</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides non-emergency transportation and lift-assist for people unable to get up or down stairs including ambulation, wheelchair and stretcher services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2710 E Washington St, Phoenix, Maricopa, AZ, 85034-1423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-298-1818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://healthliftaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>order@gohlaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foothills Caring Corps Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers services for older adults and people with disabling conditions. Services include medical appointment transportation, health advocacy, grocery shopping, friendly visiting and phoning, caregiver relief, personal business assistance, minor home repair, delivered meals for lunch, and a van offering transportation to and from recreational and shopping venues.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Older adults and people with disabling conditions residing in Carefree, Cave Creek, Phoenix (85085, 85086) and Scottsdale (85255 north of Bell Rd, 85262, 85266)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7275 E Easy St, Ste B104, Carefree, Maricopa, AZ, 85377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-488-1105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.foothillscaringcorps.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@foothillscaringcorps.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molina Healthcare Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for central Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5055 E Washington St, Ste 210, Phoenix, Maricopa, AZ, 85034-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration and member services Mon-Fri 8am-6pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-424-5891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.molinahealthcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Valley Connect</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinates and provides transportation services for seniors age 65 and older, veterans and people with disabilities in the Northwest Valley.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 65 and older, veterans and people with disabilities in El Mirage, Peoria, Sun City, Sun City West, Surprise, and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents vary by program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9445 N 99th Ave, Peoria, Maricopa, AZ, 85345-6913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm; leave message after hours and on weekends. Transportation hours vary.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-282-9300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://northwestvalleyconnect.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bbell@northwestvalleyconnect.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercy Care ACC-RBHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercy Care DCS Comprehensive Health Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a Health Plan for youth in the foster care system statewide. Partners with a system of providers that deliver behavioral health, dental, and medical care. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona youth in out-of-home placements who are involved with the Department of Child Safety. Plan is available regardless of enrollment in AHCCCS/Medicaid.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider for any additional documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Services Mon-Fri 8am-5pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-212-4983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercycareaz.org/dcschp/index.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peoria Transit Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed route and neighborhood circulator public transportation, and dial-a-ride service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children age 16 and younger must be accompanied by an adult on Dial-a-Ride; children age 8 and younger must be accompanied by an adult on fixed route and circulators. Masks are required on all public transportation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for Dial-a-Ride reservations or information about other services; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9875 N 85th Ave, Peoria, Maricopa, AZ, 85345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reservations Mon-Fri 8am-5pm; services vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-773-7435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.peoriaaz.gov/government/departments/public-works-and-utilities/transportation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Bridges, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers various outreach services in Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>n/a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call 24-Hours Access to Care Helpline; No documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1855 W Baseline Rd, Ste 101, Mesa, Maricopa, AZ, 85202-9098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-831-7566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://communitybridgesaz.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Duet Homebound Adult Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides homebound adults with rides to medical appointments, friendly visiting, computer assistance, small home repairs, and paperwork assistance. Matches clients with volunteers who will accompany them to the grocery store or will deliver groceries to them.</x:t>
   </x:si>
   <x:si>
     <x:t>Homebound adults in Fountain Hills, Glendale, Paradise Valley, Peoria, Phoenix, and Scottsdale (south of Frank Lloyd Wright Blvd)</x:t>
   </x:si>
   <x:si>
     <x:t>Call for all services. Call for transportation at least 10 working days in advance. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>10000 N 31st Ave, Ste D200, Phoenix, Maricopa, AZ, 85051-9570</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-4:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-274-5022</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.duetaz.org/homebound-adults</x:t>
   </x:si>
   <x:si>
     <x:t>Plumlee@duetaz.org</x:t>
@@ -249,188 +804,128 @@
   <x:si>
     <x:t>Call for appointment for an in-home assessment of need; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>247 N Macdonald, Mesa, Maricopa, AZ, 85201-6622</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-964-9014</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.asteraz.org/services/inhomesupport.html</x:t>
   </x:si>
   <x:si>
     <x:t>info@asteraz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Avondale Transit Services</x:t>
   </x:si>
   <x:si>
     <x:t>Offers public transit fixed route and dial-a-ride services, ADA transportation service, and a taxi-subsidy program.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>399 E Lower Buckeye Rd, Avondale, Maricopa, AZ, 85323-6803</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Thu 7am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-333-4458</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.avondaleaz.gov/government/departments/public-works/transit-services</x:t>
   </x:si>
   <x:si>
-    <x:t>Keys to Change</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Express</x:t>
   </x:si>
   <x:si>
     <x:t>Provides reduced-fare, door-to-door bus service in Page and surrounding communities.</x:t>
   </x:si>
   <x:si>
     <x:t>Call to plan trip</x:t>
   </x:si>
   <x:si>
     <x:t>35 Six Avenue, Page, Coconino, AZ, 86040-3938</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-3:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-646-9596</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.express-hha.com/</x:t>
   </x:si>
   <x:si>
     <x:t>Benevilla Free Home Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for homebound or isolated adults including grocery shopping, transportation to vital medical appointments, business assistance, minor home maintenance, friendly visitors, and errand running.</x:t>
   </x:si>
   <x:si>
     <x:t>Homebound adults who need extra assistance to maintain their independence; other requirements per service</x:t>
   </x:si>
   <x:si>
     <x:t>Call for any documents required for services.</x:t>
   </x:si>
   <x:si>
     <x:t>16752 N Greasewood St, Surprise, Maricopa, AZ, 85378-3639</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4:30pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>623-584-4999</x:t>
   </x:si>
   <x:si>
     <x:t>http://benevilla.org/free-home-care-services</x:t>
   </x:si>
   <x:si>
     <x:t>True to Care LLC</x:t>
   </x:si>
   <x:si>
-    <x:t>Provides non-emergency transportation and lift-assist for people unable to get up or down stairs including ambulation, wheelchair and stretcher services.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call, email, write, or visit website; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>24002 N 36th Dr, Glendale, Maricopa, AZ, 85310-4161</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>480-680-6655</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ttctransportation.com</x:t>
   </x:si>
   <x:si>
     <x:t>truetocare2019@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Arizona Complete Health Medicaid Plan</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>American Indian Health Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for Native Americans statewide. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments to members who can not provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
   </x:si>
   <x:si>
     <x:t>American Indian and Alaska Native children and adults who are on AHCCCS in Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>602-417-7000</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azahcccs.gov/AmericanIndians/AIHP/</x:t>
   </x:si>
   <x:si>
     <x:t>Round Valley Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides utility payment assistance, food boxes, and case management for people on low income. Senior center provides social activities, congregate meals, home delivered meals to older adults and people with disabilities, Medicare counseling, minor housing repairs, and transportation to doctor appointments and shopping.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors and people with low income in Eagar, Springerville, and surrounding areas</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center. Contact provider for any documents required.</x:t>
@@ -474,77 +969,50 @@
   <x:si>
     <x:t>Provides services for seniors including recreation and education programs, hot meals and home delivered meals, shopping services, friendly visiting, chore maintenance, local transportation, and information about and referrals to legal assistance for seniors.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older or spouses of eligible clients, adults age 50 and older for recreation programs</x:t>
   </x:si>
   <x:si>
     <x:t>Call for meal reservations in-house and for pick-up</x:t>
   </x:si>
   <x:si>
     <x:t>514 W Main St, Payson, Gila, AZ, 85541-5334</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-4pm; Friday by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>928-474-4876</x:t>
   </x:si>
   <x:si>
     <x:t>http://paysonseniorcenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>director@paysonseniorcenter.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Services for Holocaust Survivors</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Winslow City Transit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides reduced-fare, curb-to-curb bus service throughout Winslow city limits and some subdivisions.</x:t>
   </x:si>
   <x:si>
     <x:t>Call</x:t>
   </x:si>
   <x:si>
     <x:t>21 N Williamson Ave, Winslow, Navajo, AZ, 86047-3718</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-289-1462</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.winslowaz.gov/page/city-transit</x:t>
   </x:si>
   <x:si>
     <x:t>Prescott Valley YavaLine Regional Transit System</x:t>
   </x:si>
   <x:si>
     <x:t>Provides local share-a-ride, on-demand transportation services. Download mobile app to input pickup and drop-off addresses to receive ride options within transit zone.</x:t>
@@ -627,119 +1095,62 @@
   <x:si>
     <x:t>http://www.daltcs.navajo-nsn.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Amyotrophic Lateral Sclerosis Association - Arizona Chapter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and support for people with Amyotrophic Lateral Sclerosis (ALS) or Lou Gehrig's Disease, their friends, family members, and professionals. Also provides education and support through home visits and support groups. Meets virtually and in-person monthly in Phoenix, Prescott, and Tucson. Loans durable medical equipment, provides respite care, and provides transportation to ALSA-related events including clinic visits.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>Vairous locations statewide, Phoenix, Maricopa, AZ, 85004</x:t>
   </x:si>
   <x:si>
     <x:t>225-343-9880</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.als.org/support/states/arizona</x:t>
   </x:si>
   <x:si>
     <x:t>infoAZ@als.org</x:t>
   </x:si>
   <x:si>
-    <x:t>DAV Transportation Network - Tucson</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>HealthLift Non-Emergency Medical Transportation of Arizona - Southern</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>3740 E 43rd Pl, Tucson, Pima, AZ, 85713-5402</x:t>
   </x:si>
   <x:si>
     <x:t>520-298-1818</x:t>
   </x:si>
   <x:si>
-    <x:t>http://healthliftaz.com</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Douglas Rides</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed-route bus services in Douglas; and the Elfrida and Pirtleville areas. Also provides Dial-A-Ride transportation to medical appointments and shopping for seniors and adults with physical disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Fixed-route bus service is open to all; Dial-A-Ride is for adults age 60 and older and adults ages 18-59 who have a physical disability and cannot walk to the bus stop.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for bus schedule and for reservation</x:t>
   </x:si>
   <x:si>
     <x:t>1815 9th St, Douglas, Cochise, AZ, 85607</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; Mon-Sat 8am-5pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>520-417-7400</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.douglasaz.gov/283/public-transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Benson Area Transit</x:t>
@@ -795,131 +1206,122 @@
   <x:si>
     <x:t>Call or visit website; must register for curb-to-curb service and make advanced registrations.</x:t>
   </x:si>
   <x:si>
     <x:t>3700 E Andy Devine Ave, Kingman, Mohave, AZ, 86401-3454</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-3pm administration; Mon-Fri 6am-8pm Green and Yellow; Mon-Fri 6am-6pm Blue and Red; Sat 9am-4pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>928-681-7433</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.cityofkingman.gov/government/departments/kart</x:t>
   </x:si>
   <x:si>
     <x:t>sfurr@cityofkingman.gov</x:t>
   </x:si>
   <x:si>
     <x:t>LHC Direct</x:t>
   </x:si>
   <x:si>
     <x:t>Provides reduced-fare, door-to-door bus service throughout Lake Havasu City for seniors and people with disabilities.</x:t>
   </x:si>
   <x:si>
-    <x:t>Seniors and people with disabilities</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>900 London Bridge Rd, Bldg B, Lake Havasu City, Mohave, AZ, 86404</x:t>
   </x:si>
   <x:si>
     <x:t>928-453-7600</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.lhcaz.gov/transit/home</x:t>
   </x:si>
   <x:si>
     <x:t>transit@lhcaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Saguaro Transportation Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides dial-a-ride transportation services for seniors and adults with disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults with disabilities and seniors in the Yuma area</x:t>
   </x:si>
   <x:si>
     <x:t>1495 S 4th Ave, Yuma, Yuma, AZ, 85364-4603</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-376-7272</x:t>
   </x:si>
   <x:si>
     <x:t>http://saguarofoundation.com/transportation-services/</x:t>
   </x:si>
   <x:si>
     <x:t>saguarofoundation@saguarofoundation.com</x:t>
   </x:si>
   <x:si>
     <x:t>Yuma County Area Transit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed-route public transit services throughout southwest Yuma County.</x:t>
   </x:si>
   <x:si>
     <x:t>2715 E 14th St, Yuma, Yuma, AZ, 85365-1900</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm, Sat 9am-6pm administration; Mon-Fri 6:30am-7:30pm, Sat 9:15am-6:30pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>928-783-2235</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ycipta.org</x:t>
   </x:si>
   <x:si>
     <x:t>YCAT OnCall</x:t>
   </x:si>
   <x:si>
     <x:t>Provides door-to-door bus service throughout southwestern Yuma County for people with disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>People with disabilities who meet the Americans with Disabilities Act (ADA) requirements</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm, Sat 9am-6pm administration; Mon-Fri 6am-7:30pm, Sat 9:15am-6:30pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>928-539-7076</x:t>
   </x:si>
   <x:si>
     <x:t>Winslow Council on Aging</x:t>
   </x:si>
   <x:si>
     <x:t>Provides congregate and home delivered meals, transportation, community food bank, and senior activities.</x:t>
   </x:si>
   <x:si>
-    <x:t>n/a</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call or visit office</x:t>
   </x:si>
   <x:si>
     <x:t>212 E Second St, Winslow, Navajo, AZ, 86047-3841</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Fri 8am-4:30pm; Tue, Thu 8am-3:30pm; Congregate meals Mon-Fri at noon; Food distribution  Mon, Wed, Fri 3:30pm-4:15pm.</x:t>
   </x:si>
   <x:si>
     <x:t>928-289-3341</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.winslowaz.gov/page/winslow-council-on-aging</x:t>
   </x:si>
   <x:si>
     <x:t>winslowcouncilonaging@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Arizona Intergovernmental Public Transportation Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Provides public transportation in Flagstaff. Services include Mountain Line and Mountain Link fixed route service, and Mountain Lift Paratransit transportation for seniors and people with disabilities. Also provides vanpool service for commuters traveling to and from Flagstaff.</x:t>
   </x:si>
   <x:si>
     <x:t>Mountain Line and Mountain Link are open to the public; Mountain Lift demand response is for use by people who are ADA eligible; contact for available vanpool routes</x:t>
@@ -1005,308 +1407,125 @@
   <x:si>
     <x:t>340 Happy Jack Way, Cottonwood, Yavapai, AZ, 86326-6373</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-634-2287</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ride-cat.com</x:t>
   </x:si>
   <x:si>
     <x:t>Chino Valley Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides daily lunches and recreational and social activities for seniors. Delivers Meals on Wheels food to people who are homebound. Provides transportation for seniors to social events and medical appointments.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors only for most services; people who are homebound for Meals on Wheels</x:t>
   </x:si>
   <x:si>
     <x:t>1021 W Butterfield Rd, #501, Chino Valley, Yavapai, AZ, 86323</x:t>
   </x:si>
   <x:si>
-    <x:t>Vary</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-636-9114</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.chinoaz.net/275/senior-center</x:t>
   </x:si>
   <x:si>
-    <x:t>Tucson Indian Center Wellness Department</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Epilepsy Colby Marfin Transportation Project</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transportation in metropolitan Tucson for those who are unable to drive due to a seizure disorder.</x:t>
   </x:si>
   <x:si>
     <x:t>People who are unable to drive due to epilepsy or seizure disorder</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix, Maricopa, AZ, 85016</x:t>
   </x:si>
   <x:si>
     <x:t>520-326-6690</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.epilepsy.com/local/arizona</x:t>
   </x:si>
   <x:si>
     <x:t>arizona@efa.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Eastside Neighbors Volunteer Program</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>Nogales Rides</x:t>
   </x:si>
   <x:si>
     <x:t>Provides curb-to-curb bus service for seniors and adults with disabilities within the city limits. One van is wheelchair accessible.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults ages 18-59 with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Call 24-48 hours in advance for reservations</x:t>
   </x:si>
   <x:si>
     <x:t>1450 N Hohokam Dr, Nogales, Santa Cruz, AZ, 85621-1367</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; Mon-Fri 8am-4:30pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>520-285-5757</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nogalesaz.gov/230/Nogales-Rides</x:t>
   </x:si>
   <x:si>
     <x:t>jguerra@nogalesaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Liogue Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides social activities and support services to Native American elders living on the Pascua Reservation. Includes congregate meals, home-delivered meals, transportation, and advocacy.</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolled Pascua Yaqui tribal members and other Native Americans, age 55 and older</x:t>
   </x:si>
   <x:si>
     <x:t>7601 S Camino Benem, Bldg B, Tucson, Pima, AZ, 85757-8908</x:t>
   </x:si>
   <x:si>
     <x:t>520-879-5530</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pascuayaqui-nsn.gov/senior-center</x:t>
   </x:si>
   <x:si>
     <x:t>rebecca.matuz@pascuayaqui-nsn.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>YMCA Outreach Programs for Aging Seniors</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Oro Valley Transit Services</x:t>
   </x:si>
   <x:si>
     <x:t>Operates Dial-a-Ride within Oro Valley for the general public and to Tucson for seniors and people with disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Oro Valley residents</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, visit website, or write</x:t>
   </x:si>
   <x:si>
     <x:t>11000 N La Canada Dr, Oro Valley, Pima, AZ, 85737-7016</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7am-4pm administration. Mon-Fri 6am-8am; Sat, Sun, holidays 9am-6pm bus service.</x:t>
   </x:si>
   <x:si>
     <x:t>520-229-4990</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.orovalleyaz.gov/town/departments/public-works/transit-services</x:t>
   </x:si>
   <x:si>
     <x:t>Volunteer Interfaith Caregiver Program</x:t>
@@ -1380,297 +1599,96 @@
   <x:si>
     <x:t>user1scp@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Parker Community Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Offers recreation and socialization activities for seniors including health and nutrition education, exercise classes, arts and crafts, assistance with necessities, and home repairs, Medicare information program, and transportation including weekly van trips to Lake Havasu City. Also provides congregate and home delivered meals.</x:t>
   </x:si>
   <x:si>
     <x:t>1115 W 12th St, Parker, La Paz, AZ, 85344-5711</x:t>
   </x:si>
   <x:si>
     <x:t>Center hours vary; Mon-Fri 11:30am-12:30pm congregate meals</x:t>
   </x:si>
   <x:si>
     <x:t>928-669-9514</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.townofparkeraz.com</x:t>
   </x:si>
   <x:si>
     <x:t>seniors@townofparkeraz.us</x:t>
   </x:si>
   <x:si>
-    <x:t>Phoenix Public Transit Department</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>Fredonia Senior Citizen Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors including congregate and home delivered meals, social activities, case management, transportation, and blood pressure checks.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors</x:t>
   </x:si>
   <x:si>
     <x:t>80 N 100 W, Fredonia, Coconino, AZ, 86022</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-643-7278</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.fredoniaaz.gov/senior-citizen-center</x:t>
   </x:si>
   <x:si>
     <x:t>fredoniaseniorcenter@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Banner University Family Care</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>El Mirage Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Senior center offers congregate lunch, and recreation and socialization programs. Includes transportation to and from the center and other services on a limited basis, and information about and referrals to other community resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of El Mirage age 55 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center; call 24-hours in advance to reserve a meal</x:t>
   </x:si>
   <x:si>
     <x:t>14010 N El Mirage Rd, El Mirage, Maricopa, AZ, 85335-3101</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1pm; Mon-Fri 11:00am lunch</x:t>
   </x:si>
   <x:si>
     <x:t>623-876-4232</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.elmirageaz.gov/427/Senior-Center</x:t>
-  </x:si>
-[...82 lines deleted...]
-    <x:t>http://www.valleymetro.org</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
@@ -2323,167 +2341,173 @@
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="H7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="I7" s="1" t="s"/>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="I8" s="1" t="s"/>
+      <x:c r="I8" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>58</x:v>
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s"/>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="I11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
+      <x:c r="I11" s="1" t="s"/>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>75</x:v>
@@ -2495,1852 +2519,1842 @@
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
+      <x:c r="I13" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="I15" s="1" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="I16" s="1" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s"/>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="G18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s"/>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>129</x:v>
-[...1 lines deleted...]
-      <x:c r="I19" s="1" t="s"/>
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="I23" s="1" t="s"/>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="I24" s="1" t="s"/>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="B25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="B26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="B27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="I28" s="1" t="s"/>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="B29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
+      <x:c r="C30" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="I30" s="1" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s"/>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s"/>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>224</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>257</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s"/>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>264</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s"/>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s"/>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>292</x:v>
-[...2 lines deleted...]
-        <x:v>293</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>309</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s"/>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>340</x:v>
-[...2 lines deleted...]
-        <x:v>341</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>363</x:v>
-[...2 lines deleted...]
-        <x:v>364</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>371</x:v>
-[...2 lines deleted...]
-        <x:v>372</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>378</x:v>
-[...2 lines deleted...]
-        <x:v>379</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>385</x:v>
-[...1 lines deleted...]
-      <x:c r="I55" s="1" t="s"/>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>409</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s"/>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>424</x:v>
-[...1 lines deleted...]
-      <x:c r="I60" s="1" t="s"/>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>439</x:v>
-[...1 lines deleted...]
-      <x:c r="I62" s="1" t="s"/>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>447</x:v>
-[...2 lines deleted...]
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>454</x:v>
-[...2 lines deleted...]
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>463</x:v>
-[...2 lines deleted...]
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s"/>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>510</x:v>
-      </x:c>
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s"/>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>516</x:v>
-[...1 lines deleted...]
-      <x:c r="I72" s="1" t="s"/>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s"/>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9">
       <x:c r="A79" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B79" s="4"/>
       <x:c r="C79" s="4"/>
       <x:c r="D79" s="4"/>
       <x:c r="E79" s="4"/>
       <x:c r="F79" s="4"/>
       <x:c r="G79" s="4"/>
       <x:c r="H79" s="4"/>
       <x:c r="I79" s="4"/>
     </x:row>
     <x:row r="80" spans="1:9">
       <x:c r="A80" s="4"/>
       <x:c r="B80" s="4"/>
       <x:c r="C80" s="4"/>
       <x:c r="D80" s="4"/>
       <x:c r="E80" s="4"/>
       <x:c r="F80" s="4"/>
       <x:c r="G80" s="4"/>
       <x:c r="H80" s="4"/>
       <x:c r="I80" s="4"/>
     </x:row>
     <x:row r="81" spans="1:9">
       <x:c r="A81" s="4"/>
       <x:c r="B81" s="4"/>
       <x:c r="C81" s="4"/>