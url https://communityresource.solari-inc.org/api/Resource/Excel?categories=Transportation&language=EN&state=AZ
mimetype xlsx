--- v2 (2026-05-21)
+++ v3 (2026-07-09)
@@ -1,91 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8712cb38eca478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8654df918423412f88f910fd746c75c1.psmdcp" Id="R148f89f593434b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21e7b6901964c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3733be458841470cbd18cfc9cd188619.psmdcp" Id="Rfb765959f99b4c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Keys to Change</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a wide variety of support services for single adults including shelter, housing related coordinated entry, employment assistance, and other services. Assistance and services are all in person, no assistance available via phone. Visit the Brian Garcia Welcome Center for intake, open 24 hours a day. *Does not serve adults with minor children*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>single adults age 18 and older (does not serve adults with minor children)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>visit the Brian Garcia Welcome Center, no documents required. Does not provide services over the phone, services are only provided in person.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brian Garcia Welcome Center 24-hours; Lodestar Day Resource Center Mon-Fri 7:30am-11pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-883-4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://keystochangeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun City Community Assistance Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides benefits assistance for seniors living in El Mirage, Glendale, Peoria, Sun City, Sun City West, Surprise, and Youngtown. Assists with applying for federal, state, and local programs that offer utility discounts, prescription drugs, Food Stamps (SNAP), Medicare, Social Security, etc. Helps people apply for property tax refunds and assessed value adjustments. Offers Dial-a-Ride tickets to qualified individuals. Hosts income tax assistance and legal consultations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>seniors in El Mirage, Glendale, Peoria, Sun City, Sun City West, Surprise, and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10195 W Coggins Dr, Sun City, Maricopa, AZ, 85351-3404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-933-7530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.suncitycan.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>execdir@suncitycan.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liogue Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides social activities and support services to Native American elders living on the Pascua Reservation. Includes congregate meals, home-delivered meals, transportation, and advocacy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enrolled Pascua Yaqui tribal members and other Native Americans, age 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Any required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7601 S Camino Benem, Bldg B, Tucson, Pima, AZ, 85757-8908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-879-5530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pascuayaqui-nsn.gov/senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rebecca.matuz@pascuayaqui-nsn.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oro Valley Transit Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Operates Dial-a-Ride within Oro Valley for the general public and to Tucson for seniors and people with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oro Valley residents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit website, or write. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11000 N La Canada Dr, Oro Valley, Pima, AZ, 85737-7016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administrative Mon-Fri 7am-4pm,Bus Service Mon-Fri 6am-8am; Sat, Sun, holidays 9am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-229-4990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.orovalleyaz.gov/Government/Departments/Public-Works/Services/Need-a-RidePublic-Transportation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neighbors Helping Neighbors Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services to seniors in Tempe. Services include friendly calls and visits and transportation to medical appointments and grocery store. Delivers food boxes to seniors based on eligibility.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempe seniors in need of assistance to remain living independently.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact for assessment of needs. Contact to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281-4863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-389-1444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tempeaction.org/get-help/health-well-being</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epilepsy Colby Marfin Transportation Project</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transportation in metropolitan Tucson for those who are unable to drive due to a seizure disorder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People who are unable to drive due to epilepsy or seizure disorder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix, Maricopa, AZ, 85016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-326-6690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.epilepsy.com/local/arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arizona@efa.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Friends In Deed Transportation Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transportation for residents of Green Valley to appointments locally and in Tucson. Also provides weekly trips to Tucson locations.</x:t>
   </x:si>
   <x:si>
     <x:t>People in the Green Valley area</x:t>
   </x:si>
   <x:si>
     <x:t>Must call for reservations at least one week in advance. No documents needed for service.</x:t>
   </x:si>
   <x:si>
     <x:t>301 W Camino Casa Verde, Green Valley, Pima, AZ, 85614-3547</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-625-4424</x:t>
   </x:si>
   <x:si>
     <x:t>http://friendsindeedgv.org/transportation</x:t>
   </x:si>
   <x:si>
     <x:t>opsdirector@fid-gv.org</x:t>
@@ -258,224 +408,188 @@
   <x:si>
     <x:t>520-792-9222</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.suntran.com/sunshuttle</x:t>
   </x:si>
   <x:si>
     <x:t>suntraninfo@tucsonaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Tucson Indian Center Wellness Department</x:t>
   </x:si>
   <x:si>
     <x:t>Provides health care assessment and case management to Native Americans. Also provides sobriety support groups (Native Sisters, White Bison, and AA), after school youth coalitions, monthly elderly luncheons, and annual community events. Provides food boxes, hygiene supplies, and diapers for adults and children.</x:t>
   </x:si>
   <x:si>
     <x:t>Native Americans</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment. Must bring state ID, Tribal ID or Certificate of Indian Blood, Social Security number, birth certificate, insurance card, and proof of address.</x:t>
   </x:si>
   <x:si>
     <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-884-7131</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>vboone@ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Public Transit Department</x:t>
   </x:si>
   <x:si>
     <x:t>Provides public transit services including local and RAPID/Express bus services, neighborhood circulator buses, and light rail; Dial-a-Ride service within the city of Phoenix; and alternative transportation options for qualified individuals through taxi subsidy programs.</x:t>
   </x:si>
   <x:si>
     <x:t>No restrictions for most bus and light rail services. Phoenix Dial-a-Ride serves people with disabilities who meet ADA certification requirements. Alternative transportation programs are available to Phoenix residents with disabilities who meet ADA certification requirements or those who are age 65 and older.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for visit website. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>302 N 1st Ave, Ste 900, Phoenix, Maricopa, AZ, 85003-1621</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Hours vary for transit services</x:t>
   </x:si>
   <x:si>
     <x:t>602-253-5000</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/publictransit</x:t>
   </x:si>
   <x:si>
     <x:t>pubtrans@phoenix.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Keys to Change</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>YMCA Outreach Programs for Aging Seniors</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services to seniors and their caregivers in Ahwatukee, Scottsdale, and the Southwest Valley. Provides transportation, help with shopping and errands, friendly visiting and reassurance calls, caregiver respite,  business assistance, social activities, and support upon discharge from the hospital.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors (65+) located in Ahwatukee, Scottsdale, and the Southwest Valley, that reside in an independent living situation at home, and are able to get in and out of a vehicle with little or no assistance. May use walkers and canes.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1030 E Liberty Ln, Phoenix, Maricopa, AZ, 85048-8461</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; vary for services</x:t>
   </x:si>
   <x:si>
     <x:t>602-212-6088</x:t>
   </x:si>
   <x:si>
     <x:t>http://valleyymca.org/opas</x:t>
   </x:si>
   <x:si>
     <x:t>brenda.nichols@vosymca.org</x:t>
   </x:si>
   <x:si>
     <x:t>DAV Transportation Network - Tucson</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transportation for veterans to and from scheduled appointments at the VA Hospital.</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans who have no other means to get to their appointments; must live in Pima or Pinal counties</x:t>
   </x:si>
   <x:si>
-    <x:t>Call. Required documents depend on services.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>3601 S 6th Ave, c/o SAVAHCS Bldg 13 Rm 2, Tucson, Pima, AZ, 85723-0002</x:t>
   </x:si>
   <x:si>
     <x:t>520-792-1450 x16565</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.dav.org/veterans/i-need-a-ride</x:t>
   </x:si>
   <x:si>
     <x:t>DAV Transportation Network - Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans who have no other means to get to their appointments; must live in Maricopa County</x:t>
   </x:si>
   <x:si>
     <x:t>650 E Indian School Rd, c/o Phoenix VA Health Care Rm 36, Phoenix, Maricopa, AZ, 85012-1839</x:t>
   </x:si>
   <x:si>
     <x:t>602-277-5551 x7451</x:t>
   </x:si>
   <x:si>
     <x:t>DAV Transportation Network - Prescott</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans who have no other means to get to their appointments; must live in Yavapai County</x:t>
   </x:si>
   <x:si>
     <x:t>500 N US Highway 89, NAVAHCS Bldg 13, Prescott, Yavapai, AZ, 86313-5001</x:t>
   </x:si>
   <x:si>
     <x:t>520-792-1450</x:t>
   </x:si>
   <x:si>
     <x:t>East Valley Paratransit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shared ride, door-to-door transportation to people with disabilities within the city limits of Chandler, Gilbert, Mesa, Scottsdale, and Tempe.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Chandler, Gilbert, Mesa, Scottsdale, and Tempe who are ADA certified or non-ADA validated by Valley Metro</x:t>
   </x:si>
   <x:si>
-    <x:t>Call; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>4600 E Washington St, Ste 101, Phoenix, Maricopa, AZ, 85034-1904</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Services Mon-Sun 4am-1am</x:t>
   </x:si>
   <x:si>
     <x:t>602-716-2200</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.valleymetro.org</x:t>
   </x:si>
   <x:si>
     <x:t>HealthLift Non-Emergency Medical Transportation of Arizona - Central</x:t>
   </x:si>
   <x:si>
     <x:t>Provides non-emergency transportation and lift-assist for people unable to get up or down stairs including ambulation, wheelchair and stretcher services.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>2710 E Washington St, Phoenix, Maricopa, AZ, 85034-1423</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-298-1818</x:t>
   </x:si>
   <x:si>
     <x:t>http://healthliftaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>order@gohlaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>Foothills Caring Corps Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Offers services for older adults and people with disabling conditions. Services include medical appointment transportation, health advocacy, grocery shopping, friendly visiting and phoning, caregiver relief, personal business assistance, minor home repair, delivered meals for lunch, and a van offering transportation to and from recreational and shopping venues.</x:t>
   </x:si>
   <x:si>
     <x:t>Older adults and people with disabling conditions residing in Carefree, Cave Creek, Phoenix (85085, 85086) and Scottsdale (85255 north of Bell Rd, 85262, 85266)</x:t>
   </x:si>
   <x:si>
     <x:t>7275 E Easy St, Ste B104, Carefree, Maricopa, AZ, 85377</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-4:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-488-1105</x:t>
@@ -1323,74 +1437,50 @@
   <x:si>
     <x:t>Provides public transportation in Flagstaff. Services include Mountain Line and Mountain Link fixed route service, and Mountain Lift Paratransit transportation for seniors and people with disabilities. Also provides vanpool service for commuters traveling to and from Flagstaff.</x:t>
   </x:si>
   <x:si>
     <x:t>Mountain Line and Mountain Link are open to the public; Mountain Lift demand response is for use by people who are ADA eligible; contact for available vanpool routes</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit center, or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>3773 N Kaspar Dr, Flagstaff, Coconino, AZ, 86004-2310</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-12pm, 1pm-5pm administration; service times vary</x:t>
   </x:si>
   <x:si>
     <x:t>928-779-6624</x:t>
   </x:si>
   <x:si>
     <x:t>http://mountainline.az.gov</x:t>
   </x:si>
   <x:si>
     <x:t>transportation@mountainline.az.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Sun City Community Assistance Network</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Bullhead Area Transit System</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed route and door-to-door public transportation within Bullhead City and to and from Laughlin, NV. Offers door-to-door transportation for passengers who are prevented from using the fixed route bus system due to a disability or mobility limitation.</x:t>
   </x:si>
   <x:si>
     <x:t>Fixed Route transit service available to the general public. Dial-a-Ride service is people with mobility limitations that prevent them from riding fixed routes.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for an ADA application. A medical provider must verify a mobility limitation prevents use of fixed route service.</x:t>
   </x:si>
   <x:si>
     <x:t>2355 Trane Rd, Bullhead City, Mohave, AZ, 86442-5966</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm, Sat 7:30am-3:30pm dispatch</x:t>
   </x:si>
   <x:si>
     <x:t>928-704-2287</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.bullheadcityaz.gov/living-in-bullhead-city/transit/</x:t>
   </x:si>
   <x:si>
     <x:t>Cottonwood Area Transit</x:t>
@@ -1413,141 +1503,75 @@
   <x:si>
     <x:t>928-634-2287</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ride-cat.com</x:t>
   </x:si>
   <x:si>
     <x:t>Chino Valley Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides daily lunches and recreational and social activities for seniors. Delivers Meals on Wheels food to people who are homebound. Provides transportation for seniors to social events and medical appointments.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors only for most services; people who are homebound for Meals on Wheels</x:t>
   </x:si>
   <x:si>
     <x:t>1021 W Butterfield Rd, #501, Chino Valley, Yavapai, AZ, 86323</x:t>
   </x:si>
   <x:si>
     <x:t>928-636-9114</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.chinoaz.net/275/senior-center</x:t>
   </x:si>
   <x:si>
-    <x:t>Epilepsy Colby Marfin Transportation Project</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Nogales Rides</x:t>
   </x:si>
   <x:si>
     <x:t>Provides curb-to-curb bus service for seniors and adults with disabilities within the city limits. One van is wheelchair accessible.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults ages 18-59 with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Call 24-48 hours in advance for reservations</x:t>
   </x:si>
   <x:si>
     <x:t>1450 N Hohokam Dr, Nogales, Santa Cruz, AZ, 85621-1367</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; Mon-Fri 8am-4:30pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>520-285-5757</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nogalesaz.gov/230/Nogales-Rides</x:t>
   </x:si>
   <x:si>
     <x:t>jguerra@nogalesaz.gov</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>http://www.orovalleyaz.gov/town/departments/public-works/transit-services</x:t>
   </x:si>
   <x:si>
     <x:t>Volunteer Interfaith Caregiver Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transportation for older adults and people with disabilities in Cochise County. Includes transportation to medical appointments, pharmacies, and grocery stores. Two minivans are wheelchair-accessible and volunteers use their personal vehicles.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults with physical disabilities in Cochise County</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for application</x:t>
   </x:si>
   <x:si>
     <x:t>2600 E Wilcox Dr, Ste H-107, Sierra Vista, Cochise, AZ, 85635-2947</x:t>
   </x:si>
   <x:si>
     <x:t>520-459-8146</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.volunteerinterfaithcaregiverprogram.org</x:t>
   </x:si>
   <x:si>
     <x:t>vicapsvaz@gmail.com</x:t>
   </x:si>
@@ -2210,51 +2234,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I81"/>
+  <x:dimension ref="A1:I82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -2294,2104 +2318,2130 @@
     <x:row r="5" spans="1:9" s="1" customFormat="1">
       <x:c r="A5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I5" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
+      <x:c r="C6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>42</x:v>
-[...1 lines deleted...]
-      <x:c r="I8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
+      <x:c r="I8" s="1" t="s"/>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="I9" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="I10" s="1" t="s"/>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="I11" s="1" t="s"/>
+      <x:c r="I11" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="I12" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
+      <x:c r="C14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="H14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="C15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="G15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="C16" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I16" s="1" t="s"/>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s"/>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="I18" s="1" t="s"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>149</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s"/>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s"/>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s"/>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
+      <x:c r="C31" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I31" s="1" t="s"/>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I32" s="1" t="s"/>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="I33" s="1" t="s"/>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="B34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="B35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="I36" s="1" t="s"/>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="I37" s="1" t="s"/>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="G38" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I38" s="1" t="s"/>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I39" s="1" t="s"/>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>294</x:v>
-[...1 lines deleted...]
-      <x:c r="I41" s="1" t="s"/>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>309</x:v>
-      </x:c>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s"/>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>317</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s"/>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>325</x:v>
-[...1 lines deleted...]
-      <x:c r="I45" s="1" t="s"/>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="I46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I46" s="1" t="s"/>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
+      <x:c r="C47" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="I47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="B48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>340</x:v>
-[...1 lines deleted...]
-      <x:c r="I48" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>359</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s"/>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="G53" s="1" t="s">
-[...3 lines deleted...]
-        <x:v>380</x:v>
+      <x:c r="I53" s="1" t="s">
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>407</x:v>
-[...2 lines deleted...]
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>414</x:v>
-[...1 lines deleted...]
-      <x:c r="I58" s="1" t="s"/>
+        <x:v>418</x:v>
+      </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
+      <x:c r="I63" s="1" t="s"/>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="G64" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="G65" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="I65" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="B66" s="1" t="s">
+      <x:c r="C66" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>481</x:v>
-[...1 lines deleted...]
-      <x:c r="I67" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>488</x:v>
-[...2 lines deleted...]
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="H69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I69" s="1" t="s"/>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="B70" s="1" t="s">
+      <x:c r="C70" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="I71" s="1" t="s"/>
+      <x:c r="I71" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="I72" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I72" s="1" t="s"/>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="B73" s="1" t="s">
+      <x:c r="C73" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
+      <x:c r="G75" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="H75" s="1" t="s">
+      <x:c r="I75" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>557</x:v>
-[...1 lines deleted...]
-      <x:c r="I77" s="1" t="s"/>
+        <x:v>559</x:v>
+      </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>563</x:v>
-[...6 lines deleted...]
-      <x:c r="A79" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="B79" s="4"/>
-[...6 lines deleted...]
-      <x:c r="I79" s="4"/>
+      <x:c r="I78" s="1" t="s"/>
+    </x:row>
+    <x:row r="79" spans="1:9" s="1" customFormat="1">
+      <x:c r="A79" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
     </x:row>
     <x:row r="80" spans="1:9">
-      <x:c r="A80" s="4"/>
+      <x:c r="A80" s="4" t="s">
+        <x:v>573</x:v>
+      </x:c>
       <x:c r="B80" s="4"/>
       <x:c r="C80" s="4"/>
       <x:c r="D80" s="4"/>
       <x:c r="E80" s="4"/>
       <x:c r="F80" s="4"/>
       <x:c r="G80" s="4"/>
       <x:c r="H80" s="4"/>
       <x:c r="I80" s="4"/>
     </x:row>
     <x:row r="81" spans="1:9">
       <x:c r="A81" s="4"/>
       <x:c r="B81" s="4"/>
       <x:c r="C81" s="4"/>
       <x:c r="D81" s="4"/>
       <x:c r="E81" s="4"/>
       <x:c r="F81" s="4"/>
       <x:c r="G81" s="4"/>
       <x:c r="H81" s="4"/>
       <x:c r="I81" s="4"/>
     </x:row>
+    <x:row r="82" spans="1:9">
+      <x:c r="A82" s="4"/>
+      <x:c r="B82" s="4"/>
+      <x:c r="C82" s="4"/>
+      <x:c r="D82" s="4"/>
+      <x:c r="E82" s="4"/>
+      <x:c r="F82" s="4"/>
+      <x:c r="G82" s="4"/>
+      <x:c r="H82" s="4"/>
+      <x:c r="I82" s="4"/>
+    </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A79:I81"/>
+    <x:mergeCell ref="A80:I82"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>