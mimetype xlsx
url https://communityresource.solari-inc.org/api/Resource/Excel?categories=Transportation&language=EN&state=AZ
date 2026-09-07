--- v3 (2026-07-09)
+++ v4 (2026-09-07)
@@ -1,127 +1,706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21e7b6901964c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3733be458841470cbd18cfc9cd188619.psmdcp" Id="Rfb765959f99b4c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c925872a8fe4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e34186eef0924145aec19ced356fe70f.psmdcp" Id="R7c2b764560674ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Winslow Council on Aging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregate and home delivered meals, transportation, community food bank, and senior activities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>n/a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212 E Second St, Winslow, Navajo, AZ, 86047-3841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Fri 8am-4:30pm; Tue, Thu 8am-3:30pm; Congregate meals Mon-Fri at noon; Food distribution  Mon, Wed, Fri 3:30pm-4:15pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-3341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.winslowaz.gov/page/winslow-council-on-aging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>winslowcouncilonaging@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verde Valley Caregivers Coalition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services to seniors and adults with disabilities. Services include transportation to appointments, and other places; and travel training to understand the local transit systems. Also includes friendly phone calls and visits, small home repairs, help to sort mail and pay bills, respite to relieve caregivers, personal emergency alert devices, transitional care in conjunction with Northern Arizona Health, pet assistance, and information about and referrals to community resources. Offers assistance in use of technology such as cell phones, computers, notebooks, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and adults with disabilities; must live in Camp Verde, Clarkdale, Cornville, Cottonwood, Jerome, Lake Montezuma, McGuireville, Rimrock, Sedona, or Village of Oak Creek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, visit website, or write; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299 Van Deren Rd, Ste 2, Sedona, Coconino, AZ, 86336-4873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-204-1238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.vvcaregivers.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve's Place</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides in-person and virtual support services for victims of domestic, sexual, and teen dating violence and their children. Services include crime victim assistance, individual advocacy, youth/student support groups, sexual assault hotline, and sexual assault/incest support groups. Participants can remain in the program up to one year and may qualify for long distance transportation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victims of domestic, sexual, and teen dating violence and their children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; no documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10448 W Coggins Dr, Sun City, Maricopa, AZ, 85351-3410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-7pm, Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-537-5380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://evesplace.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>laurah@evesplace.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People Who Care - Prescott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volunteers provide non-medical assistance to adults unable to drive due to physical limitations in order to help them continue living independently.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and adults age 18 and older who are unable to drive due to physical limitations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580 Plaza West Dr, Prescott, Yavapai, AZ, 86303-5679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-2480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.peoplewhocareaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pvpwc@peoplewhocareaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People Who Care - Chino Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and adults age 18 who live in chino valley and older who unable to drive due to a medical or age-related issue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735 E Road 1 South, Chino Valley, Yavapai, AZ, 86323-7500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-636-3295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cvpwc@peoplewhocareaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navajo Area Agency on Aging Senior Citizen Center Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides senior centers with hot lunches, and Meals on Wheels home delivered meals to homebound and high-risk seniors. Offers recreational programs for seniors. Transportation is available to seniors to and from senior centers for meals and for shopping, Social Security appointments, medical appointments, etc., and as needed and available for emergencies.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Americans age 55 and older and seniors age 60 and older of any ethnicity, and their spouses regardless of age</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations, Window Rock, Apache, AZ, 86515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-674-2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.daltcs.navajo-nsn.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cottonwood Area Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT provides local transportation within Cottonwood, Clarkdale, and Verde Villages Areas. Verde Shuttle provides commuter service between Cottonwood and Sedona. CAT Paratransit provides origin-to-destination transportation for people with disabilities who cannot use fixed route services. Volunteers, when available, can assist riders with shopping and other tasks.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions for fixed routes. Application required for paratransit services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website. Contact provider to verify documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 Happy Jack Way, Cottonwood, Yavapai, AZ, 86326-6373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-634-2287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ride-cat.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winslow City Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides reduced-fare, curb-to-curb bus service throughout Winslow city limits and some subdivisions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21 N Williamson Ave, Winslow, Navajo, AZ, 86047-3718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-1462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.winslowaz.gov/page/city-transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHC Direct</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides reduced-fare, door-to-door bus service throughout Lake Havasu City for seniors and people with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and people with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required for services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900 London Bridge Rd, Bldg B, Lake Havasu City, Mohave, AZ, 86404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-4pm; Paratransit 9am-4pm; Services Mon-Fri 6:30am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-453-7600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lhcaz.gov/transit/home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>transit@lhcaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Round Valley Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides utility payment assistance, food boxes, and case management for people on low income. Senior center provides social activities, congregate meals, home delivered meals to older adults and people with disabilities, Medicare counseling, minor housing repairs, and transportation to doctor appointments and shopping.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and people with low income in Eagar, Springerville, and surrounding areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. Contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356 S Papago St, Springerville, Apache, AZ, 85938-5200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-2pm; Congregate meals Mon-Thu 11:30am; 2nd Tue senior food boxes; other service times vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-333-2516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.springervilleaz.gov/communityservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chino Valley Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides daily lunches and recreational and social activities for seniors. Delivers Meals on Wheels food to people who are homebound. Provides transportation for seniors to social events and medical appointments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors only for most services; people who are homebound for Meals on Wheels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1021 W Butterfield Rd, #501, Chino Valley, Yavapai, AZ, 86323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-636-9114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.chinoaz.net/275/senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fredonia Senior Citizen Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors including congregate and home delivered meals, social activities, case management, transportation, and blood pressure checks.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80 N 100 W, Fredonia, Coconino, AZ, 86022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-643-7278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.fredoniaaz.gov/senior-citizen-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fredoniaseniorcenter@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingman Area Regional Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public bus transportation and curb-to-curb transportation for people who find it difficult to access fixed route services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; must register for curb-to-curb service and make advanced registrations. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3700 E Andy Devine Ave, Kingman, Mohave, AZ, 86401-3454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-3pm administration; Mon-Fri 6am-8pm Green and Yellow; Mon-Fri 6am-6pm Blue and Red; Sat 9am-4pm bus service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-681-7433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cityofkingman.gov/government/departments/kart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sfurr@cityofkingman.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copper Mountain Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides both Dial-a-Ride and 2 Fixed-Route bus routes for the Miami, Globe, and unincorporated Gila County areas.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for transportation schedule. No documents needed for services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500 Sullivan St, Miami, Gila, AZ, 85539-1296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Fixed route Mon-Fri 6:30am-6pm; Dial-a-ride Mon-Fri 6:30am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-473-8222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://miamiaz.gov/transit/transit-information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescott Valley YavaLine Regional Transit System</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides local share-a-ride, on-demand transportation services. Download mobile app to input pickup and drop-off addresses to receive ride options within transit zone.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit mobile app to request ride; same day and next available ride available</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7501 E Skoog Blvd, Prescott Valley, Yavapai, AZ, 86314-2263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 6am-8pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866-928-8726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.prescottvalley-az.gov/departments/public_works/index.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>transit@prescottvalley-az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Payson Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors including recreation and education programs, hot meals and home delivered meals, shopping services, friendly visiting, chore maintenance, local transportation, and information about and referrals to legal assistance for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older or spouses of eligible clients, adults age 50 and older for recreation programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for meal reservations in-house and for pick-up</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514 W Main St, Payson, Gila, AZ, 85541-5334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm; Friday by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-4876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://paysonseniorcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>director@paysonseniorcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker Community Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers recreation and socialization activities for seniors including health and nutrition education, exercise classes, arts and crafts, assistance with necessities, and home repairs, Medicare information program, and transportation including weekly van trips to Lake Havasu City. Also provides congregate and home delivered meals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1115 W 12th St, Parker, La Paz, AZ, 85344-5711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center hours vary; Mon-Fri 11:30am-12:30pm congregate meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-669-9514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.townofparkeraz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>seniors@townofparkeraz.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Arizona Intergovernmental Public Transportation Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public transportation in Flagstaff. Services include Mountain Line and Mountain Link fixed route service, and Mountain Lift Paratransit transportation for seniors and people with disabilities. Also provides vanpool service for commuters traveling to and from Flagstaff.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mountain Line and Mountain Link are open to the public; Mountain Lift demand response is for use by people who are ADA eligible; contact for available vanpool routes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3773 N Kaspar Dr, Flagstaff, Coconino, AZ, 86004-2310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-12pm, 1pm-5pm; Service times vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-779-6624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mountainline.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>transportation@mountainline.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullhead Area Transit System</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed route and door-to-door public transportation within Bullhead City and to and from Laughlin, NV. Offers door-to-door transportation for passengers who are prevented from using the fixed route bus system due to a disability or mobility limitation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed Route transit service available to the general public. Dial-a-Ride service is people with mobility limitations that prevent them from riding fixed routes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for an ADA application. A medical provider must verify a mobility limitation prevents use of fixed route service. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2355 Trane Rd, Bullhead City, Mohave, AZ, 86442-5966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dispatch Mon-Fri 8am-4pm, Sat 7:30am-3:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-704-2287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.bullheadcityaz.gov/living-in-bullhead-city/transit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Express</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides reduced-fare, door-to-door bus service in Page and surrounding communities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to plan trip. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35 Six Avenue, Page, Coconino, AZ, 86040-3938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-3:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-646-9596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.express-hha.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Mirage Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior center offers congregate lunch, and recreation and socialization programs. Includes transportation to and from the center and other services on a limited basis, and information about and referrals to other community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of El Mirage age 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center; call 24-hours in advance to reserve a meal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14010 N El Mirage Rd, El Mirage, Maricopa, AZ, 85335-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-1pm; Mon-Fri 11:00am lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-876-4232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.elmirageaz.gov/427/Senior-Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Bridges Hand in Hand Street Outreach Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides outreach and support to people who are experiencing homelessness in unincorporated and targeted cities in Maricopa County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness in unincorporated and targeted cities in Apache Junction, Avondale, Buckeye, El Mirage, Gilbert, Glendale, Goodyear, Litchfield Park, Peoria, Surprise, Tolleson, and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call 24-Hours Access to Care Helpline, email or visit website to fill out online form to request services; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations countywide, Mesa, Maricopa, AZ, 85202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-831-7566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.maricopa.gov/5808/Hand-in-Hand-Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>maricopacountyreferral@cbridges.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Citizens' Transportation - Freedom Express</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides ride program for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors who are residents of Wickenburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents vary by services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155 N Tegner St, Ste A, Wickenburg, Maricopa, AZ, 85390-1456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-684-7894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wickenburgaz.gov/1338/Resource-Town-Info</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amyotrophic Lateral Sclerosis Association - Arizona Chapter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and support for people with Amyotrophic Lateral Sclerosis (ALS) or Lou Gehrig's Disease, their friends, family members, and professionals. Also provides education and support through home visits and support groups. Meets virtually and in-person monthly in Phoenix, Prescott, and Tucson. Loans durable medical equipment, provides respite care, and provides transportation to ALSA-related events including clinic visits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vairous locations statewide, Phoenix, Maricopa, AZ, 85004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225-343-9880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.als.org/support/states/arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>infoAZ@als.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Keys to Change</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a wide variety of support services for single adults including shelter, housing related coordinated entry, employment assistance, and other services. Assistance and services are all in person, no assistance available via phone. Visit the Brian Garcia Welcome Center for intake, open 24 hours a day. *Does not serve adults with minor children*</x:t>
   </x:si>
   <x:si>
     <x:t>single adults age 18 and older (does not serve adults with minor children)</x:t>
   </x:si>
   <x:si>
     <x:t>visit the Brian Garcia Welcome Center, no documents required. Does not provide services over the phone, services are only provided in person.</x:t>
   </x:si>
   <x:si>
     <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Garcia Welcome Center 24-hours; Lodestar Day Resource Center Mon-Fri 7:30am-11pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-883-4509</x:t>
   </x:si>
   <x:si>
     <x:t>http://keystochangeaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sun City Community Assistance Network</x:t>
   </x:si>
   <x:si>
     <x:t>Provides benefits assistance for seniors living in El Mirage, Glendale, Peoria, Sun City, Sun City West, Surprise, and Youngtown. Assists with applying for federal, state, and local programs that offer utility discounts, prescription drugs, Food Stamps (SNAP), Medicare, Social Security, etc. Helps people apply for property tax refunds and assessed value adjustments. Offers Dial-a-Ride tickets to qualified individuals. Hosts income tax assistance and legal consultations.</x:t>
   </x:si>
   <x:si>
     <x:t>seniors in El Mirage, Glendale, Peoria, Sun City, Sun City West, Surprise, and Youngtown</x:t>
   </x:si>
   <x:si>
-    <x:t>Call; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10195 W Coggins Dr, Sun City, Maricopa, AZ, 85351-3404</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>623-933-7530</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.suncitycan.org</x:t>
   </x:si>
   <x:si>
     <x:t>execdir@suncitycan.org</x:t>
   </x:si>
   <x:si>
     <x:t>Liogue Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides social activities and support services to Native American elders living on the Pascua Reservation. Includes congregate meals, home-delivered meals, transportation, and advocacy.</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolled Pascua Yaqui tribal members and other Native Americans, age 55 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call. Any required documents will depend on services.</x:t>
@@ -273,86 +852,80 @@
   <x:si>
     <x:t>Adults age 55 and older who live in East Tucson. Must live east of Swan Rd and west of Houghton Rd, and north of Irvington Rd and south of Grant Rd/Tanque Verde Rd; includes zip code 85710 and parts of 85711, 85712, 85715, 85730, 85748, and 85749. See service area map on website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for interview. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>8302 E Broadway Blvd, Tucson, Pima, AZ, 85710-4008</x:t>
   </x:si>
   <x:si>
     <x:t>520-245-4729</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tucsonenvp.com</x:t>
   </x:si>
   <x:si>
     <x:t>envpcares@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Interfaith Community Services Senior Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance for older and disabled adults to live independently in their own homes without the need for institutional care. Offers help at home, food resources (food boxes &amp; mobile meals), and transportation to medical appointments and grocery shopping.</x:t>
   </x:si>
   <x:si>
-    <x:t>Seniors and people with disabilities</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call for intake; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>2820 W Ina Rd, Tucson, Pima, AZ, 85741-2502</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Thu 9am-4pm, Fri 9am-noon , program hours vary</x:t>
   </x:si>
   <x:si>
     <x:t>520-297-6049</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.icstucson.org/what-we-do/senior-services/</x:t>
   </x:si>
   <x:si>
     <x:t>esosa@icstucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>Services for Holocaust Survivors</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for survivors of the Holocaust. Includes in-home assessment, case management, and assistance with applications for reparation and restitution. May also include light housekeeping, personal care, friendly visitors, shopping, transportation, and medical equipment.</x:t>
   </x:si>
   <x:si>
     <x:t>Survivors of the World War II Holocaust</x:t>
   </x:si>
   <x:si>
     <x:t>4301 E 5th St, Tucson, Pima, AZ, 85711-7313</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 9am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-795-0300 x2214</x:t>
   </x:si>
   <x:si>
     <x:t>http://jfcstucson.org/services/older-adult-services/services-for-holocaust-survivors/</x:t>
   </x:si>
   <x:si>
     <x:t>rmoroz@jfcstucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>Banner University Family Care</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for central and southern Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Cochise, Gila, Graham, Greenlee, La Paz, Maricopa, Pima, Pinal, Santa Cruz, Yavapai, and Yuma Counties</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to locate a provider. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>5255 E Williams Circle, Ste 2050, Tucson, Pima, AZ, 85711-7719</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7:30am-5pm member services; 24-hours nurse line</x:t>
@@ -372,62 +945,56 @@
   <x:si>
     <x:t>Children and adults who are on AHCCCS.</x:t>
   </x:si>
   <x:si>
     <x:t>Call Customer Service or visit website to locate a provider, Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1850 W Rio Salado Pkwy, Ste 211, Tempe, Maricopa, AZ, 85281-5713</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours member services &amp; nurse line; Mon-Fri 8am-5pm transportation requests</x:t>
   </x:si>
   <x:si>
     <x:t>888-788-4408</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azcompletehealth.com</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Shuttle Dial-a-Ride</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed-route and dial-a-ride transit service within Catalina, Green Valley, Marana, Oro Valley, Sahuarita, San Xavier, Tucson Estates, Tucson/Rita Ranch, and other parts of Pima County. Passengers can connect to Sun Tran Service. Shuttles are wheelchair accessible. Also provides curb-to-curb, deviated route service for ADA-eligible participants-within 3/4 mile of regular Sun Shuttle routes. For ADA-registration, see listing: Tucson Transit Services ADA Paratransit Eligibility Office.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call or visit website for bus schedule. Call for reservations for deviated route service.</x:t>
   </x:si>
   <x:si>
     <x:t>3920 N Sun Tran Blvd, Tucson, Pima, AZ, 85705-2290</x:t>
   </x:si>
   <x:si>
-    <x:t>Vary</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-792-9222</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.suntran.com/sunshuttle</x:t>
   </x:si>
   <x:si>
     <x:t>suntraninfo@tucsonaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Tucson Indian Center Wellness Department</x:t>
   </x:si>
   <x:si>
     <x:t>Provides health care assessment and case management to Native Americans. Also provides sobriety support groups (Native Sisters, White Bison, and AA), after school youth coalitions, monthly elderly luncheons, and annual community events. Provides food boxes, hygiene supplies, and diapers for adults and children.</x:t>
   </x:si>
   <x:si>
     <x:t>Native Americans</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment. Must bring state ID, Tribal ID or Certificate of Indian Blood, Social Security number, birth certificate, insurance card, and proof of address.</x:t>
   </x:si>
   <x:si>
     <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
   </x:si>
   <x:si>
     <x:t>520-884-7131</x:t>
@@ -534,848 +1101,455 @@
   <x:si>
     <x:t>520-792-1450</x:t>
   </x:si>
   <x:si>
     <x:t>East Valley Paratransit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shared ride, door-to-door transportation to people with disabilities within the city limits of Chandler, Gilbert, Mesa, Scottsdale, and Tempe.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Chandler, Gilbert, Mesa, Scottsdale, and Tempe who are ADA certified or non-ADA validated by Valley Metro</x:t>
   </x:si>
   <x:si>
     <x:t>4600 E Washington St, Ste 101, Phoenix, Maricopa, AZ, 85034-1904</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Services Mon-Sun 4am-1am</x:t>
   </x:si>
   <x:si>
     <x:t>602-716-2200</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.valleymetro.org</x:t>
   </x:si>
   <x:si>
-    <x:t>HealthLift Non-Emergency Medical Transportation of Arizona - Central</x:t>
+    <x:t>Foothills Caring Corps Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers services for older adults and people with disabling conditions. Services include medical appointment transportation, health advocacy, grocery shopping, friendly visiting and phoning, caregiver relief, personal business assistance, minor home repair, delivered meals for lunch, and a van offering transportation to and from recreational and shopping venues.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Older adults and people with disabling conditions residing in Carefree, Cave Creek, Phoenix (85085, 85086) and Scottsdale (85255 north of Bell Rd, 85262, 85266)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7275 E Easy St, Ste B104, Carefree, Maricopa, AZ, 85377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-488-1105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.foothillscaringcorps.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@foothillscaringcorps.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molina Healthcare Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for central Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5055 E Washington St, Ste 210, Phoenix, Maricopa, AZ, 85034-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration and member services Mon-Fri 8am-6pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-424-5891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.molinahealthcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Valley Connect</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinates and provides transportation services for seniors age 65 and older, veterans and people with disabilities in the Northwest Valley.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 65 and older, veterans and people with disabilities in El Mirage, Peoria, Sun City, Sun City West, Surprise, and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents vary by program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9445 N 99th Ave, Peoria, Maricopa, AZ, 85345-6913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm; leave message after hours and on weekends. Transportation hours vary.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-282-9300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://northwestvalleyconnect.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bbell@northwestvalleyconnect.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercy Care ACC-RBHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercy Care DCS Comprehensive Health Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a Health Plan for youth in the foster care system statewide. Partners with a system of providers that deliver behavioral health, dental, and medical care. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona youth in out-of-home placements who are involved with the Department of Child Safety. Plan is available regardless of enrollment in AHCCCS/Medicaid.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider for any additional documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member Services Mon-Fri 8am-5pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-212-4983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercycareaz.org/dcschp/index.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duet Homebound Adult Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides homebound adults with rides to medical appointments, friendly visiting, computer assistance, small home repairs, and paperwork assistance. Matches clients with volunteers who will accompany them to the grocery store or will deliver groceries to them.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homebound adults in Fountain Hills, Glendale, Paradise Valley, Peoria, Phoenix, and Scottsdale (south of Frank Lloyd Wright Blvd)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for all services. Call for transportation at least 10 working days in advance. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10000 N 31st Ave, Ste D200, Phoenix, Maricopa, AZ, 85051-9570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-274-5022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.duetaz.org/homebound-adults</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plumlee@duetaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UnitedHealthcare Community Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for central and southern Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Gila, Pima, Pinal, and Maricopa counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 8am-8pm member services; 24-hours nurse line; 24-hours transportation line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-348-4058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.uhccommunityplan.com/az</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Health Choice Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for central and northern Arizona. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments. This service is available for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service. Accepts and attempts to resolve complaints.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Apache, Coconino, Gila, Maricopa, Mohave, Navajo, Pinal, and Yavapai counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Member Services or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410 N 44th St, Ste 920, Phoenix, Maricopa, AZ, 85008-6590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 6am-6pm member services; 24-hours nurse line; 24-hours transportation requests</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-386-3447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.healthchoiceaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glendale Dial-A-Ride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides curb-to-curb bus service within the service area for the general public.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in Glendale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for reservation. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6210 W Myrtle Ave, Bldg S, Glendale, Maricopa, AZ, 85301-1700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reservations Mon-Fri 7am-6pm, Sat 7am-5pm; Services Mon-Fri 7am-5:30pm, Sat 7am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-930-3500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.glendaleaz.gov/Live/City-Services/Public-Transportation/Transit-Services/Glendale-OnBoard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila Bend Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides hot meals for seniors age 60 and older. Also provides recreation and socialization programs. Offers transportation to the local stores and field trips.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202 E Euclid St, Gila Bend, Maricopa, AZ, 85337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-4:00pm; Meals Mon-Fri noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-683-2244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilabendaz.org/105/gila-bend-senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aster Aging In Home Support Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides in-home assistance for seniors with disabilities. Services include transportation for grocery shopping, prescription pick-ups, doctor's visits, and companionship visits. Home care aids provide care planning; in-home respite care; housekeeping including vacuuming, dusting, sweeping, cleaning, laundry, and meal preparation; and personal care including bathing, grooming, and personal hygiene.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment for an in-home assessment of need; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247 N Macdonald, Mesa, Maricopa, AZ, 85201-6622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-964-9014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.asteraz.org/services/inhomesupport.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@asteraz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avondale Transit Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers public transit fixed route and dial-a-ride services, ADA transportation service, and a taxi-subsidy program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399 E Lower Buckeye Rd, Avondale, Maricopa, AZ, 85323-6803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 7am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-4458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.avondaleaz.gov/government/departments/public-works/transit-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benevilla Free Home Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for homebound or isolated adults including grocery shopping, transportation to vital medical appointments, business assistance, minor home maintenance, friendly visitors, and errand running.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homebound adults who need extra assistance to maintain their independence; other requirements per service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for any documents required for services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16752 N Greasewood St, Surprise, Maricopa, AZ, 85378-3639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-584-4999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://benevilla.org/free-home-care-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>True to Care LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Provides non-emergency transportation and lift-assist for people unable to get up or down stairs including ambulation, wheelchair and stretcher services.</x:t>
   </x:si>
   <x:si>
-    <x:t>Call, email, or visit website; Contact to confirm documents required</x:t>
-[...439 lines deleted...]
-  <x:si>
     <x:t>Call, email, write, or visit website; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>24002 N 36th Dr, Glendale, Maricopa, AZ, 85310-4161</x:t>
   </x:si>
   <x:si>
     <x:t>480-680-6655</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ttctransportation.com</x:t>
   </x:si>
   <x:si>
     <x:t>truetocare2019@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>American Indian Health Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for Native Americans statewide. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments to members who can not provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
   </x:si>
   <x:si>
     <x:t>American Indian and Alaska Native children and adults who are on AHCCCS in Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>602-417-7000</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azahcccs.gov/AmericanIndians/AIHP/</x:t>
   </x:si>
   <x:si>
-    <x:t>Round Valley Senior Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Vista Transit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed-route public bus service in Sierra Vista and Fort Huachuca. Also provides curb-to-curb bus service for seniors who are 65 or older and people with mental health or physical disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Call; must give 24-hour advance notice for curb to curb pick-up</x:t>
   </x:si>
   <x:si>
     <x:t>2050 E Wilcox Dr, Sierra Vista, Cochise, AZ, 85635</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7am-4pm administration; service hours vary by route</x:t>
   </x:si>
   <x:si>
     <x:t>520-417-4888</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.sierravistaaz.gov/our-city/bus-service</x:t>
   </x:si>
   <x:si>
-    <x:t>Payson Senior Center</x:t>
-[...163 lines deleted...]
-  <x:si>
     <x:t>Douglas Rides</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed-route bus services in Douglas; and the Elfrida and Pirtleville areas. Also provides Dial-A-Ride transportation to medical appointments and shopping for seniors and adults with physical disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Fixed-route bus service is open to all; Dial-A-Ride is for adults age 60 and older and adults ages 18-59 who have a physical disability and cannot walk to the bus stop.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for bus schedule and for reservation</x:t>
   </x:si>
   <x:si>
     <x:t>1815 9th St, Douglas, Cochise, AZ, 85607</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; Mon-Sat 8am-5pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>520-417-7400</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.douglasaz.gov/283/public-transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Benson Area Transit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed-route bus service throughout the city and surrounding area, including Mescal/J-Six, Pomerene, and St David. Also provides Dial-A-Ride transportation to medical appointments and shopping for seniors and adults with physical disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Fixed-route bus service is open to all. Dial-A-Ride is for seniors age 60 and older and adults who have a physical disability; must pre-register.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for route information</x:t>
   </x:si>
   <x:si>
     <x:t>120 W 6th St, Benson, Cochise, AZ, 85602-6514</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7:30am-4:30pm fixed-route bus service; Mon-Fri 8am-4pm Dial-A-Ride</x:t>
   </x:si>
   <x:si>
     <x:t>520-586-9406</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.bensonaz.gov/community/benson_area_transit/index.php</x:t>
   </x:si>
   <x:si>
-    <x:t>Copper Mountain Transit</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>Saguaro Transportation Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides dial-a-ride transportation services for seniors and adults with disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults with disabilities and seniors in the Yuma area</x:t>
   </x:si>
   <x:si>
     <x:t>1495 S 4th Ave, Yuma, Yuma, AZ, 85364-4603</x:t>
   </x:si>
   <x:si>
     <x:t>928-376-7272</x:t>
   </x:si>
   <x:si>
     <x:t>http://saguarofoundation.com/transportation-services/</x:t>
   </x:si>
   <x:si>
     <x:t>saguarofoundation@saguarofoundation.com</x:t>
   </x:si>
   <x:si>
     <x:t>Yuma County Area Transit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed-route public transit services throughout southwest Yuma County.</x:t>
@@ -1386,167 +1560,50 @@
   <x:si>
     <x:t>Mon-Fri 8am-5pm, Sat 9am-6pm administration; Mon-Fri 6:30am-7:30pm, Sat 9:15am-6:30pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>928-783-2235</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ycipta.org</x:t>
   </x:si>
   <x:si>
     <x:t>YCAT OnCall</x:t>
   </x:si>
   <x:si>
     <x:t>Provides door-to-door bus service throughout southwestern Yuma County for people with disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>People with disabilities who meet the Americans with Disabilities Act (ADA) requirements</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm, Sat 9am-6pm administration; Mon-Fri 6am-7:30pm, Sat 9:15am-6:30pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>928-539-7076</x:t>
   </x:si>
   <x:si>
-    <x:t>Winslow Council on Aging</x:t>
-[...115 lines deleted...]
-  <x:si>
     <x:t>Nogales Rides</x:t>
   </x:si>
   <x:si>
     <x:t>Provides curb-to-curb bus service for seniors and adults with disabilities within the city limits. One van is wheelchair accessible.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults ages 18-59 with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Call 24-48 hours in advance for reservations</x:t>
   </x:si>
   <x:si>
     <x:t>1450 N Hohokam Dr, Nogales, Santa Cruz, AZ, 85621-1367</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; Mon-Fri 8am-4:30pm bus service</x:t>
   </x:si>
   <x:si>
     <x:t>520-285-5757</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nogalesaz.gov/230/Nogales-Rides</x:t>
   </x:si>
   <x:si>
     <x:t>jguerra@nogalesaz.gov</x:t>
@@ -1554,225 +1611,135 @@
   <x:si>
     <x:t>Volunteer Interfaith Caregiver Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transportation for older adults and people with disabilities in Cochise County. Includes transportation to medical appointments, pharmacies, and grocery stores. Two minivans are wheelchair-accessible and volunteers use their personal vehicles.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults with physical disabilities in Cochise County</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for application</x:t>
   </x:si>
   <x:si>
     <x:t>2600 E Wilcox Dr, Ste H-107, Sierra Vista, Cochise, AZ, 85635-2947</x:t>
   </x:si>
   <x:si>
     <x:t>520-459-8146</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.volunteerinterfaithcaregiverprogram.org</x:t>
   </x:si>
   <x:si>
     <x:t>vicapsvaz@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Verde Valley Caregivers Coalition</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Senior Citizens of Patagonia, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides congregate meals every weekday for seniors and people with disabilities. Also provides transportation for errands, doctor appointments, to the airport, shopping, and group outings. One van is wheelchair accessible.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and people with disabilities in Elgin, Patagonia, and Sonoita</x:t>
   </x:si>
   <x:si>
     <x:t>Call for reservation</x:t>
   </x:si>
   <x:si>
     <x:t>100 Quiroga Ln, Patagonia, Santa Cruz, AZ, 85624</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 10am-2pm center; Mon-Fri 11:30am-1pm lunch</x:t>
   </x:si>
   <x:si>
     <x:t>520-394-2494</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seniorcitizensofpatagonia.org</x:t>
   </x:si>
   <x:si>
     <x:t>user1scp@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Parker Community Senior Center</x:t>
-[...65 lines deleted...]
-    <x:t>http://www.elmirageaz.gov/427/Senior-Center</x:t>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -2234,51 +2201,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I82"/>
+  <x:dimension ref="A1:I79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -2318,79 +2285,80 @@
     <x:row r="5" spans="1:9" s="1" customFormat="1">
       <x:c r="A5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
+      <x:c r="I5" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c r="I6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
+      <x:c r="I6" s="1" t="s"/>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>34</x:v>
@@ -2402,2046 +2370,1963 @@
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="I8" s="1" t="s"/>
+      <x:c r="I8" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="I10" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="C11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
+      <x:c r="G11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="I12" s="1" t="s"/>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I16" s="1" t="s"/>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="G17" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I17" s="1" t="s"/>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="I22" s="1" t="s"/>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>158</x:v>
-[...1 lines deleted...]
-      <x:c r="I23" s="1" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>158</x:v>
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s"/>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>187</x:v>
-[...2 lines deleted...]
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="I28" s="1" t="s"/>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>203</x:v>
-[...2 lines deleted...]
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>225</x:v>
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s"/>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>232</x:v>
-[...1 lines deleted...]
-      <x:c r="I33" s="1" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>257</x:v>
-[...1 lines deleted...]
-      <x:c r="I36" s="1" t="s"/>
+        <x:v>269</x:v>
+      </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>265</x:v>
-[...1 lines deleted...]
-      <x:c r="I37" s="1" t="s"/>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s"/>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>298</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s"/>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="I43" s="1" t="s"/>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>321</x:v>
-[...1 lines deleted...]
-      <x:c r="I44" s="1" t="s"/>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s"/>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>340</x:v>
-      </x:c>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s"/>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>355</x:v>
-[...2 lines deleted...]
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>363</x:v>
-[...1 lines deleted...]
-      <x:c r="I50" s="1" t="s"/>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>370</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s"/>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>383</x:v>
-[...2 lines deleted...]
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>378</x:v>
-[...2 lines deleted...]
-        <x:v>385</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>179</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s"/>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>410</x:v>
-      </x:c>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s"/>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>438</x:v>
-[...2 lines deleted...]
-        <x:v>439</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>445</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s"/>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="I63" s="1" t="s"/>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>452</x:v>
-      </x:c>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s"/>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>464</x:v>
-[...2 lines deleted...]
-        <x:v>465</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>473</x:v>
-[...2 lines deleted...]
-        <x:v>474</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>496</x:v>
-      </x:c>
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s"/>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>504</x:v>
-[...2 lines deleted...]
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>520</x:v>
-[...1 lines deleted...]
-      <x:c r="I72" s="1" t="s"/>
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>543</x:v>
-[...2 lines deleted...]
-        <x:v>544</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>550</x:v>
-[...2 lines deleted...]
-        <x:v>551</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>552</x:v>
-[...32 lines deleted...]
-      <x:c r="B78" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="I76" s="1" t="s"/>
+    </x:row>
+    <x:row r="77" spans="1:9">
+      <x:c r="A77" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...75 lines deleted...]
-      <x:c r="I82" s="4"/>
+      <x:c r="B77" s="4"/>
+      <x:c r="C77" s="4"/>
+      <x:c r="D77" s="4"/>
+      <x:c r="E77" s="4"/>
+      <x:c r="F77" s="4"/>
+      <x:c r="G77" s="4"/>
+      <x:c r="H77" s="4"/>
+      <x:c r="I77" s="4"/>
+    </x:row>
+    <x:row r="78" spans="1:9">
+      <x:c r="A78" s="4"/>
+      <x:c r="B78" s="4"/>
+      <x:c r="C78" s="4"/>
+      <x:c r="D78" s="4"/>
+      <x:c r="E78" s="4"/>
+      <x:c r="F78" s="4"/>
+      <x:c r="G78" s="4"/>
+      <x:c r="H78" s="4"/>
+      <x:c r="I78" s="4"/>
+    </x:row>
+    <x:row r="79" spans="1:9">
+      <x:c r="A79" s="4"/>
+      <x:c r="B79" s="4"/>
+      <x:c r="C79" s="4"/>
+      <x:c r="D79" s="4"/>
+      <x:c r="E79" s="4"/>
+      <x:c r="F79" s="4"/>
+      <x:c r="G79" s="4"/>
+      <x:c r="H79" s="4"/>
+      <x:c r="I79" s="4"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A80:I82"/>
+    <x:mergeCell ref="A77:I79"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>