--- v4 (2026-09-07)
+++ v5 (2026-11-04)
@@ -1,136 +1,622 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c925872a8fe4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e34186eef0924145aec19ced356fe70f.psmdcp" Id="R7c2b764560674ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a91f4d2a1fd48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9f735db495b45adad925d82484a304c.psmdcp" Id="R333565c583d74955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>PHXLink</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On-demand shared-ride service that shuttles riders to existing public transit locations in select service areas in City of Phoenix.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Phoenix residents in north, south, and west zones on service area map</x:t>
+  </x:si>
+  <x:si>
+    <x:t>call or use web or mobile app to request a ride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 W Washington St, Phoenix, Maricopa, AZ, 85003-1611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 6am-8pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-281-3479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/publictransit/transit-programs/microtransit-link.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAV Connect</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides local share-a-ride, on-demand transportation services. Download mobile app to input pickup and drop-off addresses to receive ride options within transit zone.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit mobile app to request ride; same day and next available ride available</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7501 E Skoog Blvd, Prescott Valley, Yavapai, AZ, 86314-2263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 6am-8pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866-928-8726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://city.ridewithvia.com/yav-connect</x:t>
+  </x:si>
+  <x:si>
+    <x:t>transit@prescottvalley-az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elaine Transportation Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides free one-way and round trip transportation for social determinants of health needs. Qualifying reasons may include grocery shopping, food box pick up, prescription pickups, job interviews, housing appointments, MVD, Social Security office, and more. Passengers must be capable of getting in and out of a vehicle on their own. Rides must be pre-scheduled at least 24 hours in advance, no same-day services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low-income, uninsured, veterans, seniors; can accommodate fold-up wheelchairs, walkers and service animals. Passengers must be capable of getting in and out of a vehicle on their own. Rides must be pre-scheduled at least 24 hours in advance, no same-day services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email; Service area is a 10 mile radius from office. All rides are booked on a first-come first-served basis, availability is not guaranteed and must be booked at least 24 hours in advance. Only four vehicles are in the fleet at this time and demand is high. No documents are required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1075 W Jackson St, Phoenix, Maricopa, AZ, 85007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-848-1717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://elaineaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elainerides@elaineaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Express</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides reduced-fare, door-to-door bus service in Page and surrounding communities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to plan trip. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35 Six Avenue, Page, Coconino, AZ, 86040-3938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-3:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-646-9596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.express-hha.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCAT OnCall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides door-to-door bus service throughout southwestern Yuma County for people with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with disabilities who meet the Americans with Disabilities Act (ADA) requirements. Visit website for complete program information document.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2715 E 14th St, Yuma, Yuma, AZ, 85365-1900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, Sat 9am-6pm ; bus service Mon-Fri 6am-7:30pm, Sat 9:15am-6:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-539-7076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ycipta.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuma County Area Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route public transit services throughout southwest Yuma County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. No documents needed.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, Sat 9am-6pm ; Mon-Fri 6:30am-7:30pm, Sat 9:15am-6:30pm bus service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-2235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@yumaycat.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peoria Transit Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed route and neighborhood circulator public transportation, and dial-a-ride service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children age 16 and younger must be accompanied by an adult on Dial-a-Ride; children age 8 and younger must be accompanied by an adult on fixed route and circulators. Masks are required on all public transportation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for Dial-a-Ride reservations or information about other services; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9875 N 85th Ave, Peoria, Maricopa, AZ, 85345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reservations Mon-Fri 8am-5pm; services vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-773-7435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.peoriaaz.gov/government/departments/public-works-and-utilities/transportation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>customerservice@peoriaaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Payson Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors including recreation and education programs, hot meals and home delivered meals, shopping services, friendly visiting, chore maintenance, local transportation, and information about and referrals to legal assistance for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older or spouses of eligible clients, adults age 50 and older for recreation programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for meal reservations in-house and for pick-up</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514 W Main St, Payson, Gila, AZ, 85541-5334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Office Hours Mon-Thu 8am-4pm; Friday by appointment only; Lunch served Mon-Thu at noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-4876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://paysonseniorcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>director@paysonseniorcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker Community Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers recreation and socialization activities for seniors including health and nutrition education, exercise classes, arts and crafts, assistance with necessities, and home repairs, Medicare information program, and transportation including weekly van trips to Lake Havasu City. Also provides congregate and home delivered meals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1115 W 12th St, Parker, La Paz, AZ, 85344-5711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center hours vary; Mon-Fri 11:30am-12:30pm congregate meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-669-9514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.townofparkeraz.com/page/parker-community-center/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>seniors@townofparkeraz.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route public bus service in Sierra Vista and Fort Huachuca. Also provides curb-to-curb bus service for seniors who are 65 or older and people with mental health or physical disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No application is required for fixed-route service; apply to determine eligibility for paratransit service and call or text to schedule rides, and must give 24-hour advance notice for curb to curb pick-up. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2050 E Wilcox Dr, Sierra Vista, Cochise, AZ, 85635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transportation service Mon-Fri 7am-5pm; office Mon-Fri 7am-4pm;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-417-4888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.sierravistaaz.gov/our-city/bus-service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volunteer Interfaith Caregiver Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transportation for older adults and people with disabilities in Cochise County. Includes transportation to medical appointments, pharmacies, and grocery stores. Two minivans are wheelchair-accessible and volunteers use their personal vehicles.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and adults with physical disabilities in Cochise County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 E Wilcox Dr, Ste H-107, Sierra Vista, Cochise, AZ, 85635-2947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-459-8146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.volunteerinterfaithcaregiverprogram.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vicapsvaz@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nogales Rides</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides curb-to-curb transportation within the Nogales city limits for seniors and people with developmental disabilities, special needs, or physical disabilities. Wheelchair-accessible vehicles are available, and drivers assist passengers with boarding and securing mobility equipment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors 60 and above, people with developmental disabilities, special needs, or physical disabilities in the Nogales city limits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call 24-48 hours in advance for reservations. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1450 N Hohokam Dr, Nogales, Santa Cruz, AZ, 85621-1367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm;  Bus serves Mon-Fri 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-285-5757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nogalesaz.gov/230/Nogales-Rides</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Arizona Intergovernmental Public Transportation Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public transportation in Flagstaff. Services include Mountain Line and Mountain Link fixed route service, and Mountain Lift Paratransit transportation for seniors and people with disabilities. Also provides vanpool service for commuters traveling to and from Flagstaff.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mountain Line and Mountain Link are open to the public; Mountain Lift demand response is for use by people who are ADA eligible; contact for available vanpool routes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3773 N Kaspar Dr, Flagstaff, Coconino, AZ, 86004-2310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-12pm, 1pm-5pm; Service times vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-779-6624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mountainline.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>transportation@mountainline.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benson Area Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route bus service throughout the city and surrounding area, including Mescal/J-Six, Pomerene, and St David. Also provides Dial-A-Ride transportation to medical appointments and shopping for seniors and adults with physical disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed-route bus service is open to all. Dial-A-Ride is for seniors age 60 and older and adults who have a physical disability; must pre-register.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for route information. Contact provider to confirm documents required and fees</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120 W 6th St, Benson, Cochise, AZ, 85602-6514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed-route bus service Mon-Fri 7:30am-4:30pm; Dial-A-Ride Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-586-9406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bensonaz.gov/221/Benson-Area-Transit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amyotrophic Lateral Sclerosis Association - Arizona Chapter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and support for people with Amyotrophic Lateral Sclerosis (ALS) or Lou Gehrig's Disease, their friends, family members, and professionals. Also provides education and support through home visits and support groups. Meets virtually and in-person monthly in Phoenix, Prescott, and Tucson. Loans durable medical equipment, provides respite care, and provides transportation to ALSA-related events including clinic visits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vairous locations statewide, Phoenix, Maricopa, AZ, 85004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225-343-9880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.als.org/support/states/arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>infoAZ@als.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Citizens of Patagonia, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregate meals every weekday for seniors and people with disabilities. Also provides transportation for errands, doctor appointments, to the airport, shopping, and group outings. One van is wheelchair accessible.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and people with disabilities in Elgin, Patagonia, and Sonoita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for reservation; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100 Quiroga Ln, Patagonia, Santa Cruz, AZ, 85624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center Mon-Fri 10am-2pm; Mon-Fri 11:30am-1pm lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-394-2494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seniorcitizensofpatagonia.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>user1scp@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oro Valley Transit Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Operates Dial-a-Ride within Oro Valley for the general public and to Tucson for seniors and people with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oro Valley residents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit website, or write. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11000 N La Canada Dr, Oro Valley, Pima, AZ, 85737-7016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administrative Mon-Fri 7am-4pm,Bus Service Mon-Fri 6am-8am; Sat, Sun, holidays 9am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-229-4990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.orovalleyaz.gov/Government/Departments/Public-Works/Services/Need-a-RidePublic-Transportation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saguaro Foundation Transportation Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides dial-a-ride transportation services for seniors and adults with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults with disabilities and seniors in the Yuma area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1495 S 4th Ave, Yuma, Yuma, AZ, 85364-4603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, Transportation Daily 24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-6069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://saguarofoundation.com/transportation-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>saguarofoundation@saguarofoundation.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Rides</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides fixed-route bus services in Douglas; and the Elfrida and Pirtleville areas. Also provides Dial-A-Ride transportation to medical appointments and shopping for seniors and adults with physical disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed-route bus service is open to all; Dial-A-Ride is for adults age 60 and older and adults ages 18-59 who have a physical disability and cannot walk to the bus stop.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for bus schedule and for reservation. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1815 9th St, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administrator Mon-Fri 8am-5pm; Mon-Sat 8am-5pm bus service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-417-7400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.douglasaz.gov/283/public-transportation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Mirage Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior center offers congregate lunch, and recreation and socialization programs. Includes transportation to and from the center and other services on a limited basis, and information about and referrals to other community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of El Mirage age 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center; call 24-hours in advance to reserve a meal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14010 N El Mirage Rd, El Mirage, Maricopa, AZ, 85335-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-1pm; Mon-Fri 11:00am lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-876-4232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.elmirageaz.gov/427/Senior-Center</x:t>
+  </x:si>
+  <x:si>
     <x:t>Winslow Council on Aging</x:t>
   </x:si>
   <x:si>
     <x:t>Provides congregate and home delivered meals, transportation, community food bank, and senior activities.</x:t>
   </x:si>
   <x:si>
     <x:t>n/a</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>212 E Second St, Winslow, Navajo, AZ, 86047-3841</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Fri 8am-4:30pm; Tue, Thu 8am-3:30pm; Congregate meals Mon-Fri at noon; Food distribution  Mon, Wed, Fri 3:30pm-4:15pm.</x:t>
   </x:si>
   <x:si>
     <x:t>928-289-3341</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.winslowaz.gov/page/winslow-council-on-aging</x:t>
   </x:si>
   <x:si>
     <x:t>winslowcouncilonaging@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>Verde Valley Caregivers Coalition</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services to seniors and adults with disabilities. Services include transportation to appointments, and other places; and travel training to understand the local transit systems. Also includes friendly phone calls and visits, small home repairs, help to sort mail and pay bills, respite to relieve caregivers, personal emergency alert devices, transitional care in conjunction with Northern Arizona Health, pet assistance, and information about and referrals to community resources. Offers assistance in use of technology such as cell phones, computers, notebooks, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors and adults with disabilities; must live in Camp Verde, Clarkdale, Cornville, Cottonwood, Jerome, Lake Montezuma, McGuireville, Rimrock, Sedona, or Village of Oak Creek</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, visit website, or write; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>299 Van Deren Rd, Ste 2, Sedona, Coconino, AZ, 86336-4873</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-4pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-204-1238</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.vvcaregivers.org</x:t>
   </x:si>
   <x:si>
     <x:t>Eve's Place</x:t>
   </x:si>
   <x:si>
     <x:t>Provides in-person and virtual support services for victims of domestic, sexual, and teen dating violence and their children. Services include crime victim assistance, individual advocacy, youth/student support groups, sexual assault hotline, and sexual assault/incest support groups. Participants can remain in the program up to one year and may qualify for long distance transportation.</x:t>
   </x:si>
   <x:si>
     <x:t>Victims of domestic, sexual, and teen dating violence and their children</x:t>
   </x:si>
   <x:si>
     <x:t>Call; no documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>10448 W Coggins Dr, Sun City, Maricopa, AZ, 85351-3410</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-7pm, Fri 9am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-537-5380</x:t>
@@ -219,53 +705,50 @@
   <x:si>
     <x:t>No restrictions for fixed routes. Application required for paratransit services.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website. Contact provider to verify documents required</x:t>
   </x:si>
   <x:si>
     <x:t>340 Happy Jack Way, Cottonwood, Yavapai, AZ, 86326-6373</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-634-2287</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ride-cat.com</x:t>
   </x:si>
   <x:si>
     <x:t>Winslow City Transit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides reduced-fare, curb-to-curb bus service throughout Winslow city limits and some subdivisions.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>21 N Williamson Ave, Winslow, Navajo, AZ, 86047-3718</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-289-1462</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.winslowaz.gov/page/city-transit</x:t>
   </x:si>
   <x:si>
     <x:t>LHC Direct</x:t>
   </x:si>
   <x:si>
     <x:t>Provides reduced-fare, door-to-door bus service throughout Lake Havasu City for seniors and people with disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors and people with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required for services.</x:t>
   </x:si>
   <x:si>
     <x:t>900 London Bridge Rd, Bldg B, Lake Havasu City, Mohave, AZ, 86404</x:t>
@@ -381,293 +864,122 @@
   <x:si>
     <x:t>sfurr@cityofkingman.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Copper Mountain Transit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides both Dial-a-Ride and 2 Fixed-Route bus routes for the Miami, Globe, and unincorporated Gila County areas.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for transportation schedule. No documents needed for services.</x:t>
   </x:si>
   <x:si>
     <x:t>500 Sullivan St, Miami, Gila, AZ, 85539-1296</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Fixed route Mon-Fri 6:30am-6pm; Dial-a-ride Mon-Fri 6:30am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-473-8222</x:t>
   </x:si>
   <x:si>
     <x:t>http://miamiaz.gov/transit/transit-information</x:t>
   </x:si>
   <x:si>
-    <x:t>Prescott Valley YavaLine Regional Transit System</x:t>
-[...100 lines deleted...]
-  <x:si>
     <x:t>Bullhead Area Transit System</x:t>
   </x:si>
   <x:si>
     <x:t>Provides fixed route and door-to-door public transportation within Bullhead City and to and from Laughlin, NV. Offers door-to-door transportation for passengers who are prevented from using the fixed route bus system due to a disability or mobility limitation.</x:t>
   </x:si>
   <x:si>
     <x:t>Fixed Route transit service available to the general public. Dial-a-Ride service is people with mobility limitations that prevent them from riding fixed routes.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for an ADA application. A medical provider must verify a mobility limitation prevents use of fixed route service. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>2355 Trane Rd, Bullhead City, Mohave, AZ, 86442-5966</x:t>
   </x:si>
   <x:si>
     <x:t>Dispatch Mon-Fri 8am-4pm, Sat 7:30am-3:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-704-2287</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.bullheadcityaz.gov/living-in-bullhead-city/transit/</x:t>
   </x:si>
   <x:si>
-    <x:t>Express</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Community Bridges Hand in Hand Street Outreach Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides outreach and support to people who are experiencing homelessness in unincorporated and targeted cities in Maricopa County.</x:t>
   </x:si>
   <x:si>
     <x:t>People experiencing homelessness in unincorporated and targeted cities in Apache Junction, Avondale, Buckeye, El Mirage, Gilbert, Glendale, Goodyear, Litchfield Park, Peoria, Surprise, Tolleson, and Youngtown</x:t>
   </x:si>
   <x:si>
     <x:t>Call 24-Hours Access to Care Helpline, email or visit website to fill out online form to request services; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Various locations countywide, Mesa, Maricopa, AZ, 85202</x:t>
   </x:si>
   <x:si>
     <x:t>480-831-7566</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.maricopa.gov/5808/Hand-in-Hand-Program</x:t>
   </x:si>
   <x:si>
     <x:t>maricopacountyreferral@cbridges.com</x:t>
   </x:si>
   <x:si>
     <x:t>Senior Citizens' Transportation - Freedom Express</x:t>
   </x:si>
   <x:si>
     <x:t>Provides ride program for seniors.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors who are residents of Wickenburg</x:t>
   </x:si>
   <x:si>
     <x:t>Call. Required documents vary by services.</x:t>
   </x:si>
   <x:si>
     <x:t>155 N Tegner St, Ste A, Wickenburg, Maricopa, AZ, 85390-1456</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-684-7894</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wickenburgaz.gov/1338/Resource-Town-Info</x:t>
   </x:si>
   <x:si>
-    <x:t>Amyotrophic Lateral Sclerosis Association - Arizona Chapter</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Keys to Change</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a wide variety of support services for single adults including shelter, housing related coordinated entry, employment assistance, and other services. Assistance and services are all in person, no assistance available via phone. Visit the Brian Garcia Welcome Center for intake, open 24 hours a day. *Does not serve adults with minor children*</x:t>
   </x:si>
   <x:si>
     <x:t>single adults age 18 and older (does not serve adults with minor children)</x:t>
   </x:si>
   <x:si>
     <x:t>visit the Brian Garcia Welcome Center, no documents required. Does not provide services over the phone, services are only provided in person.</x:t>
   </x:si>
   <x:si>
     <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Garcia Welcome Center 24-hours; Lodestar Day Resource Center Mon-Fri 7:30am-11pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-883-4509</x:t>
   </x:si>
   <x:si>
     <x:t>http://keystochangeaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sun City Community Assistance Network</x:t>
@@ -699,74 +1011,50 @@
   <x:si>
     <x:t>Provides social activities and support services to Native American elders living on the Pascua Reservation. Includes congregate meals, home-delivered meals, transportation, and advocacy.</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolled Pascua Yaqui tribal members and other Native Americans, age 55 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call. Any required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>7601 S Camino Benem, Bldg B, Tucson, Pima, AZ, 85757-8908</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-879-5530</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pascuayaqui-nsn.gov/senior-center</x:t>
   </x:si>
   <x:si>
     <x:t>rebecca.matuz@pascuayaqui-nsn.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Oro Valley Transit Services</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Neighbors Helping Neighbors Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services to seniors in Tempe. Services include friendly calls and visits and transportation to medical appointments and grocery store. Delivers food boxes to seniors based on eligibility.</x:t>
   </x:si>
   <x:si>
     <x:t>Tempe seniors in need of assistance to remain living independently.</x:t>
   </x:si>
   <x:si>
     <x:t>Contact for assessment of needs. Contact to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281-4863</x:t>
   </x:si>
   <x:si>
     <x:t>480-389-1444</x:t>
   </x:si>
   <x:si>
     <x:t>http://tempeaction.org/get-help/health-well-being</x:t>
   </x:si>
   <x:si>
     <x:t>Epilepsy Colby Marfin Transportation Project</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transportation in metropolitan Tucson for those who are unable to drive due to a seizure disorder.</x:t>
@@ -1080,71 +1368,83 @@
   <x:si>
     <x:t>DAV Transportation Network - Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans who have no other means to get to their appointments; must live in Maricopa County</x:t>
   </x:si>
   <x:si>
     <x:t>650 E Indian School Rd, c/o Phoenix VA Health Care Rm 36, Phoenix, Maricopa, AZ, 85012-1839</x:t>
   </x:si>
   <x:si>
     <x:t>602-277-5551 x7451</x:t>
   </x:si>
   <x:si>
     <x:t>DAV Transportation Network - Prescott</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans who have no other means to get to their appointments; must live in Yavapai County</x:t>
   </x:si>
   <x:si>
     <x:t>500 N US Highway 89, NAVAHCS Bldg 13, Prescott, Yavapai, AZ, 86313-5001</x:t>
   </x:si>
   <x:si>
     <x:t>520-792-1450</x:t>
   </x:si>
   <x:si>
+    <x:t>Northwest Paratransit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides door-to-door service to residents of Sun City, Sun City West, Youngtown and unincorporated areas of Maricopa County who are ADA-certified or age 65 and older.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Sun City, Sun City West, Youngtown and unincorporated areas of Maricopa County who are ADA-certified or age 65 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4600 E Washington St, Ste 101, Phoenix, Maricopa, AZ, 85034-1904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reservations Mon-Sun 6am-7:30pm, Services Mon-Fri 7am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-716-2200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.valleymetro.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>East Valley Paratransit</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shared ride, door-to-door transportation to people with disabilities within the city limits of Chandler, Gilbert, Mesa, Scottsdale, and Tempe.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Chandler, Gilbert, Mesa, Scottsdale, and Tempe who are ADA certified or non-ADA validated by Valley Metro</x:t>
   </x:si>
   <x:si>
-    <x:t>4600 E Washington St, Ste 101, Phoenix, Maricopa, AZ, 85034-1904</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Services Mon-Sun 4am-1am</x:t>
   </x:si>
   <x:si>
-    <x:t>602-716-2200</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Foothills Caring Corps Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Offers services for older adults and people with disabling conditions. Services include medical appointment transportation, health advocacy, grocery shopping, friendly visiting and phoning, caregiver relief, personal business assistance, minor home repair, delivered meals for lunch, and a van offering transportation to and from recreational and shopping venues.</x:t>
   </x:si>
   <x:si>
     <x:t>Older adults and people with disabling conditions residing in Carefree, Cave Creek, Phoenix (85085, 85086) and Scottsdale (85255 north of Bell Rd, 85262, 85266)</x:t>
   </x:si>
   <x:si>
     <x:t>7275 E Easy St, Ste B104, Carefree, Maricopa, AZ, 85377</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-4:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-488-1105</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.foothillscaringcorps.com</x:t>
   </x:si>
   <x:si>
     <x:t>info@foothillscaringcorps.com</x:t>
   </x:si>
   <x:si>
     <x:t>Molina Healthcare Company</x:t>
@@ -1437,309 +1737,108 @@
   <x:si>
     <x:t>480-680-6655</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ttctransportation.com</x:t>
   </x:si>
   <x:si>
     <x:t>truetocare2019@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>American Indian Health Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for Native Americans statewide. Partners with a system of providers that deliver behavioral health and medical care to people who are signed up for AHCCCS/Medicaid. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments to members who can not provide or pay for their own transportation. Accepts and attempts to resolve complaints.</x:t>
   </x:si>
   <x:si>
     <x:t>American Indian and Alaska Native children and adults who are on AHCCCS in Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>602-417-7000</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azahcccs.gov/AmericanIndians/AIHP/</x:t>
   </x:si>
   <x:si>
-    <x:t>Vista Transit</x:t>
-[...197 lines deleted...]
-    <x:t>user1scp@gmail.com</x:t>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -2201,51 +2300,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I79"/>
+  <x:dimension ref="A1:I83"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -2285,421 +2384,423 @@
     <x:row r="5" spans="1:9" s="1" customFormat="1">
       <x:c r="A5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I5" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
+      <x:c r="C6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="I6" s="1" t="s"/>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I8" s="1" t="s"/>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="G11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="G11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
+      <x:c r="C12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="I12" s="1" t="s"/>
+      <x:c r="I12" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="C15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="G15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="C16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="H17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
+      <x:c r="C18" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
@@ -2713,70 +2814,68 @@
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="I21" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
+      <x:c r="I21" s="1" t="s"/>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>155</x:v>
@@ -2797,588 +2896,580 @@
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="I24" s="1" t="s"/>
+        <x:v>172</x:v>
+      </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s"/>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...15 lines deleted...]
-        <x:v>211</x:v>
+      <x:c r="I29" s="1" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>218</x:v>
-[...2 lines deleted...]
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>227</x:v>
-[...1 lines deleted...]
-      <x:c r="I31" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s"/>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="I34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="B35" s="1" t="s">
+      <x:c r="C35" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="C37" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="H37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="C38" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="I39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="B40" s="1" t="s">
+      <x:c r="C40" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="G40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="H40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I40" s="1" t="s"/>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="B41" s="1" t="s">
+      <x:c r="C41" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="H41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I41" s="1" t="s"/>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="B42" s="1" t="s">
+      <x:c r="C42" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="I42" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
@@ -3392,941 +3483,1058 @@
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="I46" s="1" t="s"/>
+      <x:c r="I46" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>347</x:v>
-[...1 lines deleted...]
-      <x:c r="I47" s="1" t="s"/>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="I51" s="1" t="s"/>
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>385</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s"/>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>392</x:v>
-      </x:c>
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s"/>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>416</x:v>
-[...1 lines deleted...]
-      <x:c r="I56" s="1" t="s"/>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>424</x:v>
-[...1 lines deleted...]
-      <x:c r="I57" s="1" t="s"/>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>432</x:v>
-      </x:c>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s"/>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>440</x:v>
-      </x:c>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s"/>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="B62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="I62" s="1" t="s"/>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s"/>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>487</x:v>
-[...2 lines deleted...]
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="B67" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s"/>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>510</x:v>
-      </x:c>
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s"/>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>523</x:v>
-[...2 lines deleted...]
-        <x:v>524</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>531</x:v>
-[...2 lines deleted...]
-        <x:v>532</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>547</x:v>
-[...2 lines deleted...]
-        <x:v>548</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>555</x:v>
-      </x:c>
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s"/>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>561</x:v>
-[...36 lines deleted...]
-      <x:c r="I79" s="4"/>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:9" s="1" customFormat="1">
+      <x:c r="A77" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s"/>
+    </x:row>
+    <x:row r="78" spans="1:9" s="1" customFormat="1">
+      <x:c r="A78" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s"/>
+    </x:row>
+    <x:row r="79" spans="1:9" s="1" customFormat="1">
+      <x:c r="A79" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:9" s="1" customFormat="1">
+      <x:c r="A80" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:9">
+      <x:c r="A81" s="4" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="B81" s="4"/>
+      <x:c r="C81" s="4"/>
+      <x:c r="D81" s="4"/>
+      <x:c r="E81" s="4"/>
+      <x:c r="F81" s="4"/>
+      <x:c r="G81" s="4"/>
+      <x:c r="H81" s="4"/>
+      <x:c r="I81" s="4"/>
+    </x:row>
+    <x:row r="82" spans="1:9">
+      <x:c r="A82" s="4"/>
+      <x:c r="B82" s="4"/>
+      <x:c r="C82" s="4"/>
+      <x:c r="D82" s="4"/>
+      <x:c r="E82" s="4"/>
+      <x:c r="F82" s="4"/>
+      <x:c r="G82" s="4"/>
+      <x:c r="H82" s="4"/>
+      <x:c r="I82" s="4"/>
+    </x:row>
+    <x:row r="83" spans="1:9">
+      <x:c r="A83" s="4"/>
+      <x:c r="B83" s="4"/>
+      <x:c r="C83" s="4"/>
+      <x:c r="D83" s="4"/>
+      <x:c r="E83" s="4"/>
+      <x:c r="F83" s="4"/>
+      <x:c r="G83" s="4"/>
+      <x:c r="H83" s="4"/>
+      <x:c r="I83" s="4"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A77:I79"/>
+    <x:mergeCell ref="A81:I83"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>