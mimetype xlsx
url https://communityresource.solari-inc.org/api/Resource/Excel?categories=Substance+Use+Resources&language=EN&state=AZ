--- v2 (2026-07-29)
+++ v3 (2026-10-05)
@@ -1,428 +1,425 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4969860fb434d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/341965a75e684f3683302131084cf3a7.psmdcp" Id="R5afb0973ca094681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13236c625f66414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af812d25cb0c40cda83584e9c586eb7d.psmdcp" Id="R9b0a6ef3a3f541c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Substance Use</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>CPLC Centro De La Familia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hosts a community 12-step support group for substance use disorder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults and youth ages 6 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; must complete application at office. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6850 W Indian School Rd, Phoenix, Maricopa, AZ, 85033-3300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm, other hours by appointment. Mon and Wed 5pm-7pm Spanish Substance Abuse Group Meeting, Tue and Thu 5pm-7pm English Substance Abuse Group Meeting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-247-0464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cplc.org/programs/behavioral-health</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ashley.schlief@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Hopi Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers community-based projects on the Hopi reservation. Programs Substance Abuse Prevention, VITA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Americans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to leave message; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110 Main St, Off State Route 264, Kykotsmovi Village, Navajo, AZ, 86039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-734-2380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.hopifoundation.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@hopifoundation.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navajo County Public Health Services Tobacco Cessation and Prevention Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers tobacco use prevention and cessation programs for all ages including individual counseling, information, and cessation supplies and assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619 E 3rd St, Winslow, Navajo, AZ, 86047-4003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-5:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-6830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.navajocountyaz.gov/554/Tobacco-Cessation-Prevention-Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>darcey.mckee@navajocountyaz.gov</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maricopa County SHIFT Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance to pregnant women with a Substance Use Disorder (SUD). Offers Pregnancy and Pediatric Care, Postpartum Care, Parenting Education, Child Development Education, and Healthcare Provider Network.</x:t>
   </x:si>
   <x:si>
     <x:t>Pregnant women with a substance use disorder</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>4041 N Central Ave, Ste 1400, Phoenix, Maricopa, AZ, 85012-3330</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-526-6116</x:t>
   </x:si>
   <x:si>
     <x:t>http://maricopashift.com</x:t>
   </x:si>
   <x:si>
     <x:t>maricopaSHIFT@maricopa.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona Opioid Assistance &amp; Referral Line</x:t>
   </x:si>
   <x:si>
     <x:t>Offers 24-hour helpline for the public and health care providers who treat patients with pain and opioid use disorders. Services provided for the public and patients include information on harm reduction; Narcan training; assistance with navigating health insurance; and connection to inpatient and outpatient behavioral health care, rehab programs, chronic pain doctors, and medication for addiction treatment (MAT). Includes assistance with transportation and follow-up. Services for professionals include clinician-to-clinician consultation with information on safe prescribing limits and identifying dangerous drug combinations. Also provides continuing education opportunities for health care professionals on various opioid-related topics.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call or visit website. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>150 N 18th Ave, Ste 320, Phoenix, Maricopa, AZ, 85007-3242</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours</x:t>
   </x:si>
   <x:si>
     <x:t>888-688-4222</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azdhs.gov/oarline</x:t>
   </x:si>
   <x:si>
     <x:t>azoarline@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona Smokers Helpline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides free and confidential telephone-based coaching and information service for people who want to quit using tobacco products. Also provides free and discounted medications to quit tobacco.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or sign up on website. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Tucson, Pima, AZ, 85721</x:t>
   </x:si>
   <x:si>
     <x:t>800-556-6222</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ashline.org</x:t>
   </x:si>
   <x:si>
     <x:t>teresa.manygoats@azdhs.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>The Hopi Foundation</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Tucson Indian Center Wellness Department</x:t>
   </x:si>
   <x:si>
     <x:t>Provides health care assessment and case management to Native Americans. Also provides sobriety support groups (Native Sisters, White Bison, and AA), after school youth coalitions, monthly elderly luncheons, and annual community events. Provides food boxes, hygiene supplies, and diapers for adults and children.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment. Must bring state ID, Tribal ID or Certificate of Indian Blood, Social Security number, birth certificate, insurance card, and proof of address.</x:t>
   </x:si>
   <x:si>
     <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
   </x:si>
   <x:si>
     <x:t>520-884-7131</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>vboone@ticenter.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Navajo County Public Health Services Tobacco Cessation and Prevention Education</x:t>
-[...47 lines deleted...]
-    <x:t>ashley.schlief@cplc.org</x:t>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAMI Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers support groups for people with mental illness, their families and friends. Sponsors the annual fundraising and education event NAMI Valley Walk.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5025 E Washington St, Ste 112, Phoenix, Maricopa, AZ, 85034-7438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-5pm ; 24-hours answering machine; event held in the autumn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-994-4407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.namiarizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>namiaz@namiaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>NAMI Arizona</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Solari Behavioral Health Crisis Line</x:t>
   </x:si>
   <x:si>
     <x:t>Provides mental health, suicide prevention, and general crisis hotline for youth and adults in crisis.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults in crisis</x:t>
   </x:si>
   <x:si>
     <x:t>Call, text "hope" to 44673 (4HOPE)</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours hotline</x:t>
   </x:si>
   <x:si>
     <x:t>844-534-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://crisis.solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>communications@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>Tobacco Free Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance and resources to organizations necessary to reduce tobacco use through prevention and cessation programs.</x:t>
   </x:si>
   <x:si>
     <x:t>150 N 18th Ave, Ste 310, Phoenix, Maricopa, AZ, 85007-3242</x:t>
   </x:si>
   <x:si>
     <x:t>602-364-2586</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azdhs.gov/prevention/chronic-disease/tobacco-free-az</x:t>
   </x:si>
   <x:si>
     <x:t>emily.carlson@azdhs.gov</x:t>
   </x:si>
   <x:si>
+    <x:t>SAMHSA Find Support Website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website provides referrals to support for people struggling with mental health, drugs, or alcohol. Includes referrals to professionals, health centers, and support groups. Website allows searching by results for those with no insurance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5600 Fishers Ln, Rockville, Montgomery, MD, 20857-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.samhsa.gov/find-support</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arizona State Health Insurance Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides education, outreach, counseling, and information to Medicare beneficiaries, their families, and caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>Medicare beneficiaries, their families, and caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email. Contact provider to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>1789 W Jefferson St, Phoenix, Maricopa, AZ, 85007-3202</x:t>
   </x:si>
   <x:si>
     <x:t>800-432-4040</x:t>
   </x:si>
   <x:si>
     <x:t>http://des.az.gov/services/older-adults/medicare-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>mmccarthy@azdes.gov</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>http://www.samhsa.gov/find-support</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
     <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>AHCCCS Opioid Service Locator</x:t>
   </x:si>
@@ -1042,454 +1039,454 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>72</x:v>
-[...1 lines deleted...]
-      <x:c r="I12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
+      <x:c r="I12" s="1" t="s"/>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
+      <x:c r="C14" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I14" s="1" t="s"/>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="C15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="H15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="C16" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="C17" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="C20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="C21" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B22" s="4"/>
       <x:c r="C22" s="4"/>
       <x:c r="D22" s="4"/>
       <x:c r="E22" s="4"/>
       <x:c r="F22" s="4"/>
       <x:c r="G22" s="4"/>
       <x:c r="H22" s="4"/>
       <x:c r="I22" s="4"/>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="4"/>
       <x:c r="B23" s="4"/>
       <x:c r="C23" s="4"/>
       <x:c r="D23" s="4"/>
       <x:c r="E23" s="4"/>
       <x:c r="F23" s="4"/>
       <x:c r="G23" s="4"/>
       <x:c r="H23" s="4"/>
       <x:c r="I23" s="4"/>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="4"/>
       <x:c r="B24" s="4"/>
       <x:c r="C24" s="4"/>