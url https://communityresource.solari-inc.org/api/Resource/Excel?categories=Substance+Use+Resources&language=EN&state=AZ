--- v0 (2026-04-03)
+++ v1 (2026-05-29)
@@ -1,91 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6017ab4015c44178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f83cd4571f54bc6aa20f9cc9e259a16.psmdcp" Id="R2ec4e16677934599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e947272c53d4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0759aeea15064a6782d55a082e4f0b34.psmdcp" Id="R12e4b6390beb4f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Substance Use</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Tucson Indian Center Wellness Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides health care assessment and case management to Native Americans. Also provides sobriety support groups (Native Sisters, White Bison, and AA), after school youth coalitions, monthly elderly luncheons, and annual community events. Provides food boxes, hygiene supplies, and diapers for adults and children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Americans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment. Must bring state ID, Tribal ID or Certificate of Indian Blood, Social Security number, birth certificate, insurance card, and proof of address.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-884-7131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ticenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vboone@ticenter.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arizona Opioid Assistance &amp; Referral Line</x:t>
   </x:si>
   <x:si>
     <x:t>Offers 24-hour helpline for the public and health care providers who treat patients with pain and opioid use disorders. Services provided for the public and patients include information on harm reduction; Narcan training; assistance with navigating health insurance; and connection to inpatient and outpatient behavioral health care, rehab programs, chronic pain doctors, and medication for addiction treatment (MAT). Includes assistance with transportation and follow-up. Services for professionals include clinician-to-clinician consultation with information on safe prescribing limits and identifying dangerous drug combinations. Also provides continuing education opportunities for health care professionals on various opioid-related topics.</x:t>
   </x:si>
   <x:si>
     <x:t>No restrictions</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>150 N 18th Ave, Ste 320, Phoenix, Maricopa, AZ, 85007-3242</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours</x:t>
   </x:si>
   <x:si>
     <x:t>888-688-4222</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azdhs.gov/oarline</x:t>
   </x:si>
   <x:si>
     <x:t>azoarline@gmail.com</x:t>
@@ -96,71 +123,65 @@
   <x:si>
     <x:t>Provides free and confidential telephone-based coaching and information service for people who want to quit using tobacco products. Also provides free and discounted medications to quit tobacco.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or sign up on website. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Tucson, Pima, AZ, 85721</x:t>
   </x:si>
   <x:si>
     <x:t>800-556-6222</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ashline.org</x:t>
   </x:si>
   <x:si>
     <x:t>Tobacco Free Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance and resources to organizations necessary to reduce tobacco use through prevention and cessation programs.</x:t>
   </x:si>
   <x:si>
     <x:t>150 N 18th Ave, Ste 310, Phoenix, Maricopa, AZ, 85007-3242</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-364-2586</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azdhs.gov/prevention/chronic-disease/tobacco-free-az</x:t>
   </x:si>
   <x:si>
     <x:t>emily.carlson@azdhs.gov</x:t>
   </x:si>
   <x:si>
     <x:t>The Hopi Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Administers community-based projects on the Hopi reservation. Programs Substance Abuse Prevention, VITA</x:t>
   </x:si>
   <x:si>
-    <x:t>Native Americans</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call to leave message</x:t>
   </x:si>
   <x:si>
     <x:t>110 Main St, Off State Route 264, Kykotsmovi Village, Navajo, AZ, 86039</x:t>
   </x:si>
   <x:si>
     <x:t>928-734-2380</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.hopifoundation.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@hopifoundation.org</x:t>
   </x:si>
   <x:si>
     <x:t>Maricopa County SHIFT Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance to pregnant women with a Substance Use Disorder (SUD). Offers Pregnancy and Pediatric Care, Postpartum Care, Parenting Education, Child Development Education, and Healthcare Provider Network.</x:t>
   </x:si>
   <x:si>
     <x:t>Pregnant women with a substance use disorder</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website</x:t>
@@ -180,261 +201,243 @@
   <x:si>
     <x:t>Navajo County Public Health Services Tobacco Cessation and Prevention Education</x:t>
   </x:si>
   <x:si>
     <x:t>Offers tobacco use prevention and cessation programs for all ages including individual counseling, information, and cessation supplies and assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>Call</x:t>
   </x:si>
   <x:si>
     <x:t>619 E 3rd St, Winslow, Navajo, AZ, 86047-4003</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-5:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-289-6830</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.navajocountyaz.gov/554/Tobacco-Cessation-Prevention-Education</x:t>
   </x:si>
   <x:si>
     <x:t>darcey.mckee@navajocountyaz.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Tucson Indian Center Wellness Department</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>CPLC Centro De La Familia</x:t>
   </x:si>
   <x:si>
     <x:t>Hosts a community 12-step support group for substance use disorder.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults and youth ages 6 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call; must complete application at office</x:t>
   </x:si>
   <x:si>
     <x:t>6850 W Indian School Rd, Phoenix, Maricopa, AZ, 85033-3300</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm, other hours by appointment. Mon and Wed 5pm-7pm Spanish Substance Abuse Group Meeting, Tue and Thu 5pm-7pm English Substance Abuse Group Meeting</x:t>
   </x:si>
   <x:si>
     <x:t>623-247-0464</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.cplc.org/programs/behavioral-health</x:t>
   </x:si>
   <x:si>
     <x:t>ashley.schlief@cplc.org</x:t>
   </x:si>
   <x:si>
+    <x:t>NAMI Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers support groups for people with mental illness, their families and friends. Sponsors the annual fundraising and education event NAMI Valley Walk.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5025 E Washington St, Ste 112, Phoenix, Maricopa, AZ, 85034-7438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-5pm ; 24-hours answering machine; event held in the autumn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-994-4407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.namiarizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>namiaz@namiaz.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>NAMI Arizona</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Solari Behavioral Health Crisis Line</x:t>
   </x:si>
   <x:si>
-    <x:t>Provides mental health, suicide prevention, domestic violence and general crisis hotline for youth and adults in crisis.</x:t>
+    <x:t>Provides mental health, suicide prevention, and general crisis hotline for youth and adults in crisis.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults in crisis</x:t>
   </x:si>
   <x:si>
     <x:t>Call, text "hope" to 44673 (4HOPE)</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours hotline</x:t>
   </x:si>
   <x:si>
     <x:t>844-534-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://crisis.solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>communications@solari-inc.org</x:t>
   </x:si>
   <x:si>
+    <x:t>24-Hour Senior HELP LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required to speak with the helpline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-4357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arizona State Health Insurance Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides education, outreach, counseling, and information to Medicare beneficiaries, their families, and caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>Medicare beneficiaries, their families, and caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email. Contact provider to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>1789 W Jefferson St, Phoenix, Maricopa, AZ, 85007-3202</x:t>
   </x:si>
   <x:si>
     <x:t>800-432-4040</x:t>
   </x:si>
   <x:si>
     <x:t>http://des.az.gov/services/older-adults/medicare-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>mmccarthy@azdes.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>24-Hour Senior HELP LINE</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>SAMHSA Find Support Website</x:t>
   </x:si>
   <x:si>
     <x:t>Website provides referrals to support for people struggling with mental health, drugs, or alcohol. Includes referrals to professionals, health centers, and support groups. Website allows searching by results for those with no insurance.</x:t>
   </x:si>
   <x:si>
     <x:t>5600 Fishers Ln, Rockville, Montgomery, MD, 20857-0002</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.samhsa.gov/find-support</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment.</x:t>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 7am-6pm member services; 24-hours nurse line</x:t>
+    <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>AHCCCS Opioid Service Locator</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a statewide online locator for medication assisted treatment and opioid use disorder services.</x:t>
   </x:si>
   <x:si>
     <x:t>801 E Jefferson St, Phoenix, Maricopa, AZ, 85007</x:t>
   </x:si>
   <x:si>
     <x:t>http://opioidservicelocator.azahcccs.gov</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1007,480 +1010,480 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>30</x:v>
-[...2 lines deleted...]
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="C11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="I13" s="1" t="s"/>
+      <x:c r="I13" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>15</x:v>
-[...2 lines deleted...]
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s"/>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="I17" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B22" s="4"/>
       <x:c r="C22" s="4"/>
       <x:c r="D22" s="4"/>
       <x:c r="E22" s="4"/>
       <x:c r="F22" s="4"/>
       <x:c r="G22" s="4"/>
       <x:c r="H22" s="4"/>
       <x:c r="I22" s="4"/>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="4"/>
       <x:c r="B23" s="4"/>
       <x:c r="C23" s="4"/>
       <x:c r="D23" s="4"/>
       <x:c r="E23" s="4"/>
       <x:c r="F23" s="4"/>
       <x:c r="G23" s="4"/>
       <x:c r="H23" s="4"/>
       <x:c r="I23" s="4"/>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="4"/>
       <x:c r="B24" s="4"/>
       <x:c r="C24" s="4"/>