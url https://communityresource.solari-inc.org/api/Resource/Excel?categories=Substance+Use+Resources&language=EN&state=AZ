--- v1 (2026-05-29)
+++ v2 (2026-07-29)
@@ -1,413 +1,416 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e947272c53d4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0759aeea15064a6782d55a082e4f0b34.psmdcp" Id="R12e4b6390beb4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4969860fb434d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/341965a75e684f3683302131084cf3a7.psmdcp" Id="R5afb0973ca094681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Substance Use</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Maricopa County SHIFT Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to pregnant women with a Substance Use Disorder (SUD). Offers Pregnancy and Pediatric Care, Postpartum Care, Parenting Education, Child Development Education, and Healthcare Provider Network.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pregnant women with a substance use disorder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4041 N Central Ave, Ste 1400, Phoenix, Maricopa, AZ, 85012-3330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-526-6116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://maricopashift.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>maricopaSHIFT@maricopa.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Opioid Assistance &amp; Referral Line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers 24-hour helpline for the public and health care providers who treat patients with pain and opioid use disorders. Services provided for the public and patients include information on harm reduction; Narcan training; assistance with navigating health insurance; and connection to inpatient and outpatient behavioral health care, rehab programs, chronic pain doctors, and medication for addiction treatment (MAT). Includes assistance with transportation and follow-up. Services for professionals include clinician-to-clinician consultation with information on safe prescribing limits and identifying dangerous drug combinations. Also provides continuing education opportunities for health care professionals on various opioid-related topics.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150 N 18th Ave, Ste 320, Phoenix, Maricopa, AZ, 85007-3242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-688-4222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.azdhs.gov/oarline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>azoarline@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Smokers Helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides free and confidential telephone-based coaching and information service for people who want to quit using tobacco products. Also provides free and discounted medications to quit tobacco.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or sign up on website. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Tucson, Pima, AZ, 85721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-556-6222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ashline.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>teresa.manygoats@azdhs.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Hopi Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers community-based projects on the Hopi reservation. Programs Substance Abuse Prevention, VITA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Americans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to leave message</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110 Main St, Off State Route 264, Kykotsmovi Village, Navajo, AZ, 86039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-734-2380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.hopifoundation.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@hopifoundation.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tucson Indian Center Wellness Department</x:t>
   </x:si>
   <x:si>
     <x:t>Provides health care assessment and case management to Native Americans. Also provides sobriety support groups (Native Sisters, White Bison, and AA), after school youth coalitions, monthly elderly luncheons, and annual community events. Provides food boxes, hygiene supplies, and diapers for adults and children.</x:t>
   </x:si>
   <x:si>
-    <x:t>Native Americans</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call for appointment. Must bring state ID, Tribal ID or Certificate of Indian Blood, Social Security number, birth certificate, insurance card, and proof of address.</x:t>
   </x:si>
   <x:si>
     <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-884-7131</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>vboone@ticenter.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Arizona Opioid Assistance &amp; Referral Line</x:t>
-[...41 lines deleted...]
-    <x:t>http://www.ashline.org</x:t>
+    <x:t>Navajo County Public Health Services Tobacco Cessation and Prevention Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers tobacco use prevention and cessation programs for all ages including individual counseling, information, and cessation supplies and assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619 E 3rd St, Winslow, Navajo, AZ, 86047-4003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-5:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-6830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.navajocountyaz.gov/554/Tobacco-Cessation-Prevention-Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>darcey.mckee@navajocountyaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPLC Centro De La Familia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hosts a community 12-step support group for substance use disorder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults and youth ages 6 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; must complete application at office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6850 W Indian School Rd, Phoenix, Maricopa, AZ, 85033-3300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm, other hours by appointment. Mon and Wed 5pm-7pm Spanish Substance Abuse Group Meeting, Tue and Thu 5pm-7pm English Substance Abuse Group Meeting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-247-0464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cplc.org/programs/behavioral-health</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ashley.schlief@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAMI Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers support groups for people with mental illness, their families and friends. Sponsors the annual fundraising and education event NAMI Valley Walk.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5025 E Washington St, Ste 112, Phoenix, Maricopa, AZ, 85034-7438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-5pm ; 24-hours answering machine; event held in the autumn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-994-4407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.namiarizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>namiaz@namiaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solari Behavioral Health Crisis Line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides mental health, suicide prevention, and general crisis hotline for youth and adults in crisis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults in crisis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, text "hope" to 44673 (4HOPE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours hotline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>844-534-4673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://crisis.solari-inc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>communications@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>Tobacco Free Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance and resources to organizations necessary to reduce tobacco use through prevention and cessation programs.</x:t>
   </x:si>
   <x:si>
     <x:t>150 N 18th Ave, Ste 310, Phoenix, Maricopa, AZ, 85007-3242</x:t>
   </x:si>
   <x:si>
     <x:t>602-364-2586</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azdhs.gov/prevention/chronic-disease/tobacco-free-az</x:t>
   </x:si>
   <x:si>
     <x:t>emily.carlson@azdhs.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>The Hopi Foundation</x:t>
-[...185 lines deleted...]
-    <x:t>communications@solari-inc.org</x:t>
+    <x:t>Arizona State Health Insurance Assistance Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides education, outreach, counseling, and information to Medicare beneficiaries, their families, and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medicare beneficiaries, their families, and caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1789 W Jefferson St, Phoenix, Maricopa, AZ, 85007-3202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-432-4040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://des.az.gov/services/older-adults/medicare-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mmccarthy@azdes.gov</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>mmccarthy@azdes.gov</x:t>
   </x:si>
   <x:si>
     <x:t>SAMHSA Find Support Website</x:t>
   </x:si>
   <x:si>
     <x:t>Website provides referrals to support for people struggling with mental health, drugs, or alcohol. Includes referrals to professionals, health centers, and support groups. Website allows searching by results for those with no insurance.</x:t>
   </x:si>
   <x:si>
     <x:t>5600 Fishers Ln, Rockville, Montgomery, MD, 20857-0002</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.samhsa.gov/find-support</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
@@ -1056,434 +1059,437 @@
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
+      <x:c r="I7" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s"/>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B22" s="4"/>
       <x:c r="C22" s="4"/>
       <x:c r="D22" s="4"/>
       <x:c r="E22" s="4"/>
       <x:c r="F22" s="4"/>
       <x:c r="G22" s="4"/>
       <x:c r="H22" s="4"/>
       <x:c r="I22" s="4"/>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="4"/>
       <x:c r="B23" s="4"/>
       <x:c r="C23" s="4"/>
       <x:c r="D23" s="4"/>
       <x:c r="E23" s="4"/>
       <x:c r="F23" s="4"/>
       <x:c r="G23" s="4"/>
       <x:c r="H23" s="4"/>
       <x:c r="I23" s="4"/>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="4"/>
       <x:c r="B24" s="4"/>
       <x:c r="C24" s="4"/>