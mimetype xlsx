--- v3 (2026-07-29)
+++ v4 (2026-10-05)
@@ -1,91 +1,847 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2591db6be54cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1c8ecdf013a417291d473847daec999.psmdcp" Id="Rd96627a731214351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4a1fae2f9545e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46d27a3f1d994e129a48da8fa99e0f60.psmdcp" Id="Rc8fdd81026cb474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Rental Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Mesa Public Housing Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public housing in project-based apartment complexes and Section 8 rent subsidies for various apartment complexes to people on low income. Applicants are placed on a waiting list until assistance is available. Provides assistance with refundable portion of security and utility deposits to low income Mesa residence prior to signing a lease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on very low income who live in the city of Mesa. Housing voucher program is based on income at or below 50% very low income (VLI). Deposit assistance eligibility is based on income at or below 80% of the area median income (AMI). Visit website for current AMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website for wait list information and utility deposit assistance requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 S Center St, Bldg 1, Mesa, Maricopa, AZ, 85210-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lobby Hours Mon-Thu 7:30am-5pm: by appointment only for Housing Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-644-3536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mesaaz.gov/residents/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Senior Housing Assistance Funds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides seniors with assistance to reduce housing insecurity. Provides assistance with rent, utilities, moving costs, property insurance and taxes, home repair and modification for home owner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older who live in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; 30-day processing period. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-466-1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cahra.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Willcox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Cochise County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-293-1144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seacapaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ahurtado@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Safford</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Graham County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283 W 5th St, Safford, Graham, AZ, 85546-2324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Patagonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Santa Cruz County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100 Quiroga Ln, Patagonia Senior Citizen Center, Patagonia, Santa Cruz, AZ, 85624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ahurtadon@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Nogales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125 E Madison St, Ste 2, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Duncan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Greenlee County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506 SE Old West Hwy, Duncan, Greenlee, AZ, 85534-2095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Douglas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Right-side door of St. Vincent de Paul Building, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providers information about and referrals to services available in Avondale by partner agencies. Offers a variety of human services including AHCCCS application assistance and programs for parents with children 0-5. Offers limited evaporative cooler water utility assistance during the summer months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thurs 8am-6pm, Tue 8am-7pm, Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-2703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://avondaleaz.gov/government/departments/neighborhood-family-services/family-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dciadella@avondaleaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Clifton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Clifton, Greenlee, AZ, 85533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuma County Fri 8am-noon; Mon-Fri 8am-5pm La Paz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-1886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://wacog.com/family-community-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, Utility assistance Fri 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-6247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>miaa@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - District 5 Council of Cochise/Graham/Greenlee Vicariates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers referral program to emergency assistance for people in need throughout Southern Arizona, according to parish boundaries.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for referral; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-364-7573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/about-us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>svdpdgls@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Douglas area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment and reservation; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Food boxes Tue 1pm-3pm; Lunches Mon, Wed, Fri 11am-noon, Thu 1pm-3pm financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Francis of Assisi - Elfrida Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency assistance to people in need. Includes food boxes, and financial assistance for rent and utilities for those with an eviction or cut-off notice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Cochise, Elfrida, McNeal, Pearce, Sunizona, and Sunsites areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4128 W Jefferson Rd, Elfrida, Cochise, AZ, 85610-9092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-642-3526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/conference-locations-contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Sacred Heart of Jesus - Tombstone Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to people in need. Includes food boxes, hygiene supplies, and limited emergency financial assistance for gasoline, utilities and rent. Also loans medical equipment when available, such as walkers, canes, wheelchairs, shower and bath chairs, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Tombstone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592 E Safford St, Parish Hall, Tombstone, Cochise, AZ, 85638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue, Wed, Thu by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-559-4168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.shctombstone.org/resources/ministries-and-organizations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>teeniegreen@outlook.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Social Services - Yuma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent, gas, electric, and water bills. Provides emergency food boxes and sandwiches to those in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445 S 4th Avenue, Yuma, Yuma, AZ, 85364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-noon, 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-0181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yuma.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>brenden.rmendariz@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPLC Supportive Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides navigation assistance to populations which experience increased barriers to housing, such as Domestic Violence, Extremely Low Income, Previous Criminal History, Previous Foster Care, Separated Families, and Serious Mental Illness. Also provides information on tenant rights.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness or at risk of homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website to complete assessment. Applicants will be contacted within 72 hours. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1112 E Buckeye Rd, Phoenix, Maricopa, AZ, 85034-4043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-609-7556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://cplc.org/programs/homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shs@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Prescott Corps Project SHARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides energy utility payment assistance, rental assistance for people who are currently in a crisis situation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must meet income guidelines and be in a crisis situation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231 S Montezuma St, Prescott, Yavapai, AZ, 86303-4719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-778-0150 x1102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://prescott.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>joe.posillico@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACA Supportive Services Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email to apply for financial assistance. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-526-2968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>supportservice@nacainc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolleson Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assists Tolleson residents with utility payments and past due amounts on rent or mortgage or first month's rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolleson residents who have not received assistance within the past 12 months from Tolleson CAP Office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9055 W Van Buren St, Tolleson, Maricopa, AZ, 85353-2816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9:30am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-936-2760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tolleson.az.gov/338/community-action-program---cap-office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cap@tolleson.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Cares Housing Opportunities for persons with HIV/AIDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency housing and utility assistance and peer support groups. Also offers food vouchers, personal hygiene supplies, and gas money.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with HIV/AIDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3188 N Windsong Dr, Ste A, Prescott Valley, Yavapai, AZ, 86314-1220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-776-4612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.northlandcares.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>webster@northlandcares.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Verde Valley Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to qualifying residents of Sedona and the Verde Valley. Assistance includes rent payments, utility assistance, and other assistance as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualifying residents of Sedona, Village of Oak Creek, Camp Verde, Beaver Creek, Rimrock, Lake Montezuma, Cottonwood, Clarkdale, Cornville, and Jerome are eligible for assistance upon qualification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message with name, phone number, and requested assistance. A caseworker will return messages; ; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-963-4342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyusa.org/az/sedona/w-hwy-89a/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jennie.underwood@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Helpline - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to people in need. Assistance includes food twice a monthly and clothing vouchers once every six months. Also provides financial assistance for rent, utilities, car repairs, and prescriptions once a year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the greater Flagstaff area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call the helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2113 N East St, Flagstaff, Coconino, AZ, 86004-3510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-10:30am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-6511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentdepaul.net/flagstaff-sfdaconference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stvincentdepaul.flagstaff@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Lake Havasu City Service Extension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent payment assistance, electric and water utility bill payment assistance, food boxes, sack lunches, and personal hygiene items.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Some requirements to receive utility and rental assistance, must qualify.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or go to location</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2049 Swanson Ave, Lake Havasu City, Mohave, AZ, 86403-6727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admin Mon-Fri 8:30am-12pm; Community Room to cool off and receive water. Mon &amp; Wed &amp; Fri 8:30am-12pm. Tue &amp; Thurs by appointment only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-680-3678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://lakehavasucity.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>heather.crawford@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Williams</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance to prevent eviction, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment, visit office or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walk-ins Mon-Thu 9am-noon; by appointment only Mon-Thu 1pm-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.coconino.az.gov/socialservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Page</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-1pm, 2pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Fredonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, financial empowerment classes, housing rehabilitation, weatherization services, and appliance repair or replacement. Provides housing and utilities deposit and payment assistance.**Currently only accepting families for rental assistance due to low funds**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal, email, or visit website for appointment. Contact Provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 W Brown St, Fredonia, Coconino, AZ, 86022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3rd Thu 8:30am-2pm by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-643-7241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers. **Rental assistance is first come first served beginning on the first of the month**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-noon, 1pm-3:30pm; other times by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>abintz@coconino.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helping Hands for Freedom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for veteran and Gold Star families with at least one child 18 or under living in their home. Assistance includes mortgage/rent payments, car payments,  and utility bill payments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veteran and Gold Star families with at least one child 18 or under in the home.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit office, visit website, or write; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326 E Coronado Rd, Ste 103, Phoenix, Maricopa, AZ, 85004-1524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-845-1390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.helpinghandsforfreedom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esnelz@helpinghandsforfreedom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit location, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri Noon-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-367-3057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentpinetop.com/home.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nation's Finest - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rapid rehousing and homelessness prevention services to eligible veterans and veteran families. Services may include assistance for rental arrears, security deposits, utility and rental assistance, and case management to stabilize housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low income veterans and veteran families across Coconino, Gila, Navajo, and Apache counties, including rural communities that have been discharged with any character of service other than dishonorable or general court martial who are experiencing homelessness or are at risk of becoming homeless.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1515 E Cedar Ave, Ste A5, Flagstaff, Coconino, AZ, 86004-1630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-266-1984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>modonnell@nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Payson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, utility payment, deposit assistance and diaper distribution. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines and have a documented need for assistance. Must have children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110 W Main St, Ste A, Payson, Gila, AZ, 85541-4818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescreening packets accepted Mon-Thu 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-7192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilacountyaz.gov/government/community/community_action_program.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Globe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, and utility payment and deposit assistance. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines, submit all requested documentation, and have a documented need for assistance. Must have children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-425-7631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nation's Finest - Bullhead City</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for Veterans that are experiencing homelessness or at risk of becoming homeless. Services include Supportive Services for Veteran Families (SSVF), Shallow Subsidy, emergency housing, case management, pre-employment assistance, and referrals to additional services. Also includes financial assistance for moving, transportation, rent and utilities payment, and child care.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1343 Hancock Rd, Bullhead City, Mohave, AZ, 86442-5909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-444-1135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rwhite@nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>US VETS - Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Offers various services for veterans and their families that are low income and/or experiencing homelessness.</x:t>
   </x:si>
   <x:si>
     <x:t>Must be a Veteran that served in the active military, naval air service or coast guard with a discharge other than dishonorable, must be homeless or at imminent risk of losing housing, and must have very low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit office. Required documents: photo ID for all adults in household, social security cards for all household members, certificate of release or discharge from Active Duty (DD Form 214) showing discharge status or letter of service, proof of all household income (must be dated within 30 days), and proof of homelessness if currently unhoused.  If currently housed: copies of current signed lease or landlord agreement and copy of eviction notice or court ordered move-out date, if applicable.</x:t>
   </x:si>
   <x:si>
     <x:t>3507 N Central Ave, Ste 200, Phoenix, Maricopa, AZ, 85012-2123</x:t>
   </x:si>
   <x:si>
     <x:t>Supportive Services Mon-Fri 7am-4pm; After Care Mon-Fri 9am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>877-548-7838</x:t>
   </x:si>
   <x:si>
     <x:t>http://usvets.org/locations/phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona Housing Crisis Hotline</x:t>
@@ -105,182 +861,83 @@
   <x:si>
     <x:t>9am-7pm daily</x:t>
   </x:si>
   <x:si>
     <x:t>877-211-8661 x1</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sunnyslope Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for application portal. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program.</x:t>
   </x:si>
   <x:si>
     <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-534-2433</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
   </x:si>
   <x:si>
-    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>Veterans First Limited</x:t>
   </x:si>
   <x:si>
     <x:t>Provides homelessness prevention resources and stabilization for all veterans, with special emphasis on senior, disabled and women veterans. Offers assistance with rent, utilities, food, and bus passes, and information about services and referrals to community resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Only veterans, their families and caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, leave message if no answer. Initial intake will be done over the phone with specific document requirements to be considered for assistance.  Requester must comply with all requests pertaining to the intake process.  We will do our best to provide an answer within 3 business days as to our decision for assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>8433 N Black Canyon Hwy, Ste 164, Phoenix, Maricopa, AZ, 85021-4859</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 10am-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-989-7207</x:t>
   </x:si>
   <x:si>
     <x:t>http://veteransfirstltd.org</x:t>
   </x:si>
   <x:si>
     <x:t>jsisco@veteransfirstltd.org</x:t>
   </x:si>
   <x:si>
-    <x:t>SEACAP - Bisbee</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>The Citadel Senior Living</x:t>
   </x:si>
   <x:si>
     <x:t>Provides pet-friendly, low-income assisted and independent living for seniors in apartments.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors 55 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call, Email or Visit Office; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>520 S Higley Road Mesa, Mesa, Maricopa, AZ, 85206</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Sun 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-268-6163</x:t>
   </x:si>
   <x:si>
     <x:t>http://citadelretirement.com</x:t>
   </x:si>
   <x:si>
     <x:t>kavillacorta@ensignservices.net</x:t>
@@ -328,53 +985,50 @@
     <x:t>85 E Saragosa St, Chandler, Maricopa, AZ, 85225-6385</x:t>
   </x:si>
   <x:si>
     <x:t>Most services Mon-Fri 8:30am-11:30am, 1pm-4:30pm; Food boxes Tue-Fri 8:30am-11:30am; Cooling Center Mon-Sun 11am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-963-2041</x:t>
   </x:si>
   <x:si>
     <x:t>http://chandler.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Tucson Diocesan Council</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a referral service to local Catholic churches for people in need. May include referrals for food boxes, financial assistance for rent and utilities, and vouchers for clothing and furniture.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need who live within Tucson Catholic church parish boundaries</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake and referral to participating church; if accepted for assistance, a home visit may be scheduled; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>829 S 6th Ave, Tucson, Pima, AZ, 85701-2624</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Mon-Fri 9am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-628-7837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.svdptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>inbox@svdptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>Community Action Program - Tempe</x:t>
   </x:si>
   <x:si>
     <x:t>Offers emergency relief for rent and utility payments for Tempe households experiencing a financial crisis.</x:t>
   </x:si>
   <x:si>
     <x:t>Must be a Tempe resident.</x:t>
   </x:si>
   <x:si>
     <x:t>Call Community Action Program Hotline or visit website. Contact to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281-4863</x:t>
   </x:si>
@@ -649,53 +1303,50 @@
   <x:si>
     <x:t>People in need on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call Mondays at 8:30am for intake and appointments for electric. Rental assistance should call at 8am on the first Monday of the month. Must bring photo ID for adults, and birth certificate and Social Security numbers for all in family.</x:t>
   </x:si>
   <x:si>
     <x:t>1002 N Main Ave, Tucson, Pima, AZ, 85705-7610</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-792-1111</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmytucson.org/tucson-social-services</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Housing Department</x:t>
   </x:si>
   <x:si>
     <x:t>Administers various housing programs. Website provides a list of affordable housing. Serves as area housing authority.</x:t>
   </x:si>
   <x:si>
-    <x:t>Varies by program</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>251 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-2295</x:t>
   </x:si>
   <x:si>
     <x:t>602-262-6794</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/housing</x:t>
   </x:si>
   <x:si>
     <x:t>housing@phoenix.gov</x:t>
   </x:si>
   <x:si>
     <x:t>John F Long Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation resources for bus cards.</x:t>
   </x:si>
   <x:si>
     <x:t>Resides within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program;  Visit website for portal login and confirm documents required.</x:t>
@@ -718,164 +1369,107 @@
   <x:si>
     <x:t>2707 E Van Buren St, Phoenix, Maricopa, AZ, 85008-6020</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-4pm; 24-hours client line</x:t>
   </x:si>
   <x:si>
     <x:t>602-267-4122</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmyphoenix.org</x:t>
   </x:si>
   <x:si>
     <x:t>mandy.porter-griffith@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>Avondale Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides utility, mortgage, and rent payment assistance. Also provides case management, additional referrals, outreach, and home visits for qualifying individuals and families. Offers weatherization program to reduce energy costs for those in owner-occupied housing. Telephone Assistance Program provides telephone service to low income households with a medical need that requires one in the home.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Avondale, Goodyear, Litchfield Park, and unincorporated Maricopa County islands within Avondale, Goodyear, Litchfield Park, and Laveen</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>995 E Riley Dr, AZ Complete Health Avondale Resource Center, Avondale, Maricopa, AZ, 85323</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
   </x:si>
   <x:si>
-    <x:t>623-333-2703</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services/family-services/community-action-program</x:t>
   </x:si>
   <x:si>
     <x:t>info@avondaleaz.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Mesa Public Housing Authority</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Vista del Camino Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to those facing eviction, for utilities for those with a shut-off notice, local bus fare, and prescriptions. Also provides food boxes, pet food, and casual and career clothing. Assists with weatherization and air conditioner repairs for those who cannot afford it. Also provides information about and referrals to other community resources. Does not cover all parts of zip code 85254.</x:t>
   </x:si>
   <x:si>
     <x:t>People on low income. Does not cover all parts of zip code 85254.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center. For rent/utility assistance, complete the prescreen online through the Maricopa County Human Services Client Portal found at the bottom of the Vista del Camino website or by calling for assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>7700 E Roosevelt St, Scottsdale, Maricopa, AZ, 85257-4441</x:t>
   </x:si>
   <x:si>
     <x:t>480-312-2323</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.scottsdaleaz.gov/vista-del-camino-community-center</x:t>
   </x:si>
   <x:si>
     <x:t>Peoria Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rent and utility payment assistance to those in Peoria and Youngtown.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Peoria and Youngtown</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>8335 W Jefferson ST, Peoria, Maricopa, AZ, 85345-6516</x:t>
   </x:si>
   <x:si>
     <x:t>623-979-3911 x405</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.peoriaaz.gov/government/departments/neighborhood-and-human-services/community-center/resource-center</x:t>
   </x:si>
   <x:si>
     <x:t>peoriacap@fls.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Helping Hands for Freedom Financial Assistance</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>A New Leaf - MesaCAN</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial and case management services to individuals and families in need. Offers limited financial assistance for utility services that are one month past due. Assists with air conditioner repairs during the summer for those who cannot afford them.</x:t>
   </x:si>
   <x:si>
     <x:t>Mesa residents in need</x:t>
   </x:si>
   <x:si>
     <x:t>For rent or utility assistance, call on the first Thursday of the month between 2:00-3:30pm or until all appointments are taken.For utility assistance - call or email to sign up for an orientation class which must be completed before an application can be filled out.  Orientations are in-person on Mondays, Tuesdays, and Wednesdays from 8:30am-10am. Applicants who are ages 60 and older do not have to attend orientation. No documents required for orientation and contact provider to confirm documents required for financial assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>635 E Broadway Rd, Mesa, Maricopa, AZ, 85204-2023</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4:30pm; diaper distribution times vary.</x:t>
   </x:si>
   <x:si>
     <x:t>480-750-9228</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.turnanewleaf.org/services/financial-empowerment/mesacan/mesacan-rent-and-utility-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>mesacanclient@turnanewleaf.org</x:t>
@@ -946,74 +1540,50 @@
   <x:si>
     <x:t>http://www.glendaleaz.gov/Live/City-Services/Community-Services/Community-Action-Program-CAP</x:t>
   </x:si>
   <x:si>
     <x:t>communityactionprogram@glendaleaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>Dsquared Homes for the Homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Provides temporary rental assistance to housed and EMPLOYED SMI (Serious Mentally Ill) individuals. Provides $1,000 maximum move-in costs for newly housed and employed individuals experiencing homelessness if a Case Manager has obtained housing, but the grant only covers the first month's rent.</x:t>
   </x:si>
   <x:si>
     <x:t>Applicants must be employed.  Employed SMI individuals who are experiencing a temporary setback. Employed clients at the poverty level who have been awarded housing through their Case Manager but do not have the move-in costs. Proof of sustainable income and lease agreement required.  Approval or denial will be on a case-by-case basis, and dsquared reserves the right to refuse services to anyone.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website for application process. Turnaround time is two weeks, please do not apply if emergency assistance is needed. Client or Case Manager can email or submit application online. Case Managers must verify the individual is eligible for services, email or submit the documents, pick up the check from the Chandler location and take it to the rental facility. Clients can expect at least a two-week turnaround. If people have a five-day notice or less, they will not be eligible.If applicants are not eligible, they will not receive a response due to the volume of applications.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Chandler, Maricopa, AZ, 85226</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.dsquared4homeless.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Tolleson Community Action Program</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Gila Bend Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income. Provides food boxes and offers a monthly Job Listing for the local area.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call 2nd Fri 4pm-5pm and leave a message. Must have photo ID and proof of address for emergency food boxes.</x:t>
   </x:si>
   <x:si>
     <x:t>202 E Euclid Ave, Gila Bend, Maricopa, AZ, 85337</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Fri of the month 4pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-618-4837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilabendaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Surprise Resource Center</x:t>
@@ -1042,856 +1612,304 @@
   <x:si>
     <x:t>Surprise and El Mirage Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance with rent and utility payments to residents of El Mirage, Sun City, Sun City West, Surprise and Waddell. Provides links to a variety of resources</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of El Mirage, Sun City, Sun City West, Surprise and Waddell</x:t>
   </x:si>
   <x:si>
     <x:t>Call and leave a message with information including name and contact information, address with ZIP Code, how many children are in the home, if there is someone with a disability in the home, and the type of assistance needed. Residents can complete a pre-screening through website.</x:t>
   </x:si>
   <x:si>
     <x:t>15832 N Hollyhock St, Surprise, Maricopa, AZ, 85378-4175</x:t>
   </x:si>
   <x:si>
     <x:t>Mon 8am</x:t>
   </x:si>
   <x:si>
     <x:t>623-222-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://surpriseaz.gov/395/Human-Service-Community-Vitality</x:t>
   </x:si>
   <x:si>
-    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
-[...2 lines deleted...]
-    <x:t>Provides information about and referrals to services available in Avondale by partner agencies. offer a variety of human services from programs for parents with children 0-5, to assistance with applying for AHCCCS. Offers limited evaporative cooler-water utility assistance during summer months.</x:t>
+    <x:t>Housing Search Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides referrals to low-cost and market rate housing for cities in Arizona. Online database is searchable by location and can be refined by price, size, accessibility, no credit check, no criminal background check, and senior-friendly status.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Documents needed depends on the property.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-6pm by phone; 24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-428-8844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://housingsearch.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-Hour Senior HELP LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required to speak with the helpline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-4357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACOG Area Agency on Aging  - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals and Medicare counseling to seniors in northern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, and coordination of in-home support services. Offers ombudsman advocacy to those in long-term facilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323 N San Francisco St, Ste A, Flagstaff, Coconino, AZ, 86001-4658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-521-3500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacog.org/aaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACOG Area Agency on Aging - Cottonwood</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website</x:t>
   </x:si>
   <x:si>
-    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
-[...86 lines deleted...]
-    <x:t>Individuals and families in need</x:t>
+    <x:t>544 S 6th St, Cottonwood, Yavapai, AZ, 86326-6142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacog.org/aaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Area Agency on Aging Region One, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinates advocacy efforts on behalf of people age 60 and older. Promotes public awareness of their issues. Acts as an information center about programs and services for the aging. Administers contracts with public and private providers. Provides technical assistance to contractors and other community groups. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older who need long term care. Volunteers share presentations in classrooms about life stories of prejudices they have endured. Volunteers also lead video discussions about diversity, bullying, and self-esteem.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-2255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://aaaphx.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@aaaphx.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACOG Area Agency on Aging - Show Low</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1801 W Deuce of Clubs, #220, Show Low, Navajo, AZ, 85901-6794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACOG Area Agency on Aging  - Prescott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3003 Centerpoint East Dr, Prescott, Yavapai, AZ, 86301-8492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pima Council on Aging, Region II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Designated Area Agency on Aging for Region II. Administers programs and services for older adults, their families, and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600 S Country Club Rd, Tucson, Pima, AZ, 85716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-790-7262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pcoa.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rojeda@pcoa.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEAGO Area Agency on Aging Region VI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to seniors in southeastern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, home delivered meals, and coordination of in-home support services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in Cochise, Graham, Greenlee, and Santa Cruz Counties</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email</x:t>
-  </x:si>
-[...637 lines deleted...]
-    <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in Cochise, Graham, Greenlee, and Santa Cruz Counties</x:t>
   </x:si>
   <x:si>
     <x:t>1403 W Highway 92, Stee B, Bisbee, Cochise, AZ, 85603-1160</x:t>
   </x:si>
   <x:si>
     <x:t>520-432-2528</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seago.org/area-agency-on-aging</x:t>
   </x:si>
   <x:si>
     <x:t>aging@seago.org</x:t>
   </x:si>
   <x:si>
     <x:t>WACOG Aging, Disability &amp; Family Helpline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors and adults with disabilities so they can remain in their own homes. Includes information about community resources. Also provides intake, case management, and coordination of in-home support services. *** Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists. ***</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in La Paz, Mohave, and Yuma counties. 
 **Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists.**</x:t>
   </x:si>
   <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
     <x:t>800-782-1886</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com</x:t>
   </x:si>
   <x:si>
+    <x:t>SouthEastern Arizona Community Action Program, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers programs for people in need in Cochise, Graham, Greenlee, and Santa Cruz Counties. Serves as the Community Action Agency (CAA).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utility assistance, rental assistance and weatherization assistance for individuals who live in Cochise, Graham, Greenlee, Santa Cruz County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 7am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-428-4653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>yramirez@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
     <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>sacacti1001@qwestoffice.net</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -2353,51 +2371,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I92"/>
+  <x:dimension ref="A1:I91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -2489,2356 +2507,2335 @@
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
+      <x:c r="I7" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-        <x:v>125</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>132</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>217</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-        <x:v>231</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>255</x:v>
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s"/>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>271</x:v>
-[...2 lines deleted...]
-        <x:v>272</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>280</x:v>
-[...2 lines deleted...]
-        <x:v>281</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>303</x:v>
-[...2 lines deleted...]
-        <x:v>304</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>310</x:v>
-[...1 lines deleted...]
-      <x:c r="I42" s="1" t="s"/>
+        <x:v>284</x:v>
+      </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="I43" s="1" t="s"/>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>342</x:v>
-[...2 lines deleted...]
-        <x:v>334</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>354</x:v>
-[...2 lines deleted...]
-        <x:v>355</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>389</x:v>
-[...2 lines deleted...]
-        <x:v>390</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>354</x:v>
-[...2 lines deleted...]
-        <x:v>397</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-        <x:v>414</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>468</x:v>
-[...1 lines deleted...]
-      <x:c r="I62" s="1" t="s"/>
+        <x:v>419</x:v>
+      </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="B68" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="B69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>502</x:v>
-[...2 lines deleted...]
-        <x:v>503</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>504</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s"/>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>537</x:v>
-[...2 lines deleted...]
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>452</x:v>
-      </x:c>
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s"/>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>558</x:v>
-[...1 lines deleted...]
-      <x:c r="I79" s="1" t="s"/>
+        <x:v>567</x:v>
+      </x:c>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>563</x:v>
-[...2 lines deleted...]
-        <x:v>564</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>580</x:v>
-[...2 lines deleted...]
-        <x:v>581</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>592</x:v>
-[...2 lines deleted...]
-        <x:v>593</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>605</x:v>
-[...29 lines deleted...]
-      </x:c>
+        <x:v>617</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:9">
+      <x:c r="A89" s="4" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="B89" s="4"/>
+      <x:c r="C89" s="4"/>
+      <x:c r="D89" s="4"/>
+      <x:c r="E89" s="4"/>
+      <x:c r="F89" s="4"/>
+      <x:c r="G89" s="4"/>
+      <x:c r="H89" s="4"/>
+      <x:c r="I89" s="4"/>
     </x:row>
     <x:row r="90" spans="1:9">
-      <x:c r="A90" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A90" s="4"/>
       <x:c r="B90" s="4"/>
       <x:c r="C90" s="4"/>
       <x:c r="D90" s="4"/>
       <x:c r="E90" s="4"/>
       <x:c r="F90" s="4"/>
       <x:c r="G90" s="4"/>
       <x:c r="H90" s="4"/>
       <x:c r="I90" s="4"/>
     </x:row>
     <x:row r="91" spans="1:9">
       <x:c r="A91" s="4"/>
       <x:c r="B91" s="4"/>
       <x:c r="C91" s="4"/>
       <x:c r="D91" s="4"/>
       <x:c r="E91" s="4"/>
       <x:c r="F91" s="4"/>
       <x:c r="G91" s="4"/>
       <x:c r="H91" s="4"/>
       <x:c r="I91" s="4"/>
     </x:row>
-    <x:row r="92" spans="1:9">
-[...9 lines deleted...]
-    </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A90:I92"/>
+    <x:mergeCell ref="A89:I91"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>