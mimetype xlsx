--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -1,91 +1,796 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf096ced206747a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c23d1d94d6124fc7899e92a52746f938.psmdcp" Id="Rc6b99f8ec15042e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbd92de43cd4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/609365fc655640688036fe9766b22362.psmdcp" Id="Rfa30e23277b446b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Rental Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>A New Leaf - MesaCAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and case management services to individuals and families in need. Offers limited financial assistance for utility services that are one month past due. Assists with air conditioner repairs during the summer for those who cannot afford them.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mesa residents in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>For rent or utility assistance, call on the first Thursday of the month between 2:00-3:30pm or until all appointments are taken.For utility assistance - call or email to sign up for an orientation class which must be completed before an application can be filled out.  Orientations are in-person on Mondays, Tuesdays, and Wednesdays from 8:30am-10am. Applicants who are ages 60 and older do not have to attend orientation. No documents required for orientation and contact provider to confirm documents required for financial assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635 E Broadway Rd, Mesa, Maricopa, AZ, 85204-2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm; diaper distribution times vary.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-750-9228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.turnanewleaf.org/services/financial-empowerment/mesacan/mesacan-rent-and-utility-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mesacanclient@turnanewleaf.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans First Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides homelessness prevention resources and stabilization for all veterans, with special emphasis on senior, disabled and women veterans. Offers assistance with rent, utilities, food, and bus passes, and information about services and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Only veterans, their families and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, leave message if no answer. Initial intake will be done over the phone with specific document requirements to be considered for assistance.  Requester must comply with all requests pertaining to the intake process.  We will do our best to provide an answer within 3 business days as to our decision for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8433 N Black Canyon Hwy, Ste 164, Phoenix, Maricopa, AZ, 85021-4859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-841-7663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jsisco@veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wickenburg AllThrive365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance for residents of Aguila, Circle City, Morristown, Wickenburg, and Wittmann with low income. Offers emergency food including monthly mobile food pantry, weatherization, Nutrition Assistance (food stamps/SNAP) and Medicaid applications by appointment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Aguila, Circle City, Morristown, Wickenburg, and Wittmann who meet income guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Required documents vary by services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466 W Wickenburg Way, Wickenburg, Maricopa, AZ, 85390-2278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-684-7894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://allthrive365.org/connection/community-resource-centers-wickenburg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maricopa County Community Services Division Rent Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent and rental deposit payment assistance to residents of Maricopa County except for those living in Glendale, Mesa and Phoenix. Offers referrals to correct CAP offices for people outside the areas served.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Maricopa County except for those living in Glendale, Mesa and Phoenix. Applicants or households that received previous Emergency Rental Assistance (ERA) payments are not eligible. Applicants that have only received ERA utility program payments are eligible. photo identification, birth certificate of applicant, documentation of household income received in the 30 days prior to and including appointment date, and documentation demonstrating crisis event .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Complete online application through the Human Services Department Client Portal or visit website for list of local Community Action Program offices; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234 N Central Ave, Ste 3000, Phoenix, Maricopa, AZ, 85004-2208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm ; 24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-506-0589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.maricopa.gov/5582/Rental-Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guadalupe Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information to Guadalupe residents about available social services. Provides case management and emergency food boxes for Guadalupe residents with low incomes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guadalupe residents who meet income eligibility requirements; must have ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; ID is needed. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9241 S Avenida Del Yaqui, Guadalupe, Maricopa, AZ, 85283-2538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thu, Fri 8am-5 pm; Tue 11am-2pm; Weekly food distribution Tue 7am-9am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-730-3080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.guadalupeaz.org/community-action-program-cap/pages/cap-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lramirez@guadalupeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glendale Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serves as the Community Action Program (CAP) for the City of Glendale. Offers support utility deposit assistance depending on funding.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Glendale and surrounding unincorporated areas. Must meet the financial qualification guidelines and qualifying criteria, visit website for more information.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website. Documents required for rental assistance include a state-issued identification card for head of household, a 5-Day notice or eviction notice, recent 30 days of income from date of application, signed and current lease agreement, and proof of crisis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7677 W Bethany Home Rd, Glendale, Maricopa, AZ, 85303-4211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-930-2854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.glendaleaz.gov/Live/City-Services/Community-Services/Community-Action-Program-CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>communityactionprogram@glendaleaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsquared Homes for the Homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides temporary rental assistance to housed and EMPLOYED SMI (Serious Mentally Ill) individuals. Provides $1,000 maximum move-in costs for newly housed and employed individuals experiencing homelessness if a Case Manager has obtained housing, but the grant only covers the first month's rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must be employed.  Employed SMI individuals who are experiencing a temporary setback. Employed clients at the poverty level who have been awarded housing through their Case Manager but do not have the move-in costs. Proof of sustainable income and lease agreement required.  Approval or denial will be on a case-by-case basis, and dsquared reserves the right to refuse services to anyone.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for application process. Turnaround time is two weeks, please do not apply if emergency assistance is needed. Client or Case Manager can email or submit application online. Case Managers must verify the individual is eligible for services, email or submit the documents, pick up the check from the Chandler location and take it to the rental facility. Clients can expect at least a two-week turnaround. If people have a five-day notice or less, they will not be eligible.If applicants are not eligible, they will not receive a response due to the volume of applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Chandler, Maricopa, AZ, 85226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.dsquared4homeless.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolleson Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assists Tolleson residents with utility payments and past due amounts on rent or mortgage or first month's rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolleson residents who have not received assistance within the past 12 months from Tolleson CAP Office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9555 W Van Buren St, Tolleson, Maricopa, AZ, 85353-2816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9:30am-5pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-936-2760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tolleson.az.gov/338/community-action-program---cap-office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila Bend Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management for residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income. Provides food boxes and offers a monthly Job Listing for the local area.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call 2nd Fri 4pm-5pm and leave a message. Must have photo ID and proof of address for emergency food boxes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202 E Euclid Ave, Gila Bend, Maricopa, AZ, 85337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2nd Fri of the month 4pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-618-4837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilabendaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surprise Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers family resource center, information and referrals to services in the community such as rent, utility and benefit assistance, food boxes, Veteran services, employment and training programs, tax preparation support, homeless services and other programs. Eligibility restrictions apply for some programs. Free computer lab and printing services available for guests participating in a Resource Center program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of El Mirage and Surprise; income restrictions apply for  Action Program services; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12425 W Bell Rd, Bldg A Ste 124, Surprise, Maricopa, AZ, 85378-9003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Tue 8am-5pm, Wed-Thu 8am-7pm, Fri 8am-3pm, 3rd Sat 9am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-222-1600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.surpriseaz.gov/411/Surprise-Resource-Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>surprisecares@surpriseaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surprise and El Mirage Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance with rent and utility payments to residents of El Mirage, Sun City, Sun City West, Surprise and Waddell. Provides links to a variety of resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of El Mirage, Sun City, Sun City West, Surprise and Waddell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message with information including name and contact information, address with ZIP Code, how many children are in the home, if there is someone with a disability in the home, and the type of assistance needed. Residents can complete a pre-screening through website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15832 N Hollyhock St, Surprise, Maricopa, AZ, 85378-4175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 8am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-222-4673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://surpriseaz.gov/395/Human-Service-Community-Vitality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to services available in Avondale by partner agencies. offer a variety of human services from programs for parents with children 0-5, to assistance with applying for AHCCCS. Offers limited evaporative cooler-water utility assistance during summer months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resource Center Mon, Wed, Thurs 8am-6pm, Tue 8am-7pm, Fri 9am-5pm; Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-2703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avondale Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides utility, mortgage, and rent payment assistance. Also provides case management, additional referrals, outreach, and home visits for qualifying individuals and families. Offers weatherization program to reduce energy costs for those in owner-occupied housing. Telephone Assistance Program provides telephone service to low income households with a medical need that requires one in the home.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Avondale, Goodyear, Litchfield Park, and unincorporated Maricopa County islands within Avondale, Goodyear, Litchfield Park, and Laveen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, AZ Complete Health Avondale Resource Center, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm;Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services/family-services/community-action-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@avondaleaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nation's Finest - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rapid rehousing and homelessness prevention services to eligible veterans and veteran families. Services may include assistance for rental arrears, security deposits, utility and rental assistance, and case management to stabilize housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low income veterans and veteran families across Coconino, Gila, Navajo, and Apache counties, including rural communities that have been discharged with any character of service other than dishonorable or general court martial who are experiencing homelessness or are at risk of becoming homeless.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1515 E Cedar Ave, Ste A5, Flagstaff, Coconino, AZ, 86004-1630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-266-1984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>modonnell@nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JFCS Community Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency financial assistance to people in need for past due rent payment, past due mortgage payment, all utilities (water, gas, electric), grocery gift cards, and free hygiene kits. Max assistance is $1500 per household. Funding is first come first served. Email at 8 am on the first of the month for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>people in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Email at 8 am on the first of the month, funding is first come first served at the beginning of each month as funding allows. Max assistance is $1500. Contact provider for documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4400 E Broadway Bvld, Ste 610, Tucson, Pima, AZ, 85711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-795-0300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://jfcstucson.org/services/emergency-financial-assistance/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jefa@jfcstucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Search Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides referrals to low-cost and market rate housing for cities in Arizona. Online database is searchable by location and can be refined by price, size, accessibility, no credit check, no criminal background check, and senior-friendly status.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Documents needed depends on the property.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-6pm by phone; 24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-428-8844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://housingsearch.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Social Services - Tucson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management to individuals and families, and emergency financial assistance for rent and electricity. Also provides referrals to transitional housing, job training, employment, and additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Mondays at 8:30am for intake and appointments for electric. Rental assistance should call at 8am on the first Monday of the month. Must bring photo ID for adults, and birth certificate and Social Security numbers for all in family.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1002 N Main Ave, Tucson, Pima, AZ, 85705-7610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-792-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmytucson.org/tucson-social-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPEP Farmworker Housing Assistance Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing services for farm workers with low incomes. Includes housing search assistance, case management, and limited financial assistance for rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farmworkers in Yuma County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; contact the provider for any required documents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201 N Bingham Ave, Ste 9, Somerton, Yuma, AZ, 85350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-627-7665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pmhdc.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mhdcmicro@ppep.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Prescott Corps Project SHARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides energy utility payment assistance, rental assistance for people who are currently in a crisis situation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must meet income guidelines and be in a crisis situation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231 S Montezuma St, Prescott, Yavapai, AZ, 86303-4719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-778-0150 x1102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://prescott.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>joe.posillico@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm, Fri 8am-noon for utility assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-6247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wacog.com/utility-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>miaa@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Social Services - Yuma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent, gas, electric, and water bills. Provides emergency food boxes and sandwiches to those in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445 S 4th Avenue, Yuma, Yuma, AZ, 85364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-noon, 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-0181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yuma.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>yumahelp@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US VETS - Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers various services for veterans and their families that are low income and/or experiencing homelessness.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be a Veteran that served in the active military, naval air service or coast guard with a discharge other than dishonorable, must be homeless or at imminent risk of losing housing, and must have very low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office. Required documents: photo ID for all adults in household, social security cards for all household members, certificate of release or discharge from Active Duty (DD Form 214) showing discharge status or letter of service, proof of all household income (must be dated within 30 days), and proof of homelessness if currently unhoused.  If currently housed: copies of current signed lease or landlord agreement and copy of eviction notice or court ordered move-out date, if applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3507 N Central Ave, Ste 200, Phoenix, Maricopa, AZ, 85012-2123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supportive Services Mon-Fri 7am-4pm; After Care Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-548-7838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://usvets.org/locations/phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunnyslope Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application portal. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primavera Emergency Rent and Utility Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent assistance to people who are experiencing a one-time crisis that makes eviction imminent. Stable means of income is preferred, as this financial assistance is intended to eliminate the crisis so that the client can resume responsibility. Also provides assistance with SW Gas bills including past payment, deposits, late charges, and reconnection fees. Provides deposits for electric, gas, water, and home telephone services. Includes case coordination and advocacy for people who need housing, shelter, employment, and help in obtaining benefits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who have an eviction notice; must bring photo ID for adults, social security numbers for all family members, birth certificates for children, and proof of income and hardship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office or visit website for application; complete application and email it or return to office. If there are funds available, applicants will receive a call within 5 business days of returning the application.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702 S 6th Ave, Tucson, Pima, AZ, 85701-2600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thu, Fri 9am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-623-5111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://primavera.org/emergency-services/#rent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista del Camino Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to those facing eviction, for utilities for those with a shut-off notice, local bus fare, and prescriptions. Also provides food boxes, pet food, and casual and career clothing. Assists with weatherization and air conditioner repairs for those who cannot afford it. Also provides information about and referrals to other community resources. Does not cover all parts of zip code 85254.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income. Does not cover all parts of zip code 85254.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. For rent/utility assistance, complete the prescreen online through the Maricopa County Human Services Client Portal found at the bottom of the Vista del Camino website or by calling for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7700 E Roosevelt St, Scottsdale, Maricopa, AZ, 85257-4441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-312-2323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.scottsdaleaz.gov/vista-del-camino-community-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Lake Havasu City Service Extension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent payment assistance, electric and water utility bill payment assistance, food boxes, sack lunches, and personal hygiene items.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Some requirements to receive utility and rental assistance, must qualify.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or go to location</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2049 Swanson Ave, Lake Havasu City, Mohave, AZ, 86403-6727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admin Mon-Fri 8:30am-12pm; Community Room to cool off and receive water. Mon &amp; Wed &amp; Fri 8:30am-12pm. Tue &amp; Thurs by appointment only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-680-3678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://lakehavasucity.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>heather.crawford@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nation's Finest - Bullhead City</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for Veterans that are experiencing homelessness or at risk of becoming homeless. Services include Supportive Services for Veteran Families (SSVF), Shallow Subsidy, emergency housing, case management, pre-employment assistance, and referrals to additional services. Also includes financial assistance for moving, transportation, rent and utilities payment, and child care.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1343 Hancock Rd, Bullhead City, Mohave, AZ, 86442-5909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-444-1135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rwhite@nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Cares Housing Opportunities for persons with HIV/AIDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency housing and utility assistance and peer support groups. Also offers food vouchers, personal hygiene supplies, and gas money.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with HIV/AIDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3188 N Windsong Dr, Ste A, Prescott Valley, Yavapai, AZ, 86314-1220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-776-4612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.northlandcares.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>webster@northlandcares.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPEP Human Services Department - San Luis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency financial assistance for rent and utilities for area farmworkers. Includes referrals for other needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farmworkers in Yuma County on low income who are in need; must have children age 17 or younger in the home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731 N 1st Ave, San Luis, Yuma, AZ, 85349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-627-3203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ppep.org/programs/human-services/emergency-services</x:t>
+  </x:si>
+  <x:si>
     <x:t>211 Arizona Housing Crisis Hotline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rental assistance and eviction prevention resources for individuals residing in rural Arizona who are facing homelessness within 21 days.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of rural Arizona at risk of homelessness within 21 days</x:t>
   </x:si>
   <x:si>
     <x:t>Call</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281</x:t>
   </x:si>
   <x:si>
     <x:t>9am-7pm daily</x:t>
   </x:si>
   <x:si>
     <x:t>877-211-8661 x1</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army North West Valley Corps</x:t>
@@ -171,74 +876,50 @@
   <x:si>
     <x:t>Provides navigation assistance to populations which experience increased barriers to housing, such as Domestic Violence, Extremely Low Income, Previous Criminal History, Previous Foster Care, Separated Families, and Serious Mental Illness. Also provides information on tenant rights.</x:t>
   </x:si>
   <x:si>
     <x:t>People experiencing homelessness or at risk of homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website to complete assessment. Applicants will be contacted within 72 hours.</x:t>
   </x:si>
   <x:si>
     <x:t>1112 E Buckeye Rd, Phoenix, Maricopa, AZ, 85034-4043</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-609-7556</x:t>
   </x:si>
   <x:si>
     <x:t>http://cplc.org/programs/homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>shs@cplc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Primavera Emergency Rent and Utility Assistance</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Project Action for Veterans</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for veterans who are experiencing homelessness or near-homeless. Services include housing stability planning, budgeting, deposits for rent and utilities, moving and storage costs, some household supplies, auto repair if needed for work, employment-related expenses, child care, and bus passes. Resource specialists visit locations in southern Arizona on a rotating basis.</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans with active duty service time, who are homelessness or near-homeless in Cochise, Graham, Greenlee, Pima, and Santa Cruz counties; must be at or below 50% of the area medium income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for schedule; must bring photo ID, DD-214 discharge papers (if available), and proof of income</x:t>
   </x:si>
   <x:si>
     <x:t>3502 S 6th Ave, Ste 140, Tucson, Pima, AZ, 85713-6121</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-noon, 1pm-4pm administration; Mon, Tue, Thu, Fri 8am-noon, 1pm-3pm Tucson drop-in times</x:t>
   </x:si>
   <x:si>
     <x:t>520-308-3093</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.primavera.org</x:t>
   </x:si>
   <x:si>
     <x:t>jtorres@primavera.org</x:t>
@@ -261,53 +942,50 @@
   <x:si>
     <x:t>Mon &amp; Wed 8am-5pm; Tue &amp; Thu 8am-6:30p</x:t>
   </x:si>
   <x:si>
     <x:t>480-389-1375</x:t>
   </x:si>
   <x:si>
     <x:t>http://tempeaction.org/get-help/economic-mobility/</x:t>
   </x:si>
   <x:si>
     <x:t>Helping Hands for Freedom Financial Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for veteran and Gold Star families with children living in their home that have lost a loved one or are suffering with injuries from combat including Post Traumatic Stress (PTS), Post Traumatic Stress Disorder (PTSD), Traumatic Brain Injury (TBI), and moral injuries. Assistance includes mortgage and lease payments, car payments, utility bill payments, insurance payments, or other critical short-term needs once a year.</x:t>
   </x:si>
   <x:si>
     <x:t>Veteran and Gold Star families with children living in their home that have lost a loved one or are suffering with injuries from combat including PTS, PTSD, TBI, and moral injuries</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, visit office, visit website, or write</x:t>
   </x:si>
   <x:si>
     <x:t>326 E Coronado Rd, Ste 103, Phoenix, Maricopa, AZ, 85004-1524</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-845-1390</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.helpinghandsforfreedom.org</x:t>
   </x:si>
   <x:si>
     <x:t>esnelz@helpinghandsforfreedom.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Verde Valley Service Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance to qualifying residents of Sedona and the Verde Valley. Assistance includes rent payments, utility assistance, and other assistance as available.</x:t>
   </x:si>
   <x:si>
     <x:t>Qualifying residents of Sedona, Village of Oak Creek, Camp Verde, Beaver Creek, Rimrock, Lake Montezuma, Cottonwood, Clarkdale, Cornville, and Jerome are eligible for assistance upon qualification.</x:t>
   </x:si>
   <x:si>
     <x:t>Call and leave a message with name, phone number, and requested assistance. A caseworker will return messages.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Sedona, Coconino, AZ, 86339</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4:30pm</x:t>
@@ -336,59 +1014,53 @@
   <x:si>
     <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
   </x:si>
   <x:si>
     <x:t>928-526-2968</x:t>
   </x:si>
   <x:si>
     <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
   </x:si>
   <x:si>
     <x:t>supportservice@nacainc.org</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Arizona Land Trust, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides affordable housing for rent and for sale to low to moderate income families. Maintains a waiting list for accessible units.</x:t>
   </x:si>
   <x:si>
     <x:t>Families on low to moderate income</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>3044 N Alvernon Way, Tucson, Pima, AZ, 85712-1431</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-352-2626</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.saltproperty.com</x:t>
   </x:si>
   <x:si>
     <x:t>info@saltproperty.com</x:t>
   </x:si>
   <x:si>
     <x:t>Gila County Community Action Program - Payson</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, utility payment, deposit assistance and diaper distribution. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
   </x:si>
   <x:si>
     <x:t>Applicants must meet Federal Poverty Income Guidelines and have a documented need for assistance. Must have children.</x:t>
   </x:si>
   <x:si>
     <x:t>110 W Main St, Ste A, Payson, Gila, AZ, 85541-4818</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-4pm prescreening packets accepted</x:t>
   </x:si>
   <x:si>
     <x:t>928-474-7192</x:t>
@@ -447,162 +1119,84 @@
   <x:si>
     <x:t>Call, visit office, or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-noon, 1pm-3:30pm; other times by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>928-679-7453</x:t>
   </x:si>
   <x:si>
     <x:t>abintz@coconino.az.gov</x:t>
   </x:si>
   <x:si>
     <x:t>CAHRA Senior Housing Assistance Funds</x:t>
   </x:si>
   <x:si>
     <x:t>Provides seniors with assistance to reduce housing insecurity. Provides assistance with rent, utilities, moving costs, property insurance and taxes, home repair and modification for home owner.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older who live in Pinal County</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2512</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-466-1112</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.cahra.org</x:t>
   </x:si>
   <x:si>
-    <x:t>CAHRA Case Management Program</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit location, or visit website.</x:t>
   </x:si>
   <x:si>
     <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Fri Noon-2:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-367-3057</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.stvincentpinetop.com/home.html</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>miaa@wacog.com</x:t>
   </x:si>
   <x:si>
     <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
   </x:si>
   <x:si>
     <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
   </x:si>
   <x:si>
     <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
   </x:si>
   <x:si>
     <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
   </x:si>
   <x:si>
     <x:t>Fri 8am-noon Yuma County; Mon-Fri 8am-5pm La Paz County</x:t>
   </x:si>
   <x:si>
     <x:t>928-782-3462</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com/a-community-action-agency</x:t>
   </x:si>
   <x:si>
     <x:t>Info@wacog.com</x:t>
   </x:si>
@@ -700,228 +1294,98 @@
   <x:si>
     <x:t>SEACAP - Nogales</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Santa Cruz County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>125 E Madison St, Ste 2, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Patagonia</x:t>
   </x:si>
   <x:si>
     <x:t>100 Quiroga Ln, Patagonia Senior Citizen Center, Patagonia, Santa Cruz, AZ, 85624</x:t>
   </x:si>
   <x:si>
     <x:t>Ahurtadon@seacapinc.org</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Clifton</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Clifton, Greenlee, AZ, 85533</x:t>
   </x:si>
   <x:si>
-    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>First Baptist Church of Prescott/Solid Rock Christian Fellowship Reach Out Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for people in need in Chino Valley, Prescott, and Prescott Valley. Services include emergency food boxes, meals, clothing, and limited financial assistance for rent and utilities.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Chino Valley, Prescott, and Prescott Valley</x:t>
   </x:si>
   <x:si>
-    <x:t>Call for an appointment</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>148 S Marina St, Prescott, Yavapai, AZ, 86303-4702</x:t>
   </x:si>
   <x:si>
     <x:t>Clothing Mon, Thu 1pm-3:30pm; Mon 4pm meals served</x:t>
   </x:si>
   <x:si>
     <x:t>928-778-9790</x:t>
   </x:si>
   <x:si>
     <x:t>http://solidrockprescott.org</x:t>
   </x:si>
   <x:si>
     <x:t>hello@solidrockprescott.org</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army Social Services - Tucson</x:t>
-[...83 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Douglas area</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment and reservation</x:t>
   </x:si>
   <x:si>
     <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 1pm-3pm food boxes; Mon, Wed, Fri 11am-noon lunches, Thu 1pm-3pm financial assistance</x:t>
   </x:si>
   <x:si>
     <x:t>520-364-7573</x:t>
   </x:si>
   <x:si>
     <x:t>svdpdgls@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Maricopa County Community Services Division Rent, Mortgage and Utility Assistance</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Paul - Sacred Heart of Jesus - Tombstone Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance to people in need. Includes food boxes, hygiene supplies, and limited emergency financial assistance for gasoline, utilities and rent. Also loans medical equipment when available, such as walkers, canes, wheelchairs, shower and bath chairs, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Tombstone</x:t>
   </x:si>
   <x:si>
     <x:t>592 E Safford St, Parish Hall, Tombstone, Cochise, AZ, 85638</x:t>
   </x:si>
   <x:si>
     <x:t>Tue, Wed, Thu by appointment</x:t>
   </x:si>
   <x:si>
     <x:t>520-559-4168</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.shctombstone.org/resources/ministries-and-organizations</x:t>
   </x:si>
   <x:si>
     <x:t>teeniegreen@outlook.com</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Saint Francis of Assisi - Elfrida Conference</x:t>
@@ -944,920 +1408,442 @@
   <x:si>
     <x:t>http://svdptucson.org/conference-locations-contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - District 5 Council of Cochise/Graham/Greenlee Vicariates</x:t>
   </x:si>
   <x:si>
     <x:t>Administers referral program to emergency assistance for people in need throughout Southern Arizona, according to parish boundaries.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need</x:t>
   </x:si>
   <x:si>
     <x:t>Call for referral</x:t>
   </x:si>
   <x:si>
     <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Thu 1pm-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>http://svdptucson.org/about-us</x:t>
   </x:si>
   <x:si>
-    <x:t>Nation's Finest - Flagstaff</x:t>
-[...77 lines deleted...]
-    <x:t>602-534-2433</x:t>
+    <x:t>John F Long Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation resources for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resides within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program;  Visit website for portal login.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3454 N 51st Ave, Phoenix, Maricopa, AZ, 85031-3002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm center</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
   </x:si>
   <x:si>
-    <x:t>John F Long Family Services Center</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Travis L Williams Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Multipurpose center offers case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
   </x:si>
   <x:si>
     <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Housing Department</x:t>
   </x:si>
   <x:si>
     <x:t>Administers various housing programs. Website provides a list of affordable housing. Serves as area housing authority.</x:t>
   </x:si>
   <x:si>
     <x:t>251 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-2295</x:t>
   </x:si>
   <x:si>
     <x:t>602-262-6794</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/housing</x:t>
   </x:si>
   <x:si>
     <x:t>housing@phoenix.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Peoria Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rent and utility payment assistance to those in Peoria and Youngtown.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Peoria and Youngtown</x:t>
   </x:si>
   <x:si>
     <x:t>8335 W Jefferson ST, Peoria, Maricopa, AZ, 85345-6516</x:t>
   </x:si>
   <x:si>
     <x:t>623-979-3911 x405</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.peoriaaz.gov/government/departments/neighborhood-and-human-services/community-center/resource-center</x:t>
   </x:si>
   <x:si>
     <x:t>peoriacap@fls.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Vista del Camino Community Action Program</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Paul - Helpline - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance to people in need. Assistance includes food twice a monthly and clothing vouchers once every six months. Also provides financial assistance for rent, utilities, car repairs, and prescriptions once a year.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the greater Flagstaff area</x:t>
   </x:si>
   <x:si>
     <x:t>Call the helpline</x:t>
   </x:si>
   <x:si>
     <x:t>2113 N East St, Flagstaff, Coconino, AZ, 86004-3510</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-10:30am</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-6511</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.stvincentdepaul.net/flagstaff-sfdaconference</x:t>
   </x:si>
   <x:si>
     <x:t>stvincentdepaul.flagstaff@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Wickenburg AllThrive365</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>MAP a Plan Program - Sahuarita</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance including sewer user fees. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on low income within the town limits of Sahuarita</x:t>
   </x:si>
   <x:si>
     <x:t>3950 S Camino Del Heroe, Green Valley, Pima, AZ, 85614</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-625-5966</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.valleyassistanceservices.org</x:t>
   </x:si>
   <x:si>
     <x:t>MAP a Plan Program - Green Valley</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on low income in Green Valley, Arivaca, and Amado</x:t>
   </x:si>
   <x:si>
     <x:t>3950 S Camino del Heroe, Green Valley, Pima, AZ, 85614-5700</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 9am-3pm</x:t>
   </x:si>
   <x:si>
-    <x:t>Tolleson Community Action Program</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Paul - Tucson Diocesan Council</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a referral service to local Catholic churches for people in need. May include referrals for food boxes, financial assistance for rent and utilities, and vouchers for clothing and furniture.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need who live within Tucson Catholic church parish boundaries</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake and referral to participating church; if accepted for assistance, a home visit may be scheduled</x:t>
   </x:si>
   <x:si>
     <x:t>829 S 6th Ave, Tucson, Pima, AZ, 85701-2624</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-5pm intake</x:t>
   </x:si>
   <x:si>
     <x:t>520-628-7837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.svdptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>inbox@svdptucson.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Guadalupe Community Action Program</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Mesa Public Housing Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Provides public housing in project-based apartment complexes and Section 8 rent subsidies for various apartment complexes to people on low income. Applicants are placed on a waiting list until assistance is available. Provides assistance with refundable portion of security and utility deposits to low income Mesa residence prior to signing a lease</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on very low income who live in the city of Mesa. Housing voucher program is based on income at or below 50% very low income (VLI). Deposit assistance eligibility is based on income at or below 80% of the area median income (AMI). Visit website for current AMI</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website for wait list information and utility deposit assistance requirements</x:t>
   </x:si>
   <x:si>
     <x:t>200 S Center St, Bldg 1, Mesa, Maricopa, AZ, 85210-1502</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7:30am-5pm lobby hours, by appointment only for Housing Specialist</x:t>
   </x:si>
   <x:si>
     <x:t>480-644-3536</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mesaaz.gov/residents/housing</x:t>
   </x:si>
   <x:si>
-    <x:t>Gila Bend Community Action Program</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Coconino County Social Services - Williams</x:t>
   </x:si>
   <x:si>
     <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance to prevent eviction, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment, visit office or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon walk-ins; Mon-Thu 1pm-2pm by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County Social Services - Page</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1pm, 2pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-679-7496</x:t>
   </x:si>
   <x:si>
-    <x:t>ACESDV Survivor Emergency Relief Fund</x:t>
-[...195 lines deleted...]
-    <x:t>928-627-3203</x:t>
+    <x:t>24-Hour Senior HELP LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required to speak with the helpline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-4357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>24-Hour Senior HELP LINE</x:t>
-[...14 lines deleted...]
-    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
+    <x:t>NACOG Area Agency on Aging  - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals and Medicare counseling to seniors in northern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, and coordination of in-home support services. Offers ombudsman advocacy to those in long-term facilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323 N San Francisco St, Ste A, Flagstaff, Coconino, AZ, 86001-4658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-521-3500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacog.org/aaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACOG Area Agency on Aging - Cottonwood</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544 S 6th St, Cottonwood, Yavapai, AZ, 86326-6142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacog.org/aaa</x:t>
   </x:si>
   <x:si>
     <x:t>Area Agency on Aging Region One, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinates advocacy efforts on behalf of people age 60 and older. Promotes public awareness of their issues. Acts as an information center about programs and services for the aging. Administers contracts with public and private providers. Provides technical assistance to contractors and other community groups. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older who need long term care. Volunteers share presentations in classrooms about life stories of prejudices they have endured. Volunteers also lead video discussions about diversity, bullying, and self-esteem.</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-2255</x:t>
   </x:si>
   <x:si>
     <x:t>http://aaaphx.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@aaaphx.org</x:t>
   </x:si>
   <x:si>
-    <x:t>NACOG Area Agency on Aging  - Flagstaff</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>NACOG Area Agency on Aging - Show Low</x:t>
   </x:si>
   <x:si>
     <x:t>1801 W Deuce of Clubs, #220, Show Low, Navajo, AZ, 85901-6794</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging  - Prescott</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>3003 Centerpoint East Dr, Prescott, Yavapai, AZ, 86301-8492</x:t>
   </x:si>
   <x:si>
     <x:t>Pima Council on Aging, Region II</x:t>
   </x:si>
   <x:si>
     <x:t>Designated Area Agency on Aging for Region II. Administers programs and services for older adults, their families, and caregivers.</x:t>
   </x:si>
   <x:si>
-    <x:t>8467 E Broadway Blvd, Tucson, Pima, AZ, 85710-4009</x:t>
+    <x:t>Call or visit website. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600 S Country Club Rd, Tucson, Pima, AZ, 85716</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-790-7262</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pcoa.org</x:t>
   </x:si>
   <x:si>
-    <x:t>mclark@pcoa.org</x:t>
+    <x:t>rojeda@pcoa.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEAGO Area Agency on Aging Region VI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to seniors in southeastern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, home delivered meals, and coordination of in-home support services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in Cochise, Graham, Greenlee, and Santa Cruz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1403 W Highway 92, Stee B, Bisbee, Cochise, AZ, 85603-1160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-432-2528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seago.org/area-agency-on-aging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aging@seago.org</x:t>
   </x:si>
   <x:si>
     <x:t>WACOG Aging, Disability &amp; Family Helpline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors and adults with disabilities so they can remain in their own homes. Includes information about community resources. Also provides intake, case management, and coordination of in-home support services. *** Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists. ***</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in La Paz, Mohave, and Yuma counties. 
 **Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists.**</x:t>
   </x:si>
   <x:si>
     <x:t>800-782-1886</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>aging@seago.org</x:t>
   </x:si>
   <x:si>
     <x:t>SouthEastern Arizona Community Action Program, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Administers programs for people in need in Cochise, Graham, Greenlee, and Santa Cruz Counties. Serves as the Community Action Agency (CAA).</x:t>
   </x:si>
   <x:si>
     <x:t>Utility assistance, rental assistance and weatherization assistance for individuals who live in Cochise, Graham, Greenlee, Santa Cruz County.</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>928-428-4653</x:t>
   </x:si>
   <x:si>
     <x:t>sacacti1001@qwestoffice.net</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
@@ -2358,51 +2344,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I95"/>
+  <x:dimension ref="A1:I92"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -2442,106 +2428,106 @@
     <x:row r="5" spans="1:9" s="1" customFormat="1">
       <x:c r="A5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
+      <x:c r="I5" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -2573,418 +2559,419 @@
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I11" s="1" t="s"/>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I12" s="1" t="s"/>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
+      <x:c r="C23" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="H23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="I23" s="1" t="s"/>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>172</x:v>
@@ -3011,1922 +2998,1841 @@
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="I26" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="B29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>207</x:v>
-[...2 lines deleted...]
-        <x:v>208</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>207</x:v>
-[...2 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>242</x:v>
-[...2 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>259</x:v>
-[...2 lines deleted...]
-        <x:v>266</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>315</x:v>
-[...2 lines deleted...]
-        <x:v>316</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>329</x:v>
-[...2 lines deleted...]
-        <x:v>330</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>337</x:v>
-      </x:c>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s"/>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>416</x:v>
-[...4 lines deleted...]
-      <x:c r="I62" s="1" t="s"/>
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>434</x:v>
-[...2 lines deleted...]
-        <x:v>435</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>485</x:v>
-[...2 lines deleted...]
-        <x:v>486</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>315</x:v>
-[...2 lines deleted...]
-        <x:v>516</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>523</x:v>
-[...2 lines deleted...]
-        <x:v>524</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>530</x:v>
-[...2 lines deleted...]
-        <x:v>531</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>536</x:v>
-[...2 lines deleted...]
-        <x:v>537</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>538</x:v>
-      </x:c>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s"/>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>549</x:v>
-[...1 lines deleted...]
-      <x:c r="I80" s="1" t="s"/>
+        <x:v>562</x:v>
+      </x:c>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>556</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>566</x:v>
-[...2 lines deleted...]
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>591</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>592</x:v>
-[...67 lines deleted...]
-      <x:c r="C92" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+    </x:row>
+    <x:row r="90" spans="1:9">
+      <x:c r="A90" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...42 lines deleted...]
-      <x:c r="I95" s="4"/>
+      <x:c r="B90" s="4"/>
+      <x:c r="C90" s="4"/>
+      <x:c r="D90" s="4"/>
+      <x:c r="E90" s="4"/>
+      <x:c r="F90" s="4"/>
+      <x:c r="G90" s="4"/>
+      <x:c r="H90" s="4"/>
+      <x:c r="I90" s="4"/>
+    </x:row>
+    <x:row r="91" spans="1:9">
+      <x:c r="A91" s="4"/>
+      <x:c r="B91" s="4"/>
+      <x:c r="C91" s="4"/>
+      <x:c r="D91" s="4"/>
+      <x:c r="E91" s="4"/>
+      <x:c r="F91" s="4"/>
+      <x:c r="G91" s="4"/>
+      <x:c r="H91" s="4"/>
+      <x:c r="I91" s="4"/>
+    </x:row>
+    <x:row r="92" spans="1:9">
+      <x:c r="A92" s="4"/>
+      <x:c r="B92" s="4"/>
+      <x:c r="C92" s="4"/>
+      <x:c r="D92" s="4"/>
+      <x:c r="E92" s="4"/>
+      <x:c r="F92" s="4"/>
+      <x:c r="G92" s="4"/>
+      <x:c r="H92" s="4"/>
+      <x:c r="I92" s="4"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A93:I95"/>
+    <x:mergeCell ref="A90:I92"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>