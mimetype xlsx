--- v1 (2026-04-03)
+++ v2 (2026-05-29)
@@ -1,1256 +1,1421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbd92de43cd4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/609365fc655640688036fe9766b22362.psmdcp" Id="Rfa30e23277b446b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d103d785224815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/399bfbab23134c90b9e12202f6f3f35d.psmdcp" Id="Rc0a1e6bc8cb84246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Rental Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
-    <x:t>A New Leaf - MesaCAN</x:t>
-[...23 lines deleted...]
-    <x:t>mesacanclient@turnanewleaf.org</x:t>
+    <x:t>Saint Vincent de Paul - Tucson Diocesan Council</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a referral service to local Catholic churches for people in need. May include referrals for food boxes, financial assistance for rent and utilities, and vouchers for clothing and furniture.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who live within Tucson Catholic church parish boundaries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake and referral to participating church; if accepted for assistance, a home visit may be scheduled; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829 S 6th Ave, Tucson, Pima, AZ, 85701-2624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-628-7837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.svdptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>inbox@svdptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Action Program - Tempe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers emergency relief for rent and utility payments for Tempe households experiencing a financial crisis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be a Tempe resident.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Community Action Program Hotline or visit website. Contact to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281-4863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon &amp; Wed 8am-5pm; Tue &amp; Thu 8am-6:30pm; Friday 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-389-1375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tempeaction.org/get-help/economic-mobility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPEP Human Services Department - San Luis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency financial assistance for rent and utilities for area farmworkers. Includes referrals for other needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farmworkers in Yuma County on low income who are in need; must have children age 17 or younger in the home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731 N 1st Ave, San Luis, Yuma, AZ, 85349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-627-3203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ppep.org/programs/human-services/emergency-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPEP Farmworker Housing Assistance Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing services for farm workers with low incomes. Includes housing search assistance, case management, and limited financial assistance for rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farmworkers in Yuma County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; contact the provider for any required documents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201 N Bingham Ave, Ste 9, Somerton, Yuma, AZ, 85350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-627-7665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pmhdc.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mhdcmicro@ppep.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Arizona Land Trust, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides affordable housing for rent and for sale to low to moderate income families. Maintains a waiting list for accessible units.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families on low to moderate income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3044 N Alvernon Way, Tucson, Pima, AZ, 85712-1431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-352-2626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.saltproperty.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@saltproperty.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAP a Plan Program - Green Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Green Valley, Arivaca, and Amado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake and to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3950 S Camino del Heroe, Green Valley, Pima, AZ, 85614-5700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue 9am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-625-5966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.valleyassistanceservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAP a Plan Program - Sahuarita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance including sewer user fees. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income within the town limits of Sahuarita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3950 S Camino Del Heroe, Green Valley, Pima, AZ, 85614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans First Limited</x:t>
   </x:si>
   <x:si>
     <x:t>Provides homelessness prevention resources and stabilization for all veterans, with special emphasis on senior, disabled and women veterans. Offers assistance with rent, utilities, food, and bus passes, and information about services and referrals to community resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Only veterans, their families and caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, leave message if no answer. Initial intake will be done over the phone with specific document requirements to be considered for assistance.  Requester must comply with all requests pertaining to the intake process.  We will do our best to provide an answer within 3 business days as to our decision for assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>8433 N Black Canyon Hwy, Ste 164, Phoenix, Maricopa, AZ, 85021-4859</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 10am-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-841-7663</x:t>
   </x:si>
   <x:si>
     <x:t>http://veteransfirstltd.org</x:t>
   </x:si>
   <x:si>
     <x:t>jsisco@veteransfirstltd.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Wickenburg AllThrive365</x:t>
-[...44 lines deleted...]
-    <x:t>http://www.maricopa.gov/5582/Rental-Assistance</x:t>
+    <x:t>Project Action for Veterans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for veterans who are experiencing homelessness or near-homeless. Services include housing stability planning, budgeting, deposits for rent and utilities, moving and storage costs, some household supplies, auto repair if needed for work, employment-related expenses, child care, and bus passes. Resource specialists visit locations in southern Arizona on a rotating basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans with active duty service time, who are homelessness or near-homeless in Cochise, Graham, Greenlee, Pima, and Santa Cruz counties; must be at or below 50% of the area medium income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for schedule; must bring photo ID, DD-214 discharge papers (if available), and proof of income; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3502 S 6th Ave, Ste 140, Tucson, Pima, AZ, 85713-6121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-noon, 1pm-4pm; Tucson drop-in times Mon, Tue, Thu, Fri 8am-noon, 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-308-3093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.primavera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jtorres@primavera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primavera Emergency Rent and Utility Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent assistance to people who are experiencing a one-time crisis that makes eviction imminent. Stable means of income is preferred, as this financial assistance is intended to eliminate the crisis so that the client can resume responsibility. Also provides assistance with SW Gas bills including past payment, deposits, late charges, and reconnection fees. Provides deposits for electric, gas, water, and home telephone services. Includes case coordination and advocacy for people who need housing, shelter, employment, and help in obtaining benefits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who have an eviction notice; must bring photo ID for adults, social security numbers for all family members, birth certificates for children, and proof of income and hardship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office or visit website for application; complete application and email it or return to office. If there are funds available, applicants will receive a call within 5 business days of returning the application.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702 S 6th Ave, Tucson, Pima, AZ, 85701-2600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thu, Fri 9am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-623-5111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://primavera.org/emergency-services/#rent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JFCS Community Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency financial assistance to people in need for past due rent payment, past due mortgage payment, all utilities (water, gas, electric), grocery gift cards, and free hygiene kits. Max assistance is $1500 per household. Funding is first come first served. Email at 8 am on the first of the month for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>people in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Email at 8 am on the first of the month, funding is first come first served at the beginning of each month as funding allows. Max assistance is $1500. Contact provider for documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4301 E 5th S, Tucson, Pima, AZ, 85711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-795-0300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://jfcstucson.org/services/emergency-financial-assistance/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jefa@jfcstucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>Guadalupe Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information to Guadalupe residents about available social services. Provides case management and emergency food boxes for Guadalupe residents with low incomes.</x:t>
   </x:si>
   <x:si>
     <x:t>Guadalupe residents who meet income eligibility requirements; must have ID</x:t>
   </x:si>
   <x:si>
     <x:t>Call; ID is needed. Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>9241 S Avenida Del Yaqui, Guadalupe, Maricopa, AZ, 85283-2538</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Thu, Fri 8am-5 pm; Tue 11am-2pm; Weekly food distribution Tue 7am-9am</x:t>
   </x:si>
   <x:si>
     <x:t>480-730-3080</x:t>
   </x:si>
   <x:si>
-    <x:t>http://www.guadalupeaz.org/community-action-program-cap/pages/cap-services</x:t>
+    <x:t>https://www.guadalupeaz.org/1213/Community-Action-Program-CAP</x:t>
   </x:si>
   <x:si>
     <x:t>lramirez@guadalupeaz.org</x:t>
-  </x:si>
-[...1006 lines deleted...]
-    <x:t>Info@wacog.com</x:t>
   </x:si>
   <x:si>
     <x:t>Tucson Indian Center Emergency Financial Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>**temporarily out of funds**
 Provides one-time financial assistance to people in need; not restricted to Native Americans. Includes assistance for past-due rent or mortgage payment to prevent homelessness, and utility payment assistance to avoid shut-off.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need regardless of ethnicity. Must have shut-off notice, eviction notice, or foreclosure notice for utility or housing payment assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>Call on Mon beginning at 8am to leave a message. When funding is available, the first ten people will be called back by the end of the day and offered appointments.</x:t>
   </x:si>
   <x:si>
     <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm administration; Mon 8am program intake</x:t>
+    <x:t>Administration Mon-Fri 8am-5pm; Program intake Mon 8am</x:t>
   </x:si>
   <x:si>
     <x:t>520-331-7130</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>dbaysa@ticenter.org</x:t>
   </x:si>
   <x:si>
+    <x:t>Travis L Williams Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multipurpose center offers case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application portal. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Social Services - Tucson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management to individuals and families, and emergency financial assistance for rent and electricity. Also provides referrals to transitional housing, job training, employment, and additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Mondays at 8:30am for intake and appointments for electric. Rental assistance should call at 8am on the first Monday of the month. Must bring photo ID for adults, and birth certificate and Social Security numbers for all in family.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1002 N Main Ave, Tucson, Pima, AZ, 85705-7610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-792-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmytucson.org/tucson-social-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Housing Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers various housing programs. Website provides a list of affordable housing. Serves as area housing authority.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-2295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-262-6794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>housing@phoenix.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John F Long Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation resources for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resides within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program;  Visit website for portal login and confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3454 N 51st Ave, Phoenix, Maricopa, AZ, 85031-3002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Phoenix Social Services Emergency Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for Phoenix residents in need. Assistance, when available, includes electricity, water, and gas utility assistance, rent assistance, and food boxes. Offers information about and referrals to available community resources. **Currently out of funds for rental and water bill assistance**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix residents with a loss of income within the past 90 days or out of pocket unplanned expense within the past 30 days</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for pre-screening interview and appointment for financial assistance. Visit office for food assistance or call for specific information. Funding occurs at the beginning of the month for emergency assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2707 E Van Buren St, Phoenix, Maricopa, AZ, 85008-6020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-4pm; 24-hours client line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-267-4122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyphoenix.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mandy.porter-griffith@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avondale Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides utility, mortgage, and rent payment assistance. Also provides case management, additional referrals, outreach, and home visits for qualifying individuals and families. Offers weatherization program to reduce energy costs for those in owner-occupied housing. Telephone Assistance Program provides telephone service to low income households with a medical need that requires one in the home.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Avondale, Goodyear, Litchfield Park, and unincorporated Maricopa County islands within Avondale, Goodyear, Litchfield Park, and Laveen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, AZ Complete Health Avondale Resource Center, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-2703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services/family-services/community-action-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@avondaleaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mesa Public Housing Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public housing in project-based apartment complexes and Section 8 rent subsidies for various apartment complexes to people on low income. Applicants are placed on a waiting list until assistance is available. Provides assistance with refundable portion of security and utility deposits to low income Mesa residence prior to signing a lease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on very low income who live in the city of Mesa. Housing voucher program is based on income at or below 50% very low income (VLI). Deposit assistance eligibility is based on income at or below 80% of the area median income (AMI). Visit website for current AMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website for wait list information and utility deposit assistance requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 S Center St, Bldg 1, Mesa, Maricopa, AZ, 85210-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lobby Hours Mon-Thu 7:30am-5pm: by appointment only for Housing Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-644-3536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mesaaz.gov/residents/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Senior Housing Assistance Funds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides seniors with assistance to reduce housing insecurity. Provides assistance with rent, utilities, moving costs, property insurance and taxes, home repair and modification for home owner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older who live in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; 30-day processing period</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-466-1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista del Camino Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to those facing eviction, for utilities for those with a shut-off notice, local bus fare, and prescriptions. Also provides food boxes, pet food, and casual and career clothing. Assists with weatherization and air conditioner repairs for those who cannot afford it. Also provides information about and referrals to other community resources. Does not cover all parts of zip code 85254.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income. Does not cover all parts of zip code 85254.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. For rent/utility assistance, complete the prescreen online through the Maricopa County Human Services Client Portal found at the bottom of the Vista del Camino website or by calling for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7700 E Roosevelt St, Scottsdale, Maricopa, AZ, 85257-4441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-312-2323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.scottsdaleaz.gov/vista-del-camino-community-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peoria Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent and utility payment assistance to those in Peoria and Youngtown.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Peoria and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8335 W Jefferson ST, Peoria, Maricopa, AZ, 85345-6516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-979-3911 x405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.peoriaaz.gov/government/departments/neighborhood-and-human-services/community-center/resource-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>peoriacap@fls.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helping Hands for Freedom Financial Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for veteran and Gold Star families with children living in their home that have lost a loved one or are suffering with injuries from combat including Post Traumatic Stress (PTS), Post Traumatic Stress Disorder (PTSD), Traumatic Brain Injury (TBI), and moral injuries. Assistance includes mortgage and lease payments, car payments, utility bill payments, insurance payments, or other critical short-term needs once a year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veteran and Gold Star families with children living in their home that have lost a loved one or are suffering with injuries from combat including PTS, PTSD, TBI, and moral injuries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit office, visit website, or write; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326 E Coronado Rd, Ste 103, Phoenix, Maricopa, AZ, 85004-1524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-845-1390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.helpinghandsforfreedom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esnelz@helpinghandsforfreedom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A New Leaf - MesaCAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and case management services to individuals and families in need. Offers limited financial assistance for utility services that are one month past due. Assists with air conditioner repairs during the summer for those who cannot afford them.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mesa residents in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>For rent or utility assistance, call on the first Thursday of the month between 2:00-3:30pm or until all appointments are taken.For utility assistance - call or email to sign up for an orientation class which must be completed before an application can be filled out.  Orientations are in-person on Mondays, Tuesdays, and Wednesdays from 8:30am-10am. Applicants who are ages 60 and older do not have to attend orientation. No documents required for orientation and contact provider to confirm documents required for financial assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635 E Broadway Rd, Mesa, Maricopa, AZ, 85204-2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm; diaper distribution times vary.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-750-9228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.turnanewleaf.org/services/financial-empowerment/mesacan/mesacan-rent-and-utility-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mesacanclient@turnanewleaf.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wickenburg AllThrive365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance for residents of Aguila, Circle City, Morristown, Wickenburg, and Wittmann with low income. Offers emergency food including monthly mobile food pantry, weatherization, Nutrition Assistance (food stamps/SNAP) and Medicaid applications by appointment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Aguila, Circle City, Morristown, Wickenburg, and Wittmann who meet income guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Required documents vary by services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466 W Wickenburg Way, Wickenburg, Maricopa, AZ, 85390-2278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-684-7894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://allthrive365.org/connection/community-resource-centers-wickenburg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maricopa County Community Services Division Rent Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent and rental deposit payment assistance to residents of Maricopa County except for those living in Glendale, Mesa and Phoenix. Offers referrals to correct CAP offices for people outside the areas served.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Maricopa County except for those living in Glendale, Mesa and Phoenix. Applicants or households that received previous Emergency Rental Assistance (ERA) payments are not eligible. Applicants that have only received ERA utility program payments are eligible. photo identification, birth certificate of applicant, documentation of household income received in the 30 days prior to and including appointment date, and documentation demonstrating crisis event .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Complete online application through the Human Services Department Client Portal or visit website for list of local Community Action Program offices; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234 N Central Ave, Ste 3000, Phoenix, Maricopa, AZ, 85004-2208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm ; 24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-506-0589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.maricopa.gov/5582/Rental-Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glendale Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serves as the Community Action Program (CAP) for the City of Glendale. Offers support utility deposit assistance depending on funding.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Glendale and surrounding unincorporated areas. Must meet the financial qualification guidelines and qualifying criteria, visit website for more information.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website. Documents required for rental assistance include a state-issued identification card for head of household, a 5-Day notice or eviction notice, recent 30 days of income from date of application, signed and current lease agreement, and proof of crisis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7677 W Bethany Home Rd, Glendale, Maricopa, AZ, 85303-4211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-930-2854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.glendaleaz.gov/Live/City-Services/Community-Services/Community-Action-Program-CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>communityactionprogram@glendaleaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsquared Homes for the Homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides temporary rental assistance to housed and EMPLOYED SMI (Serious Mentally Ill) individuals. Provides $1,000 maximum move-in costs for newly housed and employed individuals experiencing homelessness if a Case Manager has obtained housing, but the grant only covers the first month's rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must be employed.  Employed SMI individuals who are experiencing a temporary setback. Employed clients at the poverty level who have been awarded housing through their Case Manager but do not have the move-in costs. Proof of sustainable income and lease agreement required.  Approval or denial will be on a case-by-case basis, and dsquared reserves the right to refuse services to anyone.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for application process. Turnaround time is two weeks, please do not apply if emergency assistance is needed. Client or Case Manager can email or submit application online. Case Managers must verify the individual is eligible for services, email or submit the documents, pick up the check from the Chandler location and take it to the rental facility. Clients can expect at least a two-week turnaround. If people have a five-day notice or less, they will not be eligible.If applicants are not eligible, they will not receive a response due to the volume of applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Chandler, Maricopa, AZ, 85226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.dsquared4homeless.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolleson Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assists Tolleson residents with utility payments and past due amounts on rent or mortgage or first month's rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolleson residents who have not received assistance within the past 12 months from Tolleson CAP Office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9555 W Van Buren St, Tolleson, Maricopa, AZ, 85353-2816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9:30am-5pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-936-2760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tolleson.az.gov/338/community-action-program---cap-office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila Bend Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management for residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income. Provides food boxes and offers a monthly Job Listing for the local area.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call 2nd Fri 4pm-5pm and leave a message. Must have photo ID and proof of address for emergency food boxes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202 E Euclid Ave, Gila Bend, Maricopa, AZ, 85337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2nd Fri of the month 4pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-618-4837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilabendaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surprise Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers family resource center, information and referrals to services in the community such as rent, utility and benefit assistance, food boxes, Veteran services, employment and training programs, tax preparation support, homeless services and other programs. Eligibility restrictions apply for some programs. Free computer lab and printing services available for guests participating in a Resource Center program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of El Mirage and Surprise; income restrictions apply for  Action Program services; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12425 W Bell Rd, Bldg A Ste 124, Surprise, Maricopa, AZ, 85378-9003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Tue 8am-5pm, Wed-Thu 8am-7pm, Fri 8am-3pm, 3rd Sat 9am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-222-1600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.surpriseaz.gov/411/Surprise-Resource-Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>surprisecares@surpriseaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surprise and El Mirage Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance with rent and utility payments to residents of El Mirage, Sun City, Sun City West, Surprise and Waddell. Provides links to a variety of resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of El Mirage, Sun City, Sun City West, Surprise and Waddell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message with information including name and contact information, address with ZIP Code, how many children are in the home, if there is someone with a disability in the home, and the type of assistance needed. Residents can complete a pre-screening through website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15832 N Hollyhock St, Surprise, Maricopa, AZ, 85378-4175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 8am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-222-4673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://surpriseaz.gov/395/Human-Service-Community-Vitality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to services available in Avondale by partner agencies. offer a variety of human services from programs for parents with children 0-5, to assistance with applying for AHCCCS. Offers limited evaporative cooler-water utility assistance during summer months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resource Center Mon, Wed, Thurs 8am-6pm, Tue 8am-7pm, Fri 9am-5pm; Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nation's Finest - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rapid rehousing and homelessness prevention services to eligible veterans and veteran families. Services may include assistance for rental arrears, security deposits, utility and rental assistance, and case management to stabilize housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low income veterans and veteran families across Coconino, Gila, Navajo, and Apache counties, including rural communities that have been discharged with any character of service other than dishonorable or general court martial who are experiencing homelessness or are at risk of becoming homeless.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1515 E Cedar Ave, Ste A5, Flagstaff, Coconino, AZ, 86004-1630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-266-1984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>modonnell@nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Search Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides referrals to low-cost and market rate housing for cities in Arizona. Online database is searchable by location and can be refined by price, size, accessibility, no credit check, no criminal background check, and senior-friendly status.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Documents needed depends on the property.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-6pm by phone; 24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-428-8844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://housingsearch.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Prescott Corps Project SHARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides energy utility payment assistance, rental assistance for people who are currently in a crisis situation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must meet income guidelines and be in a crisis situation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231 S Montezuma St, Prescott, Yavapai, AZ, 86303-4719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-778-0150 x1102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://prescott.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>joe.posillico@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm, Fri 8am-noon for utility assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-6247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wacog.com/utility-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>miaa@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Social Services - Yuma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent, gas, electric, and water bills. Provides emergency food boxes and sandwiches to those in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445 S 4th Avenue, Yuma, Yuma, AZ, 85364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-noon, 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-0181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yuma.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>yumahelp@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US VETS - Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers various services for veterans and their families that are low income and/or experiencing homelessness.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be a Veteran that served in the active military, naval air service or coast guard with a discharge other than dishonorable, must be homeless or at imminent risk of losing housing, and must have very low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office. Required documents: photo ID for all adults in household, social security cards for all household members, certificate of release or discharge from Active Duty (DD Form 214) showing discharge status or letter of service, proof of all household income (must be dated within 30 days), and proof of homelessness if currently unhoused.  If currently housed: copies of current signed lease or landlord agreement and copy of eviction notice or court ordered move-out date, if applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3507 N Central Ave, Ste 200, Phoenix, Maricopa, AZ, 85012-2123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supportive Services Mon-Fri 7am-4pm; After Care Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-548-7838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://usvets.org/locations/phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunnyslope Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Lake Havasu City Service Extension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent payment assistance, electric and water utility bill payment assistance, food boxes, sack lunches, and personal hygiene items.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Some requirements to receive utility and rental assistance, must qualify.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or go to location</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2049 Swanson Ave, Lake Havasu City, Mohave, AZ, 86403-6727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admin Mon-Fri 8:30am-12pm; Community Room to cool off and receive water. Mon &amp; Wed &amp; Fri 8:30am-12pm. Tue &amp; Thurs by appointment only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-680-3678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://lakehavasucity.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>heather.crawford@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nation's Finest - Bullhead City</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for Veterans that are experiencing homelessness or at risk of becoming homeless. Services include Supportive Services for Veteran Families (SSVF), Shallow Subsidy, emergency housing, case management, pre-employment assistance, and referrals to additional services. Also includes financial assistance for moving, transportation, rent and utilities payment, and child care.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1343 Hancock Rd, Bullhead City, Mohave, AZ, 86442-5909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-444-1135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rwhite@nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Cares Housing Opportunities for persons with HIV/AIDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency housing and utility assistance and peer support groups. Also offers food vouchers, personal hygiene supplies, and gas money.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with HIV/AIDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3188 N Windsong Dr, Ste A, Prescott Valley, Yavapai, AZ, 86314-1220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-776-4612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.northlandcares.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>webster@northlandcares.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211 Arizona Housing Crisis Hotline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rental assistance and eviction prevention resources for individuals residing in rural Arizona who are facing homelessness within 21 days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of rural Arizona at risk of homelessness within 21 days</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9am-7pm daily</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-211-8661 x1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army North West Valley Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers community recreation programs. Provides hot meals, food boxes, back-to-school assistance. Rent and utility assistance on a limited basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo ID and current proof of address for weekly emergency food box. Limited non-income based assistance with APS, SRP and Southwest Gas limited to once every 2 years and 3 times in a lifetime.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit; line starts forming hours before opening time and funds are limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17420 N Avenue of the Arts Blvd, Surprise, Maricopa, AZ, 85378-2577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-noon, 1pm-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-977-1084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://northwestvalley.salvationarmy.org/north-west-valley-az?_gl=1*j9gell*_gcl_au*mtg1nze2mtyxny4xnzy1ntu4mte0*_ga*njc3nze1mjc1lje3nju1ntgxmtq.*_ga_</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaqueline.Murillo@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Chandler Corps Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to individuals and families in need. Services include emergency food boxes, Project Service to Help Arizonans with Relief on Energy (SHARE) for SRP and APS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who have not received funding from this Salvation Army location in the past 24 months and are living within restricted area of Chandler, Gilbert or Sun Lakes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message, funding is not guaranteed even when available</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85 E Saragosa St, Chandler, Maricopa, AZ, 85225-6385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-11:30am, 1pm-4:30pm most services; Tue-Fri 8:30am-11:30am food boxes; Cooling Center Mon-Sun 11am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-963-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://chandler.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPLC Supportive Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides navigation assistance to populations which experience increased barriers to housing, such as Domestic Violence, Extremely Low Income, Previous Criminal History, Previous Foster Care, Separated Families, and Serious Mental Illness. Also provides information on tenant rights.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness or at risk of homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website to complete assessment. Applicants will be contacted within 72 hours.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1112 E Buckeye Rd, Phoenix, Maricopa, AZ, 85034-4043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-609-7556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://cplc.org/programs/homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shs@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Verde Valley Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to qualifying residents of Sedona and the Verde Valley. Assistance includes rent payments, utility assistance, and other assistance as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualifying residents of Sedona, Village of Oak Creek, Camp Verde, Beaver Creek, Rimrock, Lake Montezuma, Cottonwood, Clarkdale, Cornville, and Jerome are eligible for assistance upon qualification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message with name, phone number, and requested assistance. A caseworker will return messages.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-963-4342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyusa.org/az/sedona/w-hwy-89a/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jennie.underwood@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACA Supportive Services Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email to apply for financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-526-2968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>supportservice@nacainc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Payson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, utility payment, deposit assistance and diaper distribution. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines and have a documented need for assistance. Must have children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110 W Main St, Ste A, Payson, Gila, AZ, 85541-4818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm prescreening packets accepted</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-7192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilacountyaz.gov/government/community/community_action_program.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Globe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, and utility payment and deposit assistance. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines, submit all requested documentation, and have a documented need for assistance. Must have children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-425-7631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Fredonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, financial empowerment classes, housing rehabilitation, weatherization services, and appliance repair or replacement. Provides housing and utilities deposit and payment assistance.**Currently only accepting families for rental assistance due to low funds**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal, email, or visit website for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 W Brown St, Fredonia, Coconino, AZ, 86022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3rd Thu 8:30am-2pm by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-643-7241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.coconino.az.gov/socialservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers. **Rental assistance is first come first served beginning on the first of the month**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-noon, 1pm-3:30pm; other times by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>abintz@coconino.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit location, or visit website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri Noon-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-367-3057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentpinetop.com/home.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fri 8am-noon Yuma County; Mon-Fri 8am-5pm La Paz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-3462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wacog.com/a-community-action-agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info@wacog.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>SEACAP - Willcox</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Cochise County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment</x:t>
   </x:si>
   <x:si>
     <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>800-293-1144</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seacapaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>ahurtado@seacapinc.org</x:t>
@@ -1378,263 +1543,104 @@
   <x:si>
     <x:t>Tue, Wed, Thu by appointment</x:t>
   </x:si>
   <x:si>
     <x:t>520-559-4168</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.shctombstone.org/resources/ministries-and-organizations</x:t>
   </x:si>
   <x:si>
     <x:t>teeniegreen@outlook.com</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Saint Francis of Assisi - Elfrida Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency assistance to people in need. Includes food boxes, and financial assistance for rent and utilities for those with an eviction or cut-off notice.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Cochise, Elfrida, McNeal, Pearce, Sunizona, and Sunsites areas</x:t>
   </x:si>
   <x:si>
     <x:t>4128 W Jefferson Rd, Elfrida, Cochise, AZ, 85610-9092</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 9am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-642-3526</x:t>
   </x:si>
   <x:si>
     <x:t>http://svdptucson.org/conference-locations-contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - District 5 Council of Cochise/Graham/Greenlee Vicariates</x:t>
   </x:si>
   <x:si>
     <x:t>Administers referral program to emergency assistance for people in need throughout Southern Arizona, according to parish boundaries.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need</x:t>
   </x:si>
   <x:si>
     <x:t>Call for referral</x:t>
   </x:si>
   <x:si>
     <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Thu 1pm-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>http://svdptucson.org/about-us</x:t>
   </x:si>
   <x:si>
-    <x:t>John F Long Family Services Center</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Paul - Helpline - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance to people in need. Assistance includes food twice a monthly and clothing vouchers once every six months. Also provides financial assistance for rent, utilities, car repairs, and prescriptions once a year.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the greater Flagstaff area</x:t>
   </x:si>
   <x:si>
     <x:t>Call the helpline</x:t>
   </x:si>
   <x:si>
     <x:t>2113 N East St, Flagstaff, Coconino, AZ, 86004-3510</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-10:30am</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-6511</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.stvincentdepaul.net/flagstaff-sfdaconference</x:t>
   </x:si>
   <x:si>
     <x:t>stvincentdepaul.flagstaff@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>MAP a Plan Program - Sahuarita</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>Coconino County Social Services - Williams</x:t>
   </x:si>
   <x:si>
     <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance to prevent eviction, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment, visit office or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon walk-ins; Mon-Thu 1pm-2pm by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County Social Services - Page</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
@@ -1684,205 +1690,208 @@
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
+    <x:t>Area Agency on Aging Region One, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinates advocacy efforts on behalf of people age 60 and older. Promotes public awareness of their issues. Acts as an information center about programs and services for the aging. Administers contracts with public and private providers. Provides technical assistance to contractors and other community groups. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older who need long term care. Volunteers share presentations in classrooms about life stories of prejudices they have endured. Volunteers also lead video discussions about diversity, bullying, and self-esteem.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-2255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://aaaphx.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@aaaphx.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>NACOG Area Agency on Aging  - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals and Medicare counseling to seniors in northern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, and coordination of in-home support services. Offers ombudsman advocacy to those in long-term facilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>323 N San Francisco St, Ste A, Flagstaff, Coconino, AZ, 86001-4658</x:t>
   </x:si>
   <x:si>
     <x:t>877-521-3500</x:t>
   </x:si>
   <x:si>
     <x:t>http://nacog.org/aaa/</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging - Cottonwood</x:t>
   </x:si>
   <x:si>
     <x:t>544 S 6th St, Cottonwood, Yavapai, AZ, 86326-6142</x:t>
   </x:si>
   <x:si>
     <x:t>http://nacog.org/aaa</x:t>
   </x:si>
   <x:si>
-    <x:t>Area Agency on Aging Region One, Inc</x:t>
-[...11 lines deleted...]
-    <x:t>info@aaaphx.org</x:t>
+    <x:t>Pima Council on Aging, Region II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Designated Area Agency on Aging for Region II. Administers programs and services for older adults, their families, and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600 S Country Club Rd, Tucson, Pima, AZ, 85716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-790-7262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pcoa.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rojeda@pcoa.org</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging - Show Low</x:t>
   </x:si>
   <x:si>
     <x:t>1801 W Deuce of Clubs, #220, Show Low, Navajo, AZ, 85901-6794</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging  - Prescott</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults with disabilities, and their caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>3003 Centerpoint East Dr, Prescott, Yavapai, AZ, 86301-8492</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>rojeda@pcoa.org</x:t>
   </x:si>
   <x:si>
     <x:t>SEAGO Area Agency on Aging Region VI</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to seniors in southeastern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, home delivered meals, and coordination of in-home support services.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in Cochise, Graham, Greenlee, and Santa Cruz Counties</x:t>
   </x:si>
   <x:si>
     <x:t>1403 W Highway 92, Stee B, Bisbee, Cochise, AZ, 85603-1160</x:t>
   </x:si>
   <x:si>
     <x:t>520-432-2528</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seago.org/area-agency-on-aging</x:t>
   </x:si>
   <x:si>
     <x:t>aging@seago.org</x:t>
   </x:si>
   <x:si>
     <x:t>WACOG Aging, Disability &amp; Family Helpline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors and adults with disabilities so they can remain in their own homes. Includes information about community resources. Also provides intake, case management, and coordination of in-home support services. *** Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists. ***</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in La Paz, Mohave, and Yuma counties. 
 **Due to a change in funding, new client services in Mohave and Yuma counties are subject to wait lists.**</x:t>
   </x:si>
   <x:si>
     <x:t>800-782-1886</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Mercy Care ACC-RBHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
+  </x:si>
+  <x:si>
     <x:t>SouthEastern Arizona Community Action Program, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Administers programs for people in need in Cochise, Graham, Greenlee, and Santa Cruz Counties. Serves as the Community Action Agency (CAA).</x:t>
   </x:si>
   <x:si>
     <x:t>Utility assistance, rental assistance and weatherization assistance for individuals who live in Cochise, Graham, Greenlee, Santa Cruz County.</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>928-428-4653</x:t>
   </x:si>
   <x:si>
     <x:t>sacacti1001@qwestoffice.net</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -2457,2345 +2466,2345 @@
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="I6" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
+      <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
+      <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="I10" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...3 lines deleted...]
-        <x:v>66</x:v>
+      <x:c r="G11" s="1" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="I11" s="1" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I12" s="1" t="s"/>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
+      <x:c r="C14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="C17" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="I18" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="I19" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="G23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="B25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="B26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="B27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="B29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
+      <x:c r="C30" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="I33" s="1" t="s"/>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="B34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="I34" s="1" t="s"/>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="B35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...12 lines deleted...]
-        <x:v>278</x:v>
+      <x:c r="I37" s="1" t="s">
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>336</x:v>
-[...2 lines deleted...]
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...17 lines deleted...]
-      <x:c r="I50" s="1" t="s"/>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="B54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="B55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>405</x:v>
-[...2 lines deleted...]
-        <x:v>406</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>405</x:v>
-[...2 lines deleted...]
-        <x:v>406</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>405</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s"/>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
+      <x:c r="G65" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="I65" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>494</x:v>
-[...2 lines deleted...]
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s"/>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="B82" s="1" t="s">
+      <x:c r="C82" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>569</x:v>
-[...2 lines deleted...]
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>582</x:v>
-[...2 lines deleted...]
-        <x:v>583</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>599</x:v>
-[...2 lines deleted...]
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>405</x:v>
-[...2 lines deleted...]
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9">
       <x:c r="A90" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B90" s="4"/>
       <x:c r="C90" s="4"/>
       <x:c r="D90" s="4"/>
       <x:c r="E90" s="4"/>
       <x:c r="F90" s="4"/>
       <x:c r="G90" s="4"/>
       <x:c r="H90" s="4"/>
       <x:c r="I90" s="4"/>
     </x:row>
     <x:row r="91" spans="1:9">
       <x:c r="A91" s="4"/>
       <x:c r="B91" s="4"/>
       <x:c r="C91" s="4"/>
       <x:c r="D91" s="4"/>
       <x:c r="E91" s="4"/>
       <x:c r="F91" s="4"/>
       <x:c r="G91" s="4"/>
       <x:c r="H91" s="4"/>
       <x:c r="I91" s="4"/>
     </x:row>
     <x:row r="92" spans="1:9">
       <x:c r="A92" s="4"/>
       <x:c r="B92" s="4"/>
       <x:c r="C92" s="4"/>