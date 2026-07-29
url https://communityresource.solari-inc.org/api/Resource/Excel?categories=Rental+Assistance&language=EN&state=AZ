--- v2 (2026-05-29)
+++ v3 (2026-07-29)
@@ -1,91 +1,364 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d103d785224815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/399bfbab23134c90b9e12202f6f3f35d.psmdcp" Id="Rc0a1e6bc8cb84246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2591db6be54cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1c8ecdf013a417291d473847daec999.psmdcp" Id="Rd96627a731214351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Rental Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>US VETS - Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers various services for veterans and their families that are low income and/or experiencing homelessness.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be a Veteran that served in the active military, naval air service or coast guard with a discharge other than dishonorable, must be homeless or at imminent risk of losing housing, and must have very low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office. Required documents: photo ID for all adults in household, social security cards for all household members, certificate of release or discharge from Active Duty (DD Form 214) showing discharge status or letter of service, proof of all household income (must be dated within 30 days), and proof of homelessness if currently unhoused.  If currently housed: copies of current signed lease or landlord agreement and copy of eviction notice or court ordered move-out date, if applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3507 N Central Ave, Ste 200, Phoenix, Maricopa, AZ, 85012-2123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supportive Services Mon-Fri 7am-4pm; After Care Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-548-7838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://usvets.org/locations/phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211 Arizona Housing Crisis Hotline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rental assistance and eviction prevention resources for individuals residing in rural Arizona who are facing homelessness within 21 days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of rural Arizona at risk of homelessness within 21 days</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; No documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9am-7pm daily</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-211-8661 x1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunnyslope Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application portal. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fri 8am-noon Yuma County; Mon-Fri 8am-5pm La Paz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-3462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://wacog.com/family-community-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, Utility assistance Fri 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-6247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>miaa@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Senior Housing Assistance Funds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides seniors with assistance to reduce housing insecurity. Provides assistance with rent, utilities, moving costs, property insurance and taxes, home repair and modification for home owner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older who live in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; 30-day processing period</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-466-1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans First Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides homelessness prevention resources and stabilization for all veterans, with special emphasis on senior, disabled and women veterans. Offers assistance with rent, utilities, food, and bus passes, and information about services and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Only veterans, their families and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, leave message if no answer. Initial intake will be done over the phone with specific document requirements to be considered for assistance.  Requester must comply with all requests pertaining to the intake process.  We will do our best to provide an answer within 3 business days as to our decision for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8433 N Black Canyon Hwy, Ste 164, Phoenix, Maricopa, AZ, 85021-4859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-989-7207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jsisco@veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Bisbee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Cochise County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1326 W Highway 92, San Jose Square Ste 11, Bisbee, Cochise, AZ, 85603-1151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-293-1144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seacapaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ahurtado@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Citadel Senior Living</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides pet-friendly, low-income assisted and independent living for seniors in apartments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, Email or Visit Office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520 S Higley Road Mesa, Mesa, Maricopa, AZ, 85206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Sun 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-268-6163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://citadelretirement.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kavillacorta@ensignservices.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army North West Valley Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers community recreation programs. Provides hot meals, food boxes, back-to-school assistance. Rent and utility assistance on a limited basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo ID and current proof of address for weekly emergency food box. Limited non-income based assistance with APS, SRP and Southwest Gas limited to once every 2 years and 3 times in a lifetime.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit; line starts forming hours before opening time and funds are limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17420 N Avenue of the Arts Blvd, Surprise, Maricopa, AZ, 85378-2577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-noon, 1pm-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-977-1084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://northwestvalley.salvationarmy.org/north-west-valley-az?_gl=1*j9gell*_gcl_au*mtg1nze2mtyxny4xnzy1ntu4mte0*_ga*njc3nze1mjc1lje3nju1ntgxmtq.*_ga_</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaqueline.Murillo@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Chandler Corps Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to individuals and families in need. Services include emergency food boxes, Project Service to Help Arizonans with Relief on Energy (SHARE) for SRP and APS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who have not received funding from this Salvation Army location in the past 24 months and are living within restricted area of Chandler, Gilbert or Sun Lakes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message, funding is not guaranteed even when available</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85 E Saragosa St, Chandler, Maricopa, AZ, 85225-6385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Most services Mon-Fri 8:30am-11:30am, 1pm-4:30pm; Food boxes Tue-Fri 8:30am-11:30am; Cooling Center Mon-Sun 11am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-963-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://chandler.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Saint Vincent de Paul - Tucson Diocesan Council</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a referral service to local Catholic churches for people in need. May include referrals for food boxes, financial assistance for rent and utilities, and vouchers for clothing and furniture.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need who live within Tucson Catholic church parish boundaries</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake and referral to participating church; if accepted for assistance, a home visit may be scheduled; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>829 S 6th Ave, Tucson, Pima, AZ, 85701-2624</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-628-7837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.svdptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>inbox@svdptucson.org</x:t>
@@ -132,53 +405,50 @@
   <x:si>
     <x:t>Vary</x:t>
   </x:si>
   <x:si>
     <x:t>928-627-3203</x:t>
   </x:si>
   <x:si>
     <x:t>http://ppep.org/programs/human-services/emergency-services</x:t>
   </x:si>
   <x:si>
     <x:t>PPEP Farmworker Housing Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing services for farm workers with low incomes. Includes housing search assistance, case management, and limited financial assistance for rent.</x:t>
   </x:si>
   <x:si>
     <x:t>Farmworkers in Yuma County</x:t>
   </x:si>
   <x:si>
     <x:t>Call; contact the provider for any required documents.</x:t>
   </x:si>
   <x:si>
     <x:t>201 N Bingham Ave, Ste 9, Somerton, Yuma, AZ, 85350</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-627-7665</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pmhdc.com/</x:t>
   </x:si>
   <x:si>
     <x:t>mhdcmicro@ppep.org</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Arizona Land Trust, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides affordable housing for rent and for sale to low to moderate income families. Maintains a waiting list for accessible units.</x:t>
   </x:si>
   <x:si>
     <x:t>Families on low to moderate income</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>3044 N Alvernon Way, Tucson, Pima, AZ, 85712-1431</x:t>
   </x:si>
   <x:si>
     <x:t>520-352-2626</x:t>
@@ -205,77 +475,50 @@
     <x:t>3950 S Camino del Heroe, Green Valley, Pima, AZ, 85614-5700</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 9am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-625-5966</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.valleyassistanceservices.org</x:t>
   </x:si>
   <x:si>
     <x:t>MAP a Plan Program - Sahuarita</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance including sewer user fees. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on low income within the town limits of Sahuarita</x:t>
   </x:si>
   <x:si>
     <x:t>3950 S Camino Del Heroe, Green Valley, Pima, AZ, 85614</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-3pm</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>jsisco@veteransfirstltd.org</x:t>
   </x:si>
   <x:si>
     <x:t>Project Action for Veterans</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for veterans who are experiencing homelessness or near-homeless. Services include housing stability planning, budgeting, deposits for rent and utilities, moving and storage costs, some household supplies, auto repair if needed for work, employment-related expenses, child care, and bus passes. Resource specialists visit locations in southern Arizona on a rotating basis.</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans with active duty service time, who are homelessness or near-homeless in Cochise, Graham, Greenlee, Pima, and Santa Cruz counties; must be at or below 50% of the area medium income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for schedule; must bring photo ID, DD-214 discharge papers (if available), and proof of income; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>3502 S 6th Ave, Ste 140, Tucson, Pima, AZ, 85713-6121</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-noon, 1pm-4pm; Tucson drop-in times Mon, Tue, Thu, Fri 8am-noon, 1pm-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-308-3093</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.primavera.org</x:t>
   </x:si>
@@ -370,62 +613,53 @@
   <x:si>
     <x:t>Call on Mon beginning at 8am to leave a message. When funding is available, the first ten people will be called back by the end of the day and offered appointments.</x:t>
   </x:si>
   <x:si>
     <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Program intake Mon 8am</x:t>
   </x:si>
   <x:si>
     <x:t>520-331-7130</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>dbaysa@ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>Travis L Williams Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Multipurpose center offers case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
   </x:si>
   <x:si>
-    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
   </x:si>
   <x:si>
-    <x:t>602-534-2433</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Social Services - Tucson</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management to individuals and families, and emergency financial assistance for rent and electricity. Also provides referrals to transitional housing, job training, employment, and additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call Mondays at 8:30am for intake and appointments for electric. Rental assistance should call at 8am on the first Monday of the month. Must bring photo ID for adults, and birth certificate and Social Security numbers for all in family.</x:t>
   </x:si>
   <x:si>
     <x:t>1002 N Main Ave, Tucson, Pima, AZ, 85705-7610</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-792-1111</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmytucson.org/tucson-social-services</x:t>
@@ -526,74 +760,50 @@
   <x:si>
     <x:t>Mesa Public Housing Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Provides public housing in project-based apartment complexes and Section 8 rent subsidies for various apartment complexes to people on low income. Applicants are placed on a waiting list until assistance is available. Provides assistance with refundable portion of security and utility deposits to low income Mesa residence prior to signing a lease</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on very low income who live in the city of Mesa. Housing voucher program is based on income at or below 50% very low income (VLI). Deposit assistance eligibility is based on income at or below 80% of the area median income (AMI). Visit website for current AMI</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website for wait list information and utility deposit assistance requirements</x:t>
   </x:si>
   <x:si>
     <x:t>200 S Center St, Bldg 1, Mesa, Maricopa, AZ, 85210-1502</x:t>
   </x:si>
   <x:si>
     <x:t>Lobby Hours Mon-Thu 7:30am-5pm: by appointment only for Housing Specialist</x:t>
   </x:si>
   <x:si>
     <x:t>480-644-3536</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mesaaz.gov/residents/housing</x:t>
   </x:si>
   <x:si>
-    <x:t>CAHRA Senior Housing Assistance Funds</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Vista del Camino Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to those facing eviction, for utilities for those with a shut-off notice, local bus fare, and prescriptions. Also provides food boxes, pet food, and casual and career clothing. Assists with weatherization and air conditioner repairs for those who cannot afford it. Also provides information about and referrals to other community resources. Does not cover all parts of zip code 85254.</x:t>
   </x:si>
   <x:si>
     <x:t>People on low income. Does not cover all parts of zip code 85254.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center. For rent/utility assistance, complete the prescreen online through the Maricopa County Human Services Client Portal found at the bottom of the Vista del Camino website or by calling for assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>7700 E Roosevelt St, Scottsdale, Maricopa, AZ, 85257-4441</x:t>
   </x:si>
   <x:si>
     <x:t>480-312-2323</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.scottsdaleaz.gov/vista-del-camino-community-center</x:t>
   </x:si>
   <x:si>
     <x:t>Peoria Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rent and utility payment assistance to those in Peoria and Youngtown.</x:t>
@@ -793,53 +1003,50 @@
   <x:si>
     <x:t>Call 2nd Fri 4pm-5pm and leave a message. Must have photo ID and proof of address for emergency food boxes.</x:t>
   </x:si>
   <x:si>
     <x:t>202 E Euclid Ave, Gila Bend, Maricopa, AZ, 85337</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Fri of the month 4pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-618-4837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilabendaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Surprise Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Offers family resource center, information and referrals to services in the community such as rent, utility and benefit assistance, food boxes, Veteran services, employment and training programs, tax preparation support, homeless services and other programs. Eligibility restrictions apply for some programs. Free computer lab and printing services available for guests participating in a Resource Center program.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of El Mirage and Surprise; income restrictions apply for  Action Program services; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12425 W Bell Rd, Bldg A Ste 124, Surprise, Maricopa, AZ, 85378-9003</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Tue 8am-5pm, Wed-Thu 8am-7pm, Fri 8am-3pm, 3rd Sat 9am-1pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-222-1600</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.surpriseaz.gov/411/Surprise-Resource-Center</x:t>
   </x:si>
   <x:si>
     <x:t>surprisecares@surpriseaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Surprise and El Mirage Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance with rent and utility payments to residents of El Mirage, Sun City, Sun City West, Surprise and Waddell. Provides links to a variety of resources</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of El Mirage, Sun City, Sun City West, Surprise and Waddell</x:t>
   </x:si>
   <x:si>
     <x:t>Call and leave a message with information including name and contact information, address with ZIP Code, how many children are in the home, if there is someone with a disability in the home, and the type of assistance needed. Residents can complete a pre-screening through website.</x:t>
@@ -925,140 +1132,77 @@
   <x:si>
     <x:t>Provides energy utility payment assistance, rental assistance for people who are currently in a crisis situation.</x:t>
   </x:si>
   <x:si>
     <x:t>Must meet income guidelines and be in a crisis situation</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment</x:t>
   </x:si>
   <x:si>
     <x:t>231 S Montezuma St, Prescott, Yavapai, AZ, 86303-4719</x:t>
   </x:si>
   <x:si>
     <x:t>By appointment</x:t>
   </x:si>
   <x:si>
     <x:t>928-778-0150 x1102</x:t>
   </x:si>
   <x:si>
     <x:t>http://prescott.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>joe.posillico@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
-    <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Social Services - Yuma</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent, gas, electric, and water bills. Provides emergency food boxes and sandwiches to those in need.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families in need</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email</x:t>
   </x:si>
   <x:si>
     <x:t>445 S 4th Avenue, Yuma, Yuma, AZ, 85364</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon, 1pm-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-783-0181</x:t>
   </x:si>
   <x:si>
     <x:t>http://yuma.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>yumahelp@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
-    <x:t>US VETS - Phoenix</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Lake Havasu City Service Extension</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rent payment assistance, electric and water utility bill payment assistance, food boxes, sack lunches, and personal hygiene items.</x:t>
   </x:si>
   <x:si>
     <x:t>Some requirements to receive utility and rental assistance, must qualify.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or go to location</x:t>
   </x:si>
   <x:si>
     <x:t>2049 Swanson Ave, Lake Havasu City, Mohave, AZ, 86403-6727</x:t>
   </x:si>
   <x:si>
     <x:t>Admin Mon-Fri 8:30am-12pm; Community Room to cool off and receive water. Mon &amp; Wed &amp; Fri 8:30am-12pm. Tue &amp; Thurs by appointment only.</x:t>
   </x:si>
   <x:si>
     <x:t>928-680-3678</x:t>
   </x:si>
   <x:si>
     <x:t>http://lakehavasucity.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>heather.crawford@usw.salvationarmy.org</x:t>
@@ -1087,212 +1231,140 @@
   <x:si>
     <x:t>Northland Cares Housing Opportunities for persons with HIV/AIDS</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency housing and utility assistance and peer support groups. Also offers food vouchers, personal hygiene supplies, and gas money.</x:t>
   </x:si>
   <x:si>
     <x:t>People with HIV/AIDS</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website; Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>3188 N Windsong Dr, Ste A, Prescott Valley, Yavapai, AZ, 86314-1220</x:t>
   </x:si>
   <x:si>
     <x:t>928-776-4612</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.northlandcares.org</x:t>
   </x:si>
   <x:si>
     <x:t>webster@northlandcares.org</x:t>
   </x:si>
   <x:si>
-    <x:t>211 Arizona Housing Crisis Hotline</x:t>
-[...5 lines deleted...]
-    <x:t>Residents of rural Arizona at risk of homelessness within 21 days</x:t>
+    <x:t>CPLC Supportive Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides navigation assistance to populations which experience increased barriers to housing, such as Domestic Violence, Extremely Low Income, Previous Criminal History, Previous Foster Care, Separated Families, and Serious Mental Illness. Also provides information on tenant rights.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness or at risk of homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website to complete assessment. Applicants will be contacted within 72 hours.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1112 E Buckeye Rd, Phoenix, Maricopa, AZ, 85034-4043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-609-7556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://cplc.org/programs/homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shs@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Verde Valley Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to qualifying residents of Sedona and the Verde Valley. Assistance includes rent payments, utility assistance, and other assistance as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualifying residents of Sedona, Village of Oak Creek, Camp Verde, Beaver Creek, Rimrock, Lake Montezuma, Cottonwood, Clarkdale, Cornville, and Jerome are eligible for assistance upon qualification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message with name, phone number, and requested assistance. A caseworker will return messages.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-963-4342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyusa.org/az/sedona/w-hwy-89a/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jennie.underwood@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACA Supportive Services Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email to apply for financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-526-2968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>supportservice@nacainc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Payson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, utility payment, deposit assistance and diaper distribution. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines and have a documented need for assistance. Must have children.</x:t>
   </x:si>
   <x:si>
     <x:t>Call</x:t>
   </x:si>
   <x:si>
-    <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281</x:t>
-[...148 lines deleted...]
-  <x:si>
     <x:t>110 W Main St, Ste A, Payson, Gila, AZ, 85541-4818</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-4pm prescreening packets accepted</x:t>
   </x:si>
   <x:si>
     <x:t>928-474-7192</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilacountyaz.gov/government/community/community_action_program.php</x:t>
   </x:si>
   <x:si>
     <x:t>Gila County Community Action Program - Globe</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, and utility payment and deposit assistance. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
   </x:si>
   <x:si>
     <x:t>Applicants must meet Federal Poverty Income Guidelines, submit all requested documentation, and have a documented need for assistance. Must have children.</x:t>
   </x:si>
   <x:si>
     <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4367</x:t>
   </x:si>
   <x:si>
     <x:t>928-425-7631</x:t>
@@ -1348,185 +1420,113 @@
   <x:si>
     <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit location, or visit website.</x:t>
   </x:si>
   <x:si>
     <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Fri Noon-2:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-367-3057</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.stvincentpinetop.com/home.html</x:t>
   </x:si>
   <x:si>
-    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>SEACAP - Willcox</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
   </x:si>
   <x:si>
-    <x:t>Residents of Cochise County on low income</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call for appointment</x:t>
   </x:si>
   <x:si>
     <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>SEACAP - Safford</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Graham County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>283 W 5th St, Safford, Graham, AZ, 85546-2324</x:t>
   </x:si>
   <x:si>
-    <x:t>SEACAP - Bisbee</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SEACAP - Douglas</x:t>
   </x:si>
   <x:si>
     <x:t>543 N G Ave, Right-side door of St. Vincent de Paul Building, Douglas, Cochise, AZ, 85607</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Duncan</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Greenlee County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>506 SE Old West Hwy, Duncan, Greenlee, AZ, 85534-2095</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Nogales</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Santa Cruz County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>125 E Madison St, Ste 2, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Patagonia</x:t>
   </x:si>
   <x:si>
     <x:t>100 Quiroga Ln, Patagonia Senior Citizen Center, Patagonia, Santa Cruz, AZ, 85624</x:t>
   </x:si>
   <x:si>
     <x:t>Ahurtadon@seacapinc.org</x:t>
   </x:si>
   <x:si>
     <x:t>SEACAP - Clifton</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Clifton, Greenlee, AZ, 85533</x:t>
   </x:si>
   <x:si>
-    <x:t>First Baptist Church of Prescott/Solid Rock Christian Fellowship Reach Out Program</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Douglas area</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment and reservation</x:t>
   </x:si>
   <x:si>
     <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 1pm-3pm food boxes; Mon, Wed, Fri 11am-noon lunches, Thu 1pm-3pm financial assistance</x:t>
   </x:si>
   <x:si>
     <x:t>520-364-7573</x:t>
   </x:si>
   <x:si>
     <x:t>svdpdgls@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Sacred Heart of Jesus - Tombstone Conference</x:t>
@@ -1630,108 +1630,108 @@
   <x:si>
     <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon walk-ins; Mon-Thu 1pm-2pm by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County Social Services - Page</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1pm, 2pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-679-7496</x:t>
   </x:si>
   <x:si>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>Area Agency on Aging Region One, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinates advocacy efforts on behalf of people age 60 and older. Promotes public awareness of their issues. Acts as an information center about programs and services for the aging. Administers contracts with public and private providers. Provides technical assistance to contractors and other community groups. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older who need long term care. Volunteers share presentations in classrooms about life stories of prejudices they have endured. Volunteers also lead video discussions about diversity, bullying, and self-esteem.</x:t>
   </x:si>
   <x:si>
     <x:t>Call. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-2255</x:t>
   </x:si>
   <x:si>
     <x:t>http://aaaphx.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@aaaphx.org</x:t>
   </x:si>
   <x:si>
     <x:t>NACOG Area Agency on Aging  - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals and Medicare counseling to seniors in northern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, and coordination of in-home support services. Offers ombudsman advocacy to those in long-term facilities.</x:t>
   </x:si>
@@ -2437,1905 +2437,1902 @@
     <x:row r="5" spans="1:9" s="1" customFormat="1">
       <x:c r="A5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I5" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
+      <x:c r="C6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
+      <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
+      <x:c r="G7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="C8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="C9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E11" s="1" t="s">
+      <x:c r="G11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="G11" s="1" t="s">
-[...3 lines deleted...]
-        <x:v>59</x:v>
+      <x:c r="I11" s="1" t="s">
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="I28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="B29" s="1" t="s">
+      <x:c r="C29" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
+      <x:c r="C31" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="I33" s="1" t="s"/>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="I34" s="1" t="s"/>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="C36" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="G37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="C38" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>285</x:v>
-[...2 lines deleted...]
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>309</x:v>
-[...1 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="H42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I42" s="1" t="s"/>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="B43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="G43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="I43" s="1" t="s"/>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="G44" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="B45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E45" s="1" t="s">
+      <x:c r="G45" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="B48" s="1" t="s">
+      <x:c r="C48" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="B49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="G49" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="G50" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="G50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="G51" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="G51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
+      <x:c r="C52" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
+      <x:c r="G52" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="H52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
+      <x:c r="C53" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="B54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="B55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="G55" s="1" t="s">
+      <x:c r="I55" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="B56" s="1" t="s">
+      <x:c r="C56" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>428</x:v>
-[...2 lines deleted...]
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="I59" s="1" t="s"/>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>451</x:v>
-[...1 lines deleted...]
-      <x:c r="I60" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="B62" s="1" t="s">
+      <x:c r="C62" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>460</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s"/>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
@@ -4366,437 +4363,437 @@
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
+      <x:c r="G77" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="B78" s="1" t="s">
+      <x:c r="C78" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="I78" s="1" t="s"/>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>544</x:v>
-[...1 lines deleted...]
-      <x:c r="G79" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>365</x:v>
-[...1 lines deleted...]
-      <x:c r="I79" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
+      <x:c r="I79" s="1" t="s"/>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9">
       <x:c r="A90" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="B90" s="4"/>
       <x:c r="C90" s="4"/>
       <x:c r="D90" s="4"/>
       <x:c r="E90" s="4"/>
       <x:c r="F90" s="4"/>
       <x:c r="G90" s="4"/>
       <x:c r="H90" s="4"/>
       <x:c r="I90" s="4"/>
     </x:row>
     <x:row r="91" spans="1:9">
       <x:c r="A91" s="4"/>
       <x:c r="B91" s="4"/>
       <x:c r="C91" s="4"/>
       <x:c r="D91" s="4"/>
       <x:c r="E91" s="4"/>
       <x:c r="F91" s="4"/>