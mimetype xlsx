--- v0 (2026-04-03)
+++ v1 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3372c3a481452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a81f6ec931f74bb7925d8b231888e49c.psmdcp" Id="R6f7604a7f2274cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eee929b02f346bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/045857fa205f4b11b71324116bf17d5f.psmdcp" Id="Rdf1239b4464e4aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Mental Health</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
@@ -198,234 +198,234 @@
   <x:si>
     <x:t>kmbennett@alz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona Suicide Prevention Coalition</x:t>
   </x:si>
   <x:si>
     <x:t>Coalition of mental health leaders, educators, healthcare professionals, survivors, and advocates committed to suicide prevention by providing resources, education, and community support for those affected by suicide.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking seeking information on suicide prevention</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azspc.org</x:t>
   </x:si>
   <x:si>
     <x:t>jenn@azspc.org</x:t>
   </x:si>
   <x:si>
+    <x:t>NAMI Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers support groups for people with mental illness, their families and friends. Sponsors the annual fundraising and education event NAMI Valley Walk.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5025 E Washington St, Ste 112, Phoenix, Maricopa, AZ, 85034-7438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-5pm ; 24-hours answering machine; event held in the autumn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-994-4407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.namiarizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>namiaz@namiaz.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>NAMI Arizona</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>988 Suicide and Crisis Lifeline</x:t>
   </x:si>
   <x:si>
     <x:t>Connects callers to the nearest available crisis call center in the network. Callers speak to a trained hotline worker who will listen to and assess their problem. Also makes referrals to appropriate services for ongoing care, if needed.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or live chat through website</x:t>
   </x:si>
   <x:si>
     <x:t>50 Broadway St, Fl 19, New York, New York, NY, 10004-3814</x:t>
   </x:si>
   <x:si>
     <x:t>988</x:t>
   </x:si>
   <x:si>
     <x:t>http://988lifeline.org</x:t>
   </x:si>
   <x:si>
+    <x:t>Solari Behavioral Health Crisis Line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides mental health, suicide prevention, and general crisis hotline for youth and adults in crisis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults in crisis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, text "hope" to 44673 (4HOPE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours hotline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>844-534-4673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://crisis.solari-inc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>communications@solari-inc.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Solari Community Support Network Eligibility and Care Services</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluates assessment packets for both adults and children received by healthcare providers or AHCCCS providers to determine whether an individual meets diagnostic and functional criteria to receive comprehensive, community based mental health care if eligible for Serious Mental Illness (SMI) services by following the states guidelines/criteria.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults who may have a Serious Mental Illness (SMI). Must have a behavioral health service provider apply for the evaluation.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for information. Contact local T/RBHA to find a behavioral health service provider to complete an evaluation, then submit the SMI Assessment Packet.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1233</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-845-3594</x:t>
   </x:si>
   <x:si>
     <x:t>http://eligibility.solari-inc.org/</x:t>
   </x:si>
   <x:si>
-    <x:t>Solari Behavioral Health Crisis Line</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>SAMHSA Find Support Website</x:t>
   </x:si>
   <x:si>
     <x:t>Website provides referrals to support for people struggling with mental health, drugs, or alcohol. Includes referrals to professionals, health centers, and support groups. Website allows searching by results for those with no insurance.</x:t>
   </x:si>
   <x:si>
     <x:t>5600 Fishers Ln, Rockville, Montgomery, MD, 20857-0002</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.samhsa.gov/find-support</x:t>
   </x:si>
   <x:si>
+    <x:t>24-Hour Senior HELP LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required to speak with the helpline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-4357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercy Care ACC-RBHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arizona State Health Insurance Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides education, outreach, counseling, and information to Medicare beneficiaries, their families, and caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>Medicare beneficiaries, their families, and caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email. Contact provider to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>1789 W Jefferson St, Phoenix, Maricopa, AZ, 85007-3202</x:t>
   </x:si>
   <x:si>
     <x:t>800-432-4040</x:t>
   </x:si>
   <x:si>
     <x:t>http://des.az.gov/services/older-adults/medicare-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>mmccarthy@azdes.gov</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -1149,94 +1149,94 @@
       <x:c r="C11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s"/>
       <x:c r="F11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="I12" s="1" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="I13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="I13" s="1" t="s"/>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>80</x:v>
@@ -1245,178 +1245,178 @@
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>96</x:v>
-[...1 lines deleted...]
-      <x:c r="I16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="I18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
+      <x:c r="C19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="C20" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B21" s="4"/>
       <x:c r="C21" s="4"/>
       <x:c r="D21" s="4"/>
       <x:c r="E21" s="4"/>
       <x:c r="F21" s="4"/>
       <x:c r="G21" s="4"/>
       <x:c r="H21" s="4"/>
       <x:c r="I21" s="4"/>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="4"/>
       <x:c r="B22" s="4"/>
       <x:c r="C22" s="4"/>
       <x:c r="D22" s="4"/>
       <x:c r="E22" s="4"/>
       <x:c r="F22" s="4"/>
       <x:c r="G22" s="4"/>
       <x:c r="H22" s="4"/>