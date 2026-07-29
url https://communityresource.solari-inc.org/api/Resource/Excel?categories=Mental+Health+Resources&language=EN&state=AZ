--- v1 (2026-05-27)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eee929b02f346bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/045857fa205f4b11b71324116bf17d5f.psmdcp" Id="Rdf1239b4464e4aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44d9e14853c4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02475f90488e468bb4508b64f0eb9f8e.psmdcp" Id="Rd6f604511308489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Mental Health</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
@@ -69,158 +69,158 @@
   <x:si>
     <x:t>Provides peer support services to adults living with a mental health and/or substance use disorder.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults living with mental illness and/or substance use disorder; accepts those with and without AHCCCS</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email, Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1950 W Heatherbrae Dr, Ste 5, Phoenix, Maricopa, AZ, 85015-5110</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-246-7607</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azchr.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@azchr.org</x:t>
   </x:si>
   <x:si>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alzheimer's Association - Northern Arizona Region</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for people with Alzheimer's disease and other related dementias, and their families and caregivers. Services include educational materials, a resource library, and a speaker's bureau. Also provides support groups for people caring for those with Alzheimer's disease.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call, visit office, or write. Contact provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>3111 Clearwater Dr, Ste A, Prescott, Yavapai, AZ, 86305-7186</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Thu 9am-3:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-771-9257</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.alz.org/dsw</x:t>
   </x:si>
   <x:si>
     <x:t>Alzheimer's Association - Central Arizona Region</x:t>
   </x:si>
   <x:si>
     <x:t>300 W Clarendon Ave, Ste 350, Phoenix, Maricopa, AZ, 85013-3497</x:t>
   </x:si>
   <x:si>
     <x:t>602-528-0545</x:t>
   </x:si>
   <x:si>
     <x:t>tgspitz@alz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>211 Arizona</x:t>
-[...20 lines deleted...]
-    <x:t>211arizona@solari-inc.org</x:t>
+    <x:t>Alzheimer's Association - Southern Arizona Region</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with Alzheimer's disease and other related dementias, and their families and caregivers in Cochise, Graham, Greenlee, Pima, Santa Cruz, and Yuma counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, email, or write. Contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2990 N Swan Rd, Ste 147, Tucson, Pima, AZ, 85712-6025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 9am-3:30pm; 24-hours helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-322-6601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kmbennett@alz.org</x:t>
   </x:si>
   <x:si>
     <x:t>MIKID</x:t>
   </x:si>
   <x:si>
     <x:t>Administers services for youth with mental health issues. Services include one-on-one family support, peer support, health promotion, support groups, training and education, individual and community-based living skills, respite, and connecting families and individuals with support in the community.</x:t>
   </x:si>
   <x:si>
     <x:t>Families, youth and adults age 25 and younger who have a behavioral health diagnosis and are facing mental health.</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Intake agencies, outpatient clinics, or Parent Support Now (PSN), through MIKID representative, can fax referral packets; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>7816 N 19th Ave, Phoenix, Maricopa, AZ, 85021-7036</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm; 24-hours answering machine</x:t>
   </x:si>
   <x:si>
     <x:t>602-253-1240</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mikid.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@mikid.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Alzheimer's Association - Southern Arizona Region</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Arizona Suicide Prevention Coalition</x:t>
   </x:si>
   <x:si>
     <x:t>Coalition of mental health leaders, educators, healthcare professionals, survivors, and advocates committed to suicide prevention by providing resources, education, and community support for those affected by suicide.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking seeking information on suicide prevention</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azspc.org</x:t>
   </x:si>
   <x:si>
     <x:t>jenn@azspc.org</x:t>
   </x:si>
   <x:si>
     <x:t>NAMI Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Offers support groups for people with mental illness, their families and friends. Sponsors the annual fundraising and education event NAMI Valley Walk.</x:t>
@@ -255,177 +255,177 @@
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>988 Suicide and Crisis Lifeline</x:t>
   </x:si>
   <x:si>
     <x:t>Connects callers to the nearest available crisis call center in the network. Callers speak to a trained hotline worker who will listen to and assess their problem. Also makes referrals to appropriate services for ongoing care, if needed.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or live chat through website</x:t>
   </x:si>
   <x:si>
     <x:t>50 Broadway St, Fl 19, New York, New York, NY, 10004-3814</x:t>
   </x:si>
   <x:si>
     <x:t>988</x:t>
   </x:si>
   <x:si>
     <x:t>http://988lifeline.org</x:t>
   </x:si>
   <x:si>
+    <x:t>Solari Community Support Network Eligibility and Care Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evaluates assessment packets for both adults and children received by healthcare providers or AHCCCS providers to determine whether an individual meets diagnostic and functional criteria to receive comprehensive, community based mental health care if eligible for Serious Mental Illness (SMI) services by following the states guidelines/criteria.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults who may have a Serious Mental Illness (SMI). Must have a behavioral health service provider apply for the evaluation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for information. Contact local T/RBHA to find a behavioral health service provider to complete an evaluation, then submit the SMI Assessment Packet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-845-3594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://eligibility.solari-inc.org/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Solari Behavioral Health Crisis Line</x:t>
   </x:si>
   <x:si>
     <x:t>Provides mental health, suicide prevention, and general crisis hotline for youth and adults in crisis.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults in crisis</x:t>
   </x:si>
   <x:si>
     <x:t>Call, text "hope" to 44673 (4HOPE)</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours hotline</x:t>
   </x:si>
   <x:si>
     <x:t>844-534-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://crisis.solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>communications@solari-inc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Solari Community Support Network Eligibility and Care Services</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>SAMHSA Find Support Website</x:t>
   </x:si>
   <x:si>
     <x:t>Website provides referrals to support for people struggling with mental health, drugs, or alcohol. Includes referrals to professionals, health centers, and support groups. Website allows searching by results for those with no insurance.</x:t>
   </x:si>
   <x:si>
     <x:t>5600 Fishers Ln, Rockville, Montgomery, MD, 20857-0002</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.samhsa.gov/find-support</x:t>
   </x:si>
   <x:si>
+    <x:t>Arizona State Health Insurance Assistance Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides education, outreach, counseling, and information to Medicare beneficiaries, their families, and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medicare beneficiaries, their families, and caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1789 W Jefferson St, Phoenix, Maricopa, AZ, 85007-3202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-432-4040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://des.az.gov/services/older-adults/medicare-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mmccarthy@azdes.gov</x:t>
+  </x:si>
+  <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
     <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>mmccarthy@azdes.gov</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -1000,162 +1000,162 @@
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
+      <x:c r="I6" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>26</x:v>
-[...2 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s"/>
       <x:c r="F11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -1211,212 +1211,212 @@
       <x:c r="F13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s"/>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="I15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="C16" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="I20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B21" s="4"/>
       <x:c r="C21" s="4"/>
       <x:c r="D21" s="4"/>
       <x:c r="E21" s="4"/>
       <x:c r="F21" s="4"/>
       <x:c r="G21" s="4"/>
       <x:c r="H21" s="4"/>
       <x:c r="I21" s="4"/>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="4"/>
       <x:c r="B22" s="4"/>
       <x:c r="C22" s="4"/>
       <x:c r="D22" s="4"/>
       <x:c r="E22" s="4"/>
       <x:c r="F22" s="4"/>
       <x:c r="G22" s="4"/>
       <x:c r="H22" s="4"/>