--- v2 (2026-07-29)
+++ v3 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44d9e14853c4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02475f90488e468bb4508b64f0eb9f8e.psmdcp" Id="Rd6f604511308489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92a36d794b14931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a01649e8d19b4a93ae9b628b9ebfc36b.psmdcp" Id="R09a4a7f12e22495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Mental Health</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
@@ -198,105 +198,117 @@
   <x:si>
     <x:t>info@mikid.org</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona Suicide Prevention Coalition</x:t>
   </x:si>
   <x:si>
     <x:t>Coalition of mental health leaders, educators, healthcare professionals, survivors, and advocates committed to suicide prevention by providing resources, education, and community support for those affected by suicide.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking seeking information on suicide prevention</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azspc.org</x:t>
   </x:si>
   <x:si>
     <x:t>jenn@azspc.org</x:t>
   </x:si>
   <x:si>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>988 Suicide and Crisis Lifeline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connects callers to the nearest available crisis call center in the network. Callers speak to a trained hotline worker who will listen to and assess their problem. Also makes referrals to appropriate services for ongoing care, if needed.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or live chat through website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50 Broadway St, Fl 19, New York, New York, NY, 10004-3814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://988lifeline.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>NAMI Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Offers support groups for people with mental illness, their families and friends. Sponsors the annual fundraising and education event NAMI Valley Walk.</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>5025 E Washington St, Ste 112, Phoenix, Maricopa, AZ, 85034-7438</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 9am-5pm ; 24-hours answering machine; event held in the autumn</x:t>
   </x:si>
   <x:si>
     <x:t>480-994-4407</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.namiarizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>namiaz@namiaz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>AZlinks.gov</x:t>
-[...29 lines deleted...]
-    <x:t>http://988lifeline.org</x:t>
+    <x:t>SAMHSA Find Support Website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website provides referrals to support for people struggling with mental health, drugs, or alcohol. Includes referrals to professionals, health centers, and support groups. Website allows searching by results for those with no insurance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5600 Fishers Ln, Rockville, Montgomery, MD, 20857-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.samhsa.gov/find-support</x:t>
   </x:si>
   <x:si>
     <x:t>Solari Community Support Network Eligibility and Care Services</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluates assessment packets for both adults and children received by healthcare providers or AHCCCS providers to determine whether an individual meets diagnostic and functional criteria to receive comprehensive, community based mental health care if eligible for Serious Mental Illness (SMI) services by following the states guidelines/criteria.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults who may have a Serious Mental Illness (SMI). Must have a behavioral health service provider apply for the evaluation.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for information. Contact local T/RBHA to find a behavioral health service provider to complete an evaluation, then submit the SMI Assessment Packet.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1233</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-845-3594</x:t>
   </x:si>
   <x:si>
     <x:t>http://eligibility.solari-inc.org/</x:t>
   </x:si>
@@ -304,62 +316,50 @@
     <x:t>Solari Behavioral Health Crisis Line</x:t>
   </x:si>
   <x:si>
     <x:t>Provides mental health, suicide prevention, and general crisis hotline for youth and adults in crisis.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults in crisis</x:t>
   </x:si>
   <x:si>
     <x:t>Call, text "hope" to 44673 (4HOPE)</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours hotline</x:t>
   </x:si>
   <x:si>
     <x:t>844-534-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://crisis.solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>communications@solari-inc.org</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>http://www.samhsa.gov/find-support</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona State Health Insurance Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides education, outreach, counseling, and information to Medicare beneficiaries, their families, and caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>Medicare beneficiaries, their families, and caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email. Contact provider to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>1789 W Jefferson St, Phoenix, Maricopa, AZ, 85007-3202</x:t>
   </x:si>
   <x:si>
     <x:t>800-432-4040</x:t>
   </x:si>
   <x:si>
     <x:t>http://des.az.gov/services/older-adults/medicare-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>mmccarthy@azdes.gov</x:t>
   </x:si>
@@ -1149,217 +1149,217 @@
       <x:c r="C11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s"/>
       <x:c r="F11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="I12" s="1" t="s"/>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="I13" s="1" t="s"/>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="H14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">