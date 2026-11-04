--- v3 (2026-09-07)
+++ v4 (2026-11-04)
@@ -1,91 +1,832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2ef3878b0946ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b60c6acd27d44849a798dd47468c0e7.psmdcp" Id="R2bf9db0480c5400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5c8b7b94894b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18cc90eb8d7b4341813feac197e65832.psmdcp" Id="Rc0165d9594c845e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Housing</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Glendale Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serves as the Community Action Program (CAP) for the City of Glendale. Offers support with utility deposit and rent assistance depending on funding. Check website for portal status.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Glendale and surrounding unincorporated areas. 
+For utility assistance applicants must live in Glendale, be currently experiencing a financial crisis, and meet income limits. 
+For rental assistance applicants must live in Glendale, have legal and physical custody of at least one minor child in the household or be an elderly or disabled applicant, be experiencing a crisis, meet income limits, and be at risk of eviction.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website. Documents required for rental assistance include a state-issued identification card for head of household, a 5-Day notice or eviction notice, recent 30 days of income from date of application, signed and current lease agreement, and proof of crisis. Rent and Utility assistance depends on funding. Check website for portal status.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7677 W Bethany Home Rd, Glendale, Maricopa, AZ, 85303-4211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-930-2854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.glendaleaz.gov/Live/City-Services/Community-Services/Community-Action-Program-CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>communityactionprogram@glendaleaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travis L Williams Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Offers limited transportation resources for bus cards. Also offers support with SNAP applications, recertification, and work requirement compliance support.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by assistance type. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program. Accepts walk-ins for SNAP assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunnyslope Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John F Long Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resides within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by assistance type. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program;  Visit website for portal login and confirm documents required. Accepts walk-ins for SNAP assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3454 N 51st Ave, Phoenix, Maricopa, AZ, 85031-3002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Bisbee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Cochise County on low income; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1326 W Highway 92, San Jose Square Ste 11, Bisbee, Cochise, AZ, 85603-1151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 7am-6pm; services by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-293-1144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seacapaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ahurtado@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Rescue Mission Hope Coach Mobile Outreach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides mobile street outreach and navigation services as well as mobile coordinated entry to single adults and familes who are unsheltered homeless per hud definition.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unsheltered men, women, and children as defined by hud in Avondale, Goodyear, El Mirage, Surprise, Whittman, Waddell, Sun City, Sun City West, Youngtown, Peoria, Glendale, Mesa, Guadalupe, and Scottsdale. Able to serve individuals with SMI designation that are not actively psychotic or having current delusions. 
+Does not cover Phoenix, Tempe, Chandler, Gilbert, or Apache Junction.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message and then a case manager will call back. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Goodyear, Maricopa, AZ, 85338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-7pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-233-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://phoenixrescuemission.org/help/homeless-outreach/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A New Leaf - CAAFA - Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a safe, 16-bed emergency shelter for survivors of domestic and sexual violence. Offers individuals and families a place to find safety while beginning the process of healing and rebuilding.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People affected by domestic and sexual violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, no documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Apache Junction, Pinal, AZ, 85120-4112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-773-2359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.turnanewleaf.org/services/domestic-violence-services/caafa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dvstop@turnanewleaf.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Dream Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers programs for people who are homeless, hungry, and in other difficult situations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents depend on services. Call back may take up to 72 business hours due to high call volume.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3210 NW Grand Ave, Phoenix, Maricopa, AZ, 85017-4504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center daily 6am-10pm; Administration Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-346-8716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://phoenixdreamcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colorado River Regional Crisis Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter, support, assistance, and advocacy, for victims of domestic violence or sexual abuse.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Parker, La Paz, AZ, 85344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours; Administration Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-499-0911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.crrcs.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>choff@crrcs.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surprise Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers family resource center, information and referrals to services in the community such as rent, utility and benefit assistance, food boxes, Veteran services, employment and training programs, tax preparation support, homeless services and other programs. Eligibility restrictions apply for some programs. Free computer lab and printing services available for guests participating in a Resource Center program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of El Mirage and Surprise; income restrictions apply for  Action Program services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12425 W Bell Rd, Bldg A Ste 124, Surprise, Maricopa, AZ, 85378-9003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Tue 8am-5pm, Wed-Thu 8am-7pm, Fri 8am-3pm, 3rd Sat 9am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-222-1600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://surpriseaz.gov/community-action-program-cap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>surprisecares@surpriseaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crossroads Nogales Mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based facilities for people in need. Offers emergency shelter for adults (18+) who are homeless and domestic violence shelter for adult women and their children. Includes meals, food pantries, clothing distribution, showers, and Bible study classes. Also provides lunch and dinner for people in need. Offers Celebrate Recovery Meetings on Saturdays at 1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older who are homeless, adult women experiencing domestic violence and their children, adult women who are employed and their children, and adults with substance use issues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter; drop-in for meal; first come first serve for food boxes and clothing distribution. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Nogales, Santa Cruz, AZ, 85621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-287-5828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://crossroadsmissionnogales.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bisbee Coalition for the Homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for men, women, and families who are homeless. Includes meals, showers, laundry, and case management. Also provides meals and food bags every weekday to people in need. Delivers meals to those who are homebound on a case-by-case basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509 Romero St, Bisbee, Cochise, AZ, 85603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-432-7839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bisbeeshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bhsheltered@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACHIEVE Housing Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional and permanent housing for adults with disabilities. Also provides coordinated entry access for housing assessments and to screen for additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3250 E 40th St, Ste A, Yuma, Yuma, AZ, 85365-7748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-341-0335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://achievehs.org/low-income-housing-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Senior Housing Assistance Funds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides seniors with assistance to reduce housing insecurity. Provides assistance with rent, utilities, moving costs, property insurance and taxes, home repair and modification for home owner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older who live in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; 30-day processing period. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-466-1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cahra.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Willcox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Cochise County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Safford</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Graham County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283 W 5th St, Safford, Graham, AZ, 85546-2324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Patagonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Santa Cruz County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100 Quiroga Ln, Patagonia Senior Citizen Center, Patagonia, Santa Cruz, AZ, 85624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ahurtadon@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Nogales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125 E Madison St, Ste 2, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Duncan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Greenlee County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506 SE Old West Hwy, Duncan, Greenlee, AZ, 85534-2095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Douglas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Right-side door of St. Vincent de Paul Building, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providers information about and referrals to services available in Avondale by partner agencies. Offers a variety of human services including AHCCCS application assistance and programs for parents with children 0-5. Offers limited evaporative cooler water utility assistance during the summer months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thurs 8am-6pm, Tue 8am-7pm, Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-2703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://avondaleaz.gov/government/departments/neighborhood-family-services/family-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dciadella@avondaleaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crossroads Mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter and support services for people who are homeless. There is a separate men's shelter for adult males, and a family shelter for single adult females and families.  Soup kitchen serves meals daily. Provides case management and housing assessments for people who are homeless. Based on the assessment, those who are the most in need are placed on the community-wide priority list. Operates a cooling center and hydration station during heat relief season.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men, women, married couples, men with custody of children, women with custody of children. Adults must pass urine analysis and Breathalyzer test at time of bed sign-up. Can receive direct referrals IF the caller has a drug/alcohol or mental health diagnosis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter; must have photo ID after second night.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>944 S Arizona Ave, Yuma, Yuma, AZ, 85364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours facilities; daily bed sign-up 7:45pm. Meals Mon-Fri 5:30am-6:30am, 11:30am-noon, 5pm-6pm meals; Sat-Sun 6am-7pm, noon-1pm, 5pm-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-9362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://crossroadsmission.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rllana@crossroadsmission.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Clifton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Clifton, Greenlee, AZ, 85533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuma County Fri 8am-noon; Mon-Fri 8am-5pm La Paz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-1886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://wacog.com/family-community-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, Utility assistance Fri 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-6247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>miaa@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - District 5 Council of Cochise/Graham/Greenlee Vicariates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers referral program to emergency assistance for people in need throughout Southern Arizona, according to parish boundaries.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for referral; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-364-7573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/about-us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>svdpdgls@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Douglas area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment and reservation; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Food boxes Tue 1pm-3pm; Lunches Mon, Wed, Fri 11am-noon, Thu 1pm-3pm financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Francis of Assisi - Elfrida Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency assistance to people in need. Includes food boxes, and financial assistance for rent and utilities for those with an eviction or cut-off notice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Cochise, Elfrida, McNeal, Pearce, Sunizona, and Sunsites areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4128 W Jefferson Rd, Elfrida, Cochise, AZ, 85610-9092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-642-3526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/conference-locations-contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Sacred Heart of Jesus - Tombstone Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to people in need. Includes food boxes, hygiene supplies, and limited emergency financial assistance for gasoline, utilities and rent. Also loans medical equipment when available, such as walkers, canes, wheelchairs, shower and bath chairs, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Tombstone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592 E Safford St, Parish Hall, Tombstone, Cochise, AZ, 85638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue, Wed, Thu by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-559-4168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.shctombstone.org/resources/ministries-and-organizations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>teeniegreen@outlook.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Social Services - Yuma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent, gas, electric, and water bills. Provides emergency food boxes and sandwiches to those in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445 S 4th Avenue, Yuma, Yuma, AZ, 85364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-noon, 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-0181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yuma.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>brenden.rmendariz@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mount Graham Safe House Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for women and men who are victims of domestic violence, stalking, or sexual assault; or are homeless. Pets will be considered on an individual basis. Also provides case management, information and referrals and a hotline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and men who are victims of domestic violence, sexual assault, or stalking, or are homeless in Gila, Graham, and Greenlee counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit the shelter. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Safford, Graham, AZ, 85546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm administration; 24-hours shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-269-9104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mtgrahamsh.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>felicia@mgsh.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verde Valley Homeless Coalition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for single adult men and women who are experiencing homelessness and their pets. Services for clients include case management, employment assistance, and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults 18 and older who are homeless in Cottonwood and the Verde Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office; beds are on a first come first serve basis, arrive at 1pm to get on the list.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654 N Main St, Cottonwood, Yavapai, AZ, 86326-3713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 1pm-5pm, 7pm-7am; hours may be extended for inclement weather</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-641-4298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://verdevalleyhomelesscoalition.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rbishop@verdevalleyhomelesscoalition.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sister Jose Women's Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a day center and overnight shelter for individuals that identify as female or non-binary who are homeless. Offers breakfast, clothing, pet food, personal hygiene supplies, and shower and laundry facilities, and help applying and paying for identification documents. Case workers are available to provide referrals to additional services. Center is pet-friendly. Also offers a warming center in the winter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults that identify as female or non-binary 18 years and older who are homeless in Tucson; does not accept children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit center for day shelter, intake for overnight shelter, and breakfast; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1050 S Park Ave, Tucson, Pima, AZ, 85719-6743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center Mon-Sat 9am-4pm day; Daily intake for overnight shelter 9am-10:30am; Breakfast Mon-Fri 9am-11:45am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-909-3905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.sisterjose.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nicola@sisterjose.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gospel Rescue Mission at the Center of Opportunity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based services for men, women, and families who are homeless. Programs include shelter, resume help and other employment assistance, and connection to permanent housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families who are homeless. Must be sober. Does not accept Level II or III sex offenders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake information. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4550 S Palo Verde Rd, Tucson, Pima, AZ, 85714-1943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intake Mon-Thu 6am-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-740-1501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.grmtucson.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lchastain@grmtucson.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Good Neighbor Alliance, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for people who are homeless. Services include breakfast and dinner. Offers showers three days a week. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter for intake assessment. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420 N 7th St, Sierra Vista, Cochise, AZ, 85635-1650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-3pm; Showers Mon, Wed, Fri 8am-11am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-439-0776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svshelter.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>karif@ccs-soaz.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>CPLC De Colores</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter and supportive services for anyone with or without custodial children who are victims of domestic violence, sexual assault, or human trafficking. Offers pet-friendly services and accepts pets at shelter in a limited capacity. Provides culturally specific services to the Hispanic community. Promotes are Spanish speaking only.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone with or without custodial children affected by domestic violence, sexual assault, or human trafficking.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for community-based services. Call the Safe DVS hotline for shelter beds. Any required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Phoenix, Maricopa, AZ, 85005</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; 24-hours services and helpline</x:t>
   </x:si>
   <x:si>
     <x:t>602-269-1515</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.cplc.org/programs/domestic-violence</x:t>
   </x:si>
   <x:si>
     <x:t>decoloresreferrals@cplc.org</x:t>
@@ -111,161 +852,107 @@
   <x:si>
     <x:t>928-778-0150 x1102</x:t>
   </x:si>
   <x:si>
     <x:t>http://prescott.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>joe.posillico@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>WestCare Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides social services programs throughout Mohave County including a domestic violence shelter, outpatient domestic violence classes,  domestic violence advocacy, Department of Child Safety support services, and a nurturing parenting program.</x:t>
   </x:si>
   <x:si>
     <x:t>Varies by service</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Bullhead City, Mohave, AZ, 86442</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-763-1945</x:t>
   </x:si>
   <x:si>
     <x:t>http://westcare.com/places/arizona</x:t>
   </x:si>
   <x:si>
     <x:t>cheryl.debatt@westcare.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Colorado River Regional Crisis Services</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Gila House, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides temporary housing for people experiencing life-altering events that may result in homelessness. Events include domestic violence, sexual assault, child abuse, stalking, human trafficking, or catastrophic events that have destroyed people's homes. Site for coordinated entry into housing. Also provides home repairs for seniors on low income.</x:t>
   </x:si>
   <x:si>
     <x:t>Vary by program</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Globe, Gila, AZ, 85502</x:t>
   </x:si>
   <x:si>
     <x:t>Program times vary; 24-hours crisis hotline</x:t>
   </x:si>
   <x:si>
     <x:t>928-402-8693</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilahouseinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>info@gilahouseinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>Kingman Aid to Abused People</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a domestic violence crisis line and a shelter/safe house for at-risk women and children. Services include case management, children's and teen programs, and advocacy for women and children who are victims of domestic violence, crimes, sexual abuse, and/or homelessness. Site for coordinated entry into housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Victims of domestic violence, crimes, sexual abuse, and/or homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Kingman, Mohave, AZ, 86401</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-4pm; 24-hours services</x:t>
   </x:si>
   <x:si>
     <x:t>928-753-4242</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mykaapaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>kaapsuzanne@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>CAHRA Senior Housing Assistance Funds</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>CAHRA Rapid Rehousing</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rapid rehousing for a limited number of people experiencing homelessness in Pinal County. Services include case management and assistance to link them to community resources to become self-sufficient. Site for coordinated entry into housing.</x:t>
   </x:si>
   <x:si>
     <x:t>People who are experiencing homelessness in Pinal County</x:t>
   </x:si>
   <x:si>
     <x:t>Call to complete an assessment. Required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2159</x:t>
   </x:si>
   <x:si>
     <x:t>jlohman@cahra.org</x:t>
   </x:si>
   <x:si>
     <x:t>Flagstaff Shelter Services Day Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a resource center for adults who are homeless. Services include sack lunches, clothing, hygiene supplies, shower facilities, use of telephone, message service, temporary mailing address, extreme cold warming center,  case management, and referrals for other services. Site for coordinated entry into housing for single adults.</x:t>
   </x:si>
   <x:si>
     <x:t>Adult men and women who are homeless</x:t>
@@ -291,53 +978,50 @@
   <x:si>
     <x:t>Flagstaff Shelter Services Emergency Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency overnight shelter for men and women who are homeless. Searches conducted for alcohol, illegal drugs or weapons. Services include dinner and shower facilities. Also operates an off-site winter overflow shelter.</x:t>
   </x:si>
   <x:si>
     <x:t>Men and women who are homeless. Clients under the influence of alcohol or drugs are admitted if they can walk without aid, talk coherently, and cooperate with rules peacefully.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit shelter for check-in beginning at 4:30pm. Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Daily 9am-3pm; 24-hours client intake</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.flagshelter.org</x:t>
   </x:si>
   <x:si>
     <x:t>NACA Supportive Services Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
   </x:si>
   <x:si>
-    <x:t>Varies by program</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call or email to apply for financial assistance. Required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
   </x:si>
   <x:si>
     <x:t>928-526-2968</x:t>
   </x:si>
   <x:si>
     <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
   </x:si>
   <x:si>
     <x:t>supportservice@nacainc.org</x:t>
   </x:si>
   <x:si>
     <x:t>Tolleson Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Assists Tolleson residents with utility payments and past due amounts on rent or mortgage or first month's rent.</x:t>
   </x:si>
   <x:si>
     <x:t>Tolleson residents who have not received assistance within the past 12 months from Tolleson CAP Office</x:t>
@@ -354,53 +1038,50 @@
   <x:si>
     <x:t>623-936-2760</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tolleson.az.gov/338/community-action-program---cap-office</x:t>
   </x:si>
   <x:si>
     <x:t>cap@tolleson.az.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Time Out, Inc - Shelter for Victims of Domestic Violence</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter and a 24-hour crisis hotline for victims of domestic violence. Resident services referrals to other needed services, children's coordinator, and life skills groups.</x:t>
   </x:si>
   <x:si>
     <x:t>Victims of domestic violence and their children</x:t>
   </x:si>
   <x:si>
     <x:t>Call for initial screening; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Payson, Gila, AZ, 85547</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-472-8007</x:t>
   </x:si>
   <x:si>
     <x:t>http://timeoutshelteraz.org</x:t>
   </x:si>
   <x:si>
     <x:t>email@timeoutshelter.org</x:t>
   </x:si>
   <x:si>
     <x:t>Hope Cottage</x:t>
   </x:si>
   <x:si>
     <x:t>Provides faith-based emergency shelter for single women, and women with custodial children. Includes clothing, meals, and case management. Attendance at the chapel service is encouraged.</x:t>
   </x:si>
   <x:si>
     <x:t>Women and children. Boys must be age 12 or younger.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit mission daily 4pm-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>2211 E Johnson Ave, Flagstaff, Coconino, AZ, 86004</x:t>
   </x:si>
   <x:si>
     <x:t>Daily 9am-noon, 4pm-8:30pm; daily 4pm-6pm new client intake</x:t>
@@ -639,77 +1320,50 @@
   <x:si>
     <x:t>Provides crisis line and emergency shelter for survivors of domestic violence and sexual assault. Transitional apartments are available for clients who complete the shelter program. Also provides advocacy, safety planning, assistance with orders of protection, and educational and support groups.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 18 and older and their minor children who are victims of domestic violence or sexual assault and live in West Yavapai County</x:t>
   </x:si>
   <x:si>
     <x:t>Call the Crisis Line</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Prescott Valley, Yavapai, AZ, 86314</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Thu 9am-4pm; 24-hours crisis line and shelter</x:t>
   </x:si>
   <x:si>
     <x:t>928-445-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.steppingstonesaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>melissa@steppingstonesaz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Verde Valley Homeless Coalition</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Lake Havasu City Service Extension</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rent payment assistance, electric and water utility bill payment assistance, food boxes, sack lunches, and personal hygiene items.</x:t>
   </x:si>
   <x:si>
     <x:t>Some requirements to receive utility and rental assistance, must qualify.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or go to location</x:t>
   </x:si>
   <x:si>
     <x:t>2049 Swanson Ave, Lake Havasu City, Mohave, AZ, 86403-6727</x:t>
   </x:si>
   <x:si>
     <x:t>Admin Mon-Fri 8:30am-12pm; Community Room to cool off and receive water. Mon &amp; Wed &amp; Fri 8:30am-12pm. Tue &amp; Thurs by appointment only.</x:t>
   </x:si>
   <x:si>
     <x:t>928-680-3678</x:t>
   </x:si>
   <x:si>
     <x:t>http://lakehavasucity.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>heather.crawford@usw.salvationarmy.org</x:t>
@@ -877,74 +1531,50 @@
     <x:t>esnelz@helpinghandsforfreedom.org</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit location, or visit website; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Fri Noon-2:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-367-3057</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.stvincentpinetop.com/home.html</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>dciadella@avondaleaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Nation's Finest - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rapid rehousing and homelessness prevention services to eligible veterans and veteran families. Services may include assistance for rental arrears, security deposits, utility and rental assistance, and case management to stabilize housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Low income veterans and veteran families across Coconino, Gila, Navajo, and Apache counties, including rural communities that have been discharged with any character of service other than dishonorable or general court martial who are experiencing homelessness or are at risk of becoming homeless.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office. Required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>1515 E Cedar Ave, Ste A5, Flagstaff, Coconino, AZ, 86004-1630</x:t>
   </x:si>
   <x:si>
     <x:t>928-266-1984</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nationsfinest.org</x:t>
   </x:si>
   <x:si>
     <x:t>modonnell@nationsfinest.org</x:t>
   </x:si>
@@ -1183,173 +1813,77 @@
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>Tempe Human Services HOPE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support to people experiencing homelessness in Tempe. Services include outreach and engagement, and connection to resources for mental health, substance abuse, and immediate hygiene needs. Also provides outreach through an encampment online reporting tool. Also provides housing assessments for adults who are homeless. Based on the assessment, people who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults and families who are homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office for appointment; contact provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>3500 S Rural Rd, Tempe Public Library Ste 202, Tempe, Maricopa, AZ, 85282-5405</x:t>
   </x:si>
   <x:si>
     <x:t>480-350-5400</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tempe.gov/government/community-health-and-human-services/housing-services/ending-homelessness/homeless-outreach</x:t>
   </x:si>
   <x:si>
-    <x:t>Sunnyslope Family Services Center</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>Veterans First Limited</x:t>
   </x:si>
   <x:si>
     <x:t>Provides homelessness prevention resources and stabilization for all veterans, with special emphasis on senior, disabled and women veterans. Offers assistance with rent, utilities, food, and bus passes, and information about services and referrals to community resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Only veterans, their families and caregivers.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, leave message if no answer. Initial intake will be done over the phone with specific document requirements to be considered for assistance.  Requester must comply with all requests pertaining to the intake process.  We will do our best to provide an answer within 3 business days as to our decision for assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>8433 N Black Canyon Hwy, Ste 164, Phoenix, Maricopa, AZ, 85021-4859</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 10am-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-989-7207</x:t>
   </x:si>
   <x:si>
     <x:t>http://veteransfirstltd.org</x:t>
   </x:si>
   <x:si>
     <x:t>jsisco@veteransfirstltd.org</x:t>
   </x:si>
   <x:si>
-    <x:t>SEACAP - Bisbee</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Safe House Domestic Violence Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides telephone crisis intervention and shelter for adult survivors of domestic violence, and victims of other crimes or human trafficking.</x:t>
   </x:si>
   <x:si>
     <x:t>Women and men survivors of domestic violence, and victims of other crimes or trafficking in Yuma County</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Yuma, Yuma, AZ, 85365</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; 24-hours facility</x:t>
   </x:si>
   <x:si>
     <x:t>928-782-0044</x:t>
   </x:si>
   <x:si>
     <x:t>http://ccs-soaz.org/service/domestic-violence-shelters/</x:t>
   </x:si>
   <x:si>
     <x:t>Sierra Vista Domestic Crisis Shelter/Forgach House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides telephone crisis intervention and shelter for men and women and their children who are victims of domestic violence. Program includes advocacy, groups, parenting classes, and transportation to social and legal services appointments. Length of stay is 120 days.</x:t>
@@ -1384,74 +1918,50 @@
   <x:si>
     <x:t>Keys to Change</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a wide variety of support services for single adults including shelter, housing related coordinated entry, employment assistance, and other services. Assistance and services are all in person, no assistance available via phone. Visit the Brian Garcia Welcome Center for intake, open 24 hours a day. *Does not serve adults with minor children*</x:t>
   </x:si>
   <x:si>
     <x:t>single adults age 18 and older (does not serve adults with minor children)</x:t>
   </x:si>
   <x:si>
     <x:t>visit the Brian Garcia Welcome Center, no documents required. Does not provide services over the phone, services are only provided in person.</x:t>
   </x:si>
   <x:si>
     <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Garcia Welcome Center 24-hours; Lodestar Day Resource Center Mon-Fri 7:30am-11pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-883-4509</x:t>
   </x:si>
   <x:si>
     <x:t>http://keystochangeaz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Sullivan Jackson Employment Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Emerge Domestic Abuse Hotline &amp; Emergency Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides crisis intervention hotline and safety planning to people experiencing domestic abuse. Also provides referrals to people and community members who are trying to assist someone experiencing abuse. The emergency shelter provides temporary housing, case management and support, children's services, and assistance with orders of protection.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults whose lives have been affected by domestic abuse</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required for the hotline.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Tucson, Pima, AZ, 85716</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours crisis line and shelters</x:t>
   </x:si>
   <x:si>
     <x:t>520-795-4266</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.emergecenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@emergecenter.org</x:t>
@@ -1489,119 +1999,92 @@
   <x:si>
     <x:t>Offers community recreation programs. Provides hot meals, food boxes, back-to-school assistance. Rent and utility assistance on a limited basis.</x:t>
   </x:si>
   <x:si>
     <x:t>Photo ID and current proof of address for weekly emergency food box. Limited non-income based assistance with APS, SRP and Southwest Gas limited to once every 2 years and 3 times in a lifetime.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit; line starts forming hours before opening time and funds are limited</x:t>
   </x:si>
   <x:si>
     <x:t>17420 N Avenue of the Arts Blvd, Surprise, Maricopa, AZ, 85378-2577</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-noon, 1pm-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-977-1084</x:t>
   </x:si>
   <x:si>
     <x:t>http://northwestvalley.salvationarmy.org/north-west-valley-az?_gl=1*j9gell*_gcl_au*mtg1nze2mtyxny4xnzy1ntu4mte0*_ga*njc3nze1mjc1lje3nju1ntgxmtq.*_ga_</x:t>
   </x:si>
   <x:si>
     <x:t>Jaqueline.Murillo@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army Chandler Corps Community Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>La Frontera Magnotto House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides day program for homeless adults with a serious mental illness who are referred by the RAPP program. Includes breakfast and lunch, personal hygiene kit, shower, and laundry facilities. Also provides coordinated entry access for housing assessments and to screen for additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults with a serious mental illness who are homeless or nearly homeless; must have referral from RAPP</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>2940 N Flowing Wells Rd, Tucson, Pima, AZ, 85705</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-624-5518</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.lafronteraaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>gabriel.marvan@lafrontera.org</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Tucson Diocesan Council</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a referral service to local Catholic churches for people in need. May include referrals for food boxes, financial assistance for rent and utilities, and vouchers for clothing and furniture.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need who live within Tucson Catholic church parish boundaries</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake and referral to participating church; if accepted for assistance, a home visit may be scheduled; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>829 S 6th Ave, Tucson, Pima, AZ, 85701-2624</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 9am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-628-7837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.svdptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>inbox@svdptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>I-HELP Shelter Program - Tempe</x:t>
   </x:si>
   <x:si>
     <x:t>Provides overnight sleeping space, evening meals, and community resources for up to 40 participants.</x:t>
   </x:si>
   <x:si>
     <x:t>Must be 18 or older</x:t>
   </x:si>
   <x:si>
     <x:t>Must come to the office at 8 am in person to get on the wait list and is first come first serve. Availability depends on available space and intakes are between 10am and 2 pm. No ID or other documents are required.</x:t>
   </x:si>
   <x:si>
     <x:t>2146 E Apache Bvld, Tempe, Maricopa, AZ, 85281-4863</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-2pm</x:t>
@@ -1675,174 +2158,119 @@
   <x:si>
     <x:t>520-546-0122</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.helptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@helptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>PPEP Human Services Department - San Luis</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency financial assistance for rent and utilities for area farmworkers. Includes referrals for other needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>Farmworkers in Yuma County on low income who are in need; must have children age 17 or younger in the home</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment; Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>731 N 1st Ave, San Luis, Yuma, AZ, 85349</x:t>
   </x:si>
   <x:si>
-    <x:t>Vary</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-627-3203</x:t>
   </x:si>
   <x:si>
     <x:t>http://ppep.org/programs/human-services/emergency-services</x:t>
   </x:si>
   <x:si>
     <x:t>PPEP Farmworker Housing Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing services for farm workers with low incomes. Includes housing search assistance, case management, and limited financial assistance for rent.</x:t>
   </x:si>
   <x:si>
     <x:t>Farmworkers in Yuma County</x:t>
   </x:si>
   <x:si>
     <x:t>Call; contact the provider for any required documents.</x:t>
   </x:si>
   <x:si>
     <x:t>201 N Bingham Ave, Ste 9, Somerton, Yuma, AZ, 85350</x:t>
   </x:si>
   <x:si>
     <x:t>928-627-7665</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pmhdc.com/</x:t>
   </x:si>
   <x:si>
     <x:t>mhdcmicro@ppep.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Phoenix Rescue Mission Hope Coach Mobile Outreach</x:t>
-[...23 lines deleted...]
-  <x:si>
     <x:t>MAP a Plan Program - Green Valley</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on low income in Green Valley, Arivaca, and Amado</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake and to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>3950 S Camino del Heroe, Green Valley, Pima, AZ, 85614-5700</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 9am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-625-5966</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.valleyassistanceservices.org</x:t>
   </x:si>
   <x:si>
     <x:t>MAP a Plan Program - Sahuarita</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance including sewer user fees. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on low income within the town limits of Sahuarita</x:t>
   </x:si>
   <x:si>
     <x:t>3950 S Camino Del Heroe, Green Valley, Pima, AZ, 85614</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-3pm</x:t>
   </x:si>
   <x:si>
-    <x:t>Sister Jose Women's Center</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Project Action for Veterans</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for veterans who are experiencing homelessness or near-homeless. Services include housing stability planning, budgeting, deposits for rent and utilities, moving and storage costs, some household supplies, auto repair if needed for work, employment-related expenses, child care, and bus passes. Resource specialists visit locations in southern Arizona on a rotating basis.</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans with active duty service time, who are homelessness or near-homeless in Cochise, Graham, Greenlee, Pima, and Santa Cruz counties; must be at or below 50% of the area medium income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for schedule; must bring photo ID, DD-214 discharge papers (if available), and proof of income; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>3502 S 6th Ave, Ste 140, Tucson, Pima, AZ, 85713-6121</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-noon, 1pm-4pm; Tucson drop-in times Mon, Tue, Thu, Fri 8am-noon, 1pm-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-308-3093</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.primavera.org</x:t>
   </x:si>
   <x:si>
     <x:t>jtorres@primavera.org</x:t>
@@ -1947,53 +2375,50 @@
     <x:t>people in need</x:t>
   </x:si>
   <x:si>
     <x:t>Email at 8 am on the first of the month, funding is first come first served at the beginning of each month as funding allows. Max assistance is $1500. Contact provider for documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4301 E 5th S, Tucson, Pima, AZ, 85711</x:t>
   </x:si>
   <x:si>
     <x:t>520-795-0300</x:t>
   </x:si>
   <x:si>
     <x:t>http://jfcstucson.org/services/emergency-financial-assistance/</x:t>
   </x:si>
   <x:si>
     <x:t>jefa@jfcstucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>A New Leaf - Autumn House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter for people who are fleeing abusive relationships. Services include case management, crisis intervention, and referrals to other services.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who are fleeing abusive relationships</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Call, no documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Mesa, Maricopa, AZ, 85203</x:t>
   </x:si>
   <x:si>
     <x:t>480-969-4024</x:t>
   </x:si>
   <x:si>
     <x:t>http://turnanewleaf.org/services/sexual-and-domestic-violence-services/autumn-house/</x:t>
   </x:si>
   <x:si>
     <x:t>smisilao@turnanewleaf.org</x:t>
   </x:si>
   <x:si>
     <x:t>LGBTQ+-Anti-Violence Project</x:t>
   </x:si>
   <x:si>
     <x:t>Provides crisis hotline for LGBTQ+ people dealing with intimate partner violence, domestic violence, hate violence, sexual violence, and stalking. Services include case management, emergency shelter, food pantry, and connection to additional resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Adult lesbian, gay, bisexual, and transgender individuals aged 18 years and older who are victims of sexual assault, harassment, and violence, and their allies.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit location; Contact to confirm documents required</x:t>
   </x:si>
@@ -2067,62 +2492,50 @@
     <x:t>**temporarily out of funds**
 Provides one-time financial assistance to people in need; not restricted to Native Americans. Includes assistance for past-due rent or mortgage payment to prevent homelessness, and utility payment assistance to avoid shut-off.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need regardless of ethnicity. Must have shut-off notice, eviction notice, or foreclosure notice for utility or housing payment assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>Call on Mon beginning at 8am to leave a message. When funding is available, the first ten people will be called back by the end of the day and offered appointments.</x:t>
   </x:si>
   <x:si>
     <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Program intake Mon 8am</x:t>
   </x:si>
   <x:si>
     <x:t>520-331-7130</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>dbaysa@ticenter.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Travis L Williams Family Services Center</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Social Services - Tucson</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management to individuals and families, and emergency financial assistance for rent and electricity. Also provides referrals to transitional housing, job training, employment, and additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call Mondays at 8:30am for intake and appointments for electric. Rental assistance should call at 8am on the first Monday of the month. Must bring photo ID for adults, and birth certificate and Social Security numbers for all in family.</x:t>
   </x:si>
   <x:si>
     <x:t>1002 N Main Ave, Tucson, Pima, AZ, 85705-7610</x:t>
   </x:si>
   <x:si>
     <x:t>520-792-1111</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmytucson.org/tucson-social-services</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Hospitality House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter for men, women, women with children, and families for seven consecutive nights every 30 days. Offers hot meal, showers, a cot to take a nap, and a sack lunch. Case managers are available to provide referrals to other services. Also provides coordinated entry access for housing assessments and to screen for additional services. Offers warming center during November 15th to March 31st.</x:t>
@@ -2190,65 +2603,50 @@
   <x:si>
     <x:t>keri@onenten.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sojourner Center Emergency Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides crisis shelter up to 120 days and supportive services for adults and their children who are fleeing domestic violence, sexual assault or human trafficking. Offers case management, lay legal and individual advocacy, and referrals to participants. Pet Companion Center offers shelter for pets of families in the shelter.</x:t>
   </x:si>
   <x:si>
     <x:t>Women, men, and their children and pets who are actively fleeing domestic violence or human trafficking</x:t>
   </x:si>
   <x:si>
     <x:t>Call for services; visit website for donation process. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Phoenix, Maricopa, AZ, 85006</x:t>
   </x:si>
   <x:si>
     <x:t>602-244-0089</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.sojournercenter.org/programs/emergency-shelter-services/</x:t>
   </x:si>
   <x:si>
-    <x:t>John F Long Family Services Center</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Phoenix Social Services Emergency Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for Phoenix residents in need. Assistance, when available, includes electricity, water, and gas utility assistance, rent assistance, and food boxes. Offers information about and referrals to available community resources. **Currently out of funds for rental and water bill assistance**</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix residents with a loss of income within the past 90 days or out of pocket unplanned expense within the past 30 days</x:t>
   </x:si>
   <x:si>
     <x:t>Call for pre-screening interview and appointment for financial assistance. Visit office for food assistance or call for specific information. Funding occurs at the beginning of the month for emergency assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>2707 E Van Buren St, Phoenix, Maricopa, AZ, 85008-6020</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-4pm; 24-hours client line</x:t>
   </x:si>
   <x:si>
     <x:t>602-267-4122</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmyphoenix.org</x:t>
   </x:si>
   <x:si>
     <x:t>mandy.porter-griffith@usw.salvationarmy.org</x:t>
@@ -2301,71 +2699,50 @@
   <x:si>
     <x:t>http://www.fhhub.org</x:t>
   </x:si>
   <x:si>
     <x:t>Avondale Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides utility, mortgage, and rent payment assistance. Also provides case management, additional referrals, outreach, and home visits for qualifying individuals and families. Offers weatherization program to reduce energy costs for those in owner-occupied housing. Telephone Assistance Program provides telephone service to low income households with a medical need that requires one in the home.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Avondale, Goodyear, Litchfield Park, and unincorporated Maricopa County islands within Avondale, Goodyear, Litchfield Park, and Laveen</x:t>
   </x:si>
   <x:si>
     <x:t>995 E Riley Dr, AZ Complete Health Avondale Resource Center, Avondale, Maricopa, AZ, 85323</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services/family-services/community-action-program</x:t>
   </x:si>
   <x:si>
     <x:t>info@avondaleaz.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>A New Leaf - CAAFA - Shelter</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>A New Leaf - Faith House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a shelter for women that are experiencing homelessness that resulted from domestic violence, sexual assault, or human trafficking, and their children. Services include basic needs, crisis intervention, case management, and referrals to additional resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Victims of domestic violence, sexual assault, and human trafficking. Accepts individuals and those with children.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake, no documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Glendale, Maricopa, AZ, 85301</x:t>
   </x:si>
   <x:si>
     <x:t>623-939-6798</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.turnanewleaf.org/services/domestic-violence-services/faith-house</x:t>
   </x:si>
   <x:si>
     <x:t>dcelayalopez@turnanewleaf.org</x:t>
   </x:si>
   <x:si>
     <x:t>Vista del Camino Community Action Program</x:t>
@@ -2487,74 +2864,50 @@
   <x:si>
     <x:t>Maricopa County Community Services Division Rent Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rent and rental deposit payment assistance to residents of Maricopa County except for those living in Glendale, Mesa and Phoenix. Offers referrals to correct CAP offices for people outside the areas served.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Maricopa County except for those living in Glendale, Mesa and Phoenix. Applicants or households that received previous Emergency Rental Assistance (ERA) payments are not eligible. Applicants that have only received ERA utility program payments are eligible. photo identification, birth certificate of applicant, documentation of household income received in the 30 days prior to and including appointment date, and documentation demonstrating crisis event .</x:t>
   </x:si>
   <x:si>
     <x:t>Complete online application through the Human Services Department Client Portal or visit website for list of local Community Action Program offices; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>234 N Central Ave, Ste 3000, Phoenix, Maricopa, AZ, 85004-2208</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm ; 24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>602-506-0589</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.maricopa.gov/5582/Rental-Assistance</x:t>
   </x:si>
   <x:si>
-    <x:t>Glendale Community Action Program</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Family Promise of Greater Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shelter and case management for up to 60 days for homeless families with children age 17 and under. Shelter accepts families with pets.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless families with children age 17 and younger; cannot take active domestic violence cases</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>7447 E Earll Dr, Scottsdale, Maricopa, AZ, 85251</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-659-5227</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.familypromiseaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix VA Community Resource &amp; Referral Center</x:t>
@@ -2580,74 +2933,50 @@
   <x:si>
     <x:t>Gila Bend Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income. Provides food boxes and offers a monthly Job Listing for the local area.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call 2nd Fri 4pm-5pm and leave a message. Must have photo ID and proof of address for emergency food boxes.</x:t>
   </x:si>
   <x:si>
     <x:t>202 E Euclid Ave, Gila Bend, Maricopa, AZ, 85337</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Fri of the month 4pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-618-4837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilabendaz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Surprise Resource Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Surprise and El Mirage Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance with rent and utility payments to residents of El Mirage, Sun City, Sun City West, Surprise and Waddell. Provides links to a variety of resources</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of El Mirage, Sun City, Sun City West, Surprise and Waddell</x:t>
   </x:si>
   <x:si>
     <x:t>Call and leave a message with information including name and contact information, address with ZIP Code, how many children are in the home, if there is someone with a disability in the home, and the type of assistance needed. Residents can complete a pre-screening through website.</x:t>
   </x:si>
   <x:si>
     <x:t>15832 N Hollyhock St, Surprise, Maricopa, AZ, 85378-4175</x:t>
   </x:si>
   <x:si>
     <x:t>Mon 8am</x:t>
   </x:si>
   <x:si>
     <x:t>623-222-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://surpriseaz.gov/395/Human-Service-Community-Vitality</x:t>
   </x:si>
   <x:si>
     <x:t>Catholic Charities Community Services Projects for Assistance in Transition from Homelessness</x:t>
@@ -2790,399 +3119,135 @@
   <x:si>
     <x:t>valentina@azcend.org</x:t>
   </x:si>
   <x:si>
     <x:t>A New Leaf - East Valley Men's Center</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless shelter for men who are committed to gaining employment and becoming self-sufficient. Clients receive work assistance, case management, food, water, and other basic needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Men experiencing homelessness who are committed to gaining employment and becoming self-sufficient. Sex offenders may be accepted pending parole officer input and investigation report review.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website or call Mon-Fri 9am-4pm to complete pre-screen. After completing the pre-screen, call Mon-Fri between 7am-8:30am to see if a bed has become available. Does not accept drop-ins. No documents required for pre-screen, photo ID required at intake.</x:t>
   </x:si>
   <x:si>
     <x:t>2345 N Country Club Dr, Mesa, Maricopa, AZ, 85201</x:t>
   </x:si>
   <x:si>
     <x:t>480-610-6722</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.turnanewleaf.org/services/housing-and-shelter/east-valley-mens-center</x:t>
   </x:si>
   <x:si>
-    <x:t>Gospel Rescue Mission at the Center of Opportunity</x:t>
-[...347 lines deleted...]
-    <x:t>http://crossroadsmissionnogales.org/</x:t>
+    <x:t>Mesa Public Housing Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public housing in project-based apartment complexes and Section 8 rent subsidies for various apartment complexes to people on low income. Applicants are placed on a waiting list until assistance is available. Provides assistance with refundable portion of security and utility deposits to low income Mesa residence prior to signing a lease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on very low income who live in the city of Mesa. Housing voucher program is based on income at or below 50% very low income (VLI). Deposit assistance eligibility is based on income at or below 80% of the area median income (AMI). Visit website for current AMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website for wait list information and utility deposit assistance requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 S Center St, Bldg 1, Mesa, Maricopa, AZ, 85210-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lobby Hours Mon-Thu 7:30am-5pm: by appointment only for Housing Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-644-3536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mesaaz.gov/residents/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Step Up Bisbee/Naco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides major and minor repairs to owner-occupied homes for those on low incomes, with an emphasis on older adults and people with disabilities. Includes the repair or replacement of heating and cooling systems, electricity, plumbing, and painting. The community work projects are scheduled annually. Does not build additions or do structural repairs. Does not provide any services to renters or those who are homeless.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resident homeowners with low income in the Bisbee and Naco areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for application; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Bisbee, Cochise, AZ, 85603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-561-7220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stepupbisbeenaco.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gradysea@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides home repair and weatherization service for people with low income. Includes the repair or replacement of furnace and evaporative coolers, stoves, and refrigerators.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for wait list information; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Craign@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuma Community Development Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about the city's general plan, land use, and zoning codes. Accepts and investigates reports of zoning violations. Issues building permits and inspects buildings to ensure that they meet codes. Also provides owner-occupied housing rehabilitation for low-and moderate-income homeowners.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 City Plaza, Yuma, Yuma, AZ, 85364-1436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-5pm, every other Fri 7am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-373-5175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.yumaaz.gov/government/community-development</x:t>
   </x:si>
   <x:si>
     <x:t>Tucson Home Owner Repair Programs</x:t>
   </x:si>
   <x:si>
     <x:t>Provides major and minor home repairs for owner-occupants on low income. Includes the repair or replacement of heating and cooling systems, electricity, gas lines, and roofs. Also provides barrier removal such as the installation of wheelchair ramps.</x:t>
   </x:si>
   <x:si>
     <x:t>Low-income owner-occupants of houses and mobile homes</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>310 N Commerce Park Loop, Santa Rita Building, Tucson, Pima, AZ, 85745-2700</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Drop-in assistance Tue 8am-noon, Thu noon-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-791-4171</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tucsonaz.gov/departments/housing-and-community-development/homeowner-repair-programs</x:t>
   </x:si>
@@ -3228,53 +3293,50 @@
   <x:si>
     <x:t>525 W Gu U Ki, Sacaton, Pinal, AZ, 85147</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>520-562-3904</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilariver.org/index.php/departments/tribal-development-services</x:t>
   </x:si>
   <x:si>
     <x:t>derwin.cooper.dch@gric.nsn.us</x:t>
   </x:si>
   <x:si>
     <x:t>Pinal County Owner Occupied Housing Rehabilitation Program</x:t>
   </x:si>
   <x:si>
     <x:t>Performs repairs to homes that are owned and occupied by people on low income. Services include the repair or replacement of water heaters, heating and cooling systems, roofing, septic systems, home accessibility, and plumbing and electrical repairs. Services are provided in the form of a grant or a forgivable loan. The forgivable loan will require a lien be placed on the home for a specified period of time</x:t>
   </x:si>
   <x:si>
     <x:t>People on low income; must live in an unincorporated area in Pinal County or the cities of Eloy, Florence, Mammoth, or Maricopa.</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>31 N Pinal Street, Building A, Florence, Pinal, AZ, 85132-3027</x:t>
   </x:si>
   <x:si>
     <x:t>520-866-6250</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pinal.gov/169/Owner-Occupied-Housing-Rehabilitation-Pr</x:t>
   </x:si>
   <x:si>
     <x:t>Gila County Housing Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing services for families with low income. Services include weatherization and home rehabilitation such as repairs to heating and cooling systems, water heaters, gas piping, plumbing, electrical, and roofing.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeowners on low income who have lived in their house for at least 1 year. Must live in Gila County and provide all requested documentation for all household members.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for pre-screening and waiting list. Required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4428</x:t>
   </x:si>
   <x:si>
     <x:t>Applications accepted Mon-Thu 8am-4pm</x:t>
@@ -3387,74 +3449,50 @@
   <x:si>
     <x:t>Phoenix Housing Rehabilitation and Repair Programs</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance on low to moderate income homeowners for home repairs, weatherization and to address health and safety hazards. May also help with repairs to the roof, and electrical and plumbing systems.</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix homeowners on low to moderate income</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, visit office, or visit website. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>200 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-1611</x:t>
   </x:si>
   <x:si>
     <x:t>602-534-4444</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/nsd/programs/housing-repair-programs</x:t>
   </x:si>
   <x:si>
     <x:t>nsd@phoenix.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Mesa Public Housing Authority</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Peoria Community Assistance Division</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency home repairs to low and moderate income homeowners. Repairs include plumbing, electrical, furnace and cooling systems, and roofing. The Neighborhood Pride program paints houses and fences and spreads landscaping gravel in targeted neighborhoods. The Tool Lending Center loans tools and equipment to homeowners, renters, and neighborhood groups undertaking landscaping projects, yard clean-ups, community rebuilding, and other improvement projects.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>9875 N 85th Ave, Fl 1, Peoria, Maricopa, AZ, 85345-7100</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-773-7070</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.peoriaaz.gov/government/departments/neighborhood-and-human-services/community-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Maricopa County Weatherization Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides minor and major home repairs to homeowners on low income throughout Maricopa County except Mesa and Phoenix. Provides repair or replacement of air conditioners, water heaters, and other systems/appliances, installation of insulation, installation of energy-efficient LED light bulbs, co/smoke detectors, and shade screens.</x:t>
@@ -3525,108 +3563,75 @@
   <x:si>
     <x:t>http://www.gilbertaz.gov/residents/community-resources</x:t>
   </x:si>
   <x:si>
     <x:t>linda.ayres@gilbertaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Surprise Housing Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing assistance for income-qualified residents including funding to assist with the purchase of paint and paint supplies; homebuyer assistance; and emergency and major housing rehabilitation and modifications including plumbing, electrical, heating, cooling and accessibility items. Also offers financial literacy workshops.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, visit website, or write; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>16000 N Civic Center Plz, Surprise, Maricopa, AZ, 85374-7463</x:t>
   </x:si>
   <x:si>
     <x:t>623-222-1550</x:t>
   </x:si>
   <x:si>
     <x:t>http://surpriseaz.gov/419/Housing-Services</x:t>
   </x:si>
   <x:si>
-    <x:t>Step Up Bisbee/Naco</x:t>
-[...56 lines deleted...]
-    <x:t>http://www.wacog.com</x:t>
+    <x:t>Where Hope Lives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers a variety of services for human trafficking victims for both adults and minors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>human trafficking victims</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call intake line. Call back may take up to 72 business hours due to high call volume.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85017-4504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8:30am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-346-8700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://wherehopelives.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ssexton@phxdreamcenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>CPLC Supportive Housing Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides navigation assistance to populations which experience increased barriers to housing, such as Domestic Violence, Extremely Low Income, Previous Criminal History, Previous Foster Care, Separated Families, and Serious Mental Illness. Also provides information on tenant rights.</x:t>
   </x:si>
   <x:si>
     <x:t>People experiencing homelessness or at risk of homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website to complete assessment. Applicants will be contacted within 72 hours. Required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>1112 E Buckeye Rd, Phoenix, Maricopa, AZ, 85034-4043</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-609-7556</x:t>
   </x:si>
   <x:si>
     <x:t>http://cplc.org/programs/homelessness</x:t>
   </x:si>
@@ -3957,53 +3962,50 @@
   <x:si>
     <x:t>http://helptucson.org/services/veteran-recovery-communities</x:t>
   </x:si>
   <x:si>
     <x:t>OPCS Reentry Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transitional housing for former inmates. Services include case management and reentry support.</x:t>
   </x:si>
   <x:si>
     <x:t>Adult ex-offenders</x:t>
   </x:si>
   <x:si>
     <x:t>http://helptucson.org/services/reentry-recovery-communities</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Arizona Land Trust, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides affordable housing for rent and for sale to low to moderate income families. Maintains a waiting list for accessible units.</x:t>
   </x:si>
   <x:si>
     <x:t>Families on low to moderate income</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>3044 N Alvernon Way, Tucson, Pima, AZ, 85712-1431</x:t>
   </x:si>
   <x:si>
     <x:t>520-352-2626</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.saltproperty.com</x:t>
   </x:si>
   <x:si>
     <x:t>info@saltproperty.com</x:t>
   </x:si>
   <x:si>
     <x:t>Primavera Family Pathways Shelter Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides scattered-site shelter program for homeless families (of any form) with children. Services include case coordination and support services. Length of stay is up to 90 days.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless adults with minor children; must bring photo ID for adults, social security numbers for all family members, and birth certificates for children</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake. Those eligible will be placed on the waiting list; accepts 7 families every 3 months.</x:t>
   </x:si>
   <x:si>
     <x:t>Ozanam Manor Transitional Shelter</x:t>
@@ -4011,74 +4013,50 @@
   <x:si>
     <x:t>Provides meals, housing, case management, and mentoring to senior and disabled homeless men and women. Assists people in obtaining an income, acquiring necessary medical and social supports and finding appropriate long term housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless men and women age 50 and older; mentally or physically disabled adults age 18 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment; does not accept drop-ins. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>320 W Watkins Rd, Phoenix, Maricopa, AZ, 85003-2828</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm telephone pre-screening; 24-hours residential program.</x:t>
   </x:si>
   <x:si>
     <x:t>602-850-6954</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.stvincentdepaul.net/our-work/shelter-and-transitional-housing</x:t>
   </x:si>
   <x:si>
     <x:t>jsolares@svdpaz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Hope Wing - Phoenix Dream Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Tucson Electric Power Weatherization Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Sponsors weatherization and energy conservation workshops. Also provides weatherization support on approved homes through local agencies. Includes caulking, weather-stripping, insulation (attic, wall, and duct), water heater insulation and exposed pipe wrap, sunscreens, white reflective roof painting, service and repair of evaporative coolers, planting shade trees, and low-flow shower head installation.</x:t>
   </x:si>
   <x:si>
     <x:t>Household income at or below 200% of the Federal Poverty Guidelines</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for local agency contact information</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Tucson, Pima, AZ, 85702</x:t>
   </x:si>
   <x:si>
     <x:t>Customer service Mon-Fri 7am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-623-7711</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tep.com/weatherization-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>VA Supported Housing</x:t>
@@ -4275,96 +4253,96 @@
   <x:si>
     <x:t>877-428-8844</x:t>
   </x:si>
   <x:si>
     <x:t>http://housingsearch.az.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona Public Service</x:t>
   </x:si>
   <x:si>
     <x:t>Provides residential and business electric services in the Phoenix metro area and in other communities across Arizona. Performs volunteer and community services throughout Arizona. Also partners with local community agencies to assist with current or past-due APS bills, as well as a Weatherization Assistance program.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents and businesses in APS service areas</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website. Contact for any documents required for services.</x:t>
   </x:si>
   <x:si>
     <x:t>800-253-9405</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aps.com</x:t>
   </x:si>
   <x:si>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUD Resource Locator</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website provides contact information for local HUD offices, public housing authorities, HUD properties, multi-family housing, low income housing tax credit apartments, USDA rural housing, and Continuum of Care (CoC) homeless rehousing programs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451 7th St SW, Washington, District Of Columbia, DC, 20410-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.hud.gov/resources</x:t>
+  </x:si>
+  <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>http://www.hud.gov/resources</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona Department of Housing</x:t>
   </x:si>
@@ -4901,51 +4879,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I204"/>
+  <x:dimension ref="A1:I203"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -5006,5514 +4984,5483 @@
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>60</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s"/>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
+      <x:c r="I15" s="1" t="s"/>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...9 lines deleted...]
-        <x:v>174</x:v>
+      <x:c r="I24" s="1" t="s">
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>232</x:v>
-[...2 lines deleted...]
-        <x:v>233</x:v>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>245</x:v>
-[...1 lines deleted...]
-      <x:c r="I33" s="1" t="s"/>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>288</x:v>
-[...1 lines deleted...]
-      <x:c r="I39" s="1" t="s"/>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>349</x:v>
-[...2 lines deleted...]
-        <x:v>350</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>429</x:v>
-[...2 lines deleted...]
-        <x:v>430</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>472</x:v>
-[...2 lines deleted...]
-        <x:v>473</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>481</x:v>
-[...2 lines deleted...]
-        <x:v>482</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>489</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s"/>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>507</x:v>
-[...2 lines deleted...]
-        <x:v>508</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>516</x:v>
-[...2 lines deleted...]
-        <x:v>517</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>540</x:v>
-      </x:c>
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s"/>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>563</x:v>
-[...2 lines deleted...]
-        <x:v>564</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>602</x:v>
-[...2 lines deleted...]
-        <x:v>633</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>648</x:v>
-[...2 lines deleted...]
-        <x:v>649</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>657</x:v>
-[...2 lines deleted...]
-        <x:v>658</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>673</x:v>
-[...2 lines deleted...]
-        <x:v>674</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" s="1" customFormat="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" s="1" customFormat="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" s="1" customFormat="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" s="1" customFormat="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" s="1" customFormat="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>716</x:v>
-[...2 lines deleted...]
-        <x:v>717</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" s="1" customFormat="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" s="1" customFormat="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" s="1" customFormat="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" s="1" customFormat="1">
       <x:c r="A98" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>746</x:v>
-[...2 lines deleted...]
-        <x:v>747</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" s="1" customFormat="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>751</x:v>
-[...1 lines deleted...]
-      <x:c r="E99" s="1" t="s"/>
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" s="1" customFormat="1">
       <x:c r="A100" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>760</x:v>
-[...2 lines deleted...]
-        <x:v>761</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" s="1" customFormat="1">
       <x:c r="A101" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>768</x:v>
-[...2 lines deleted...]
-        <x:v>649</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" s="1" customFormat="1">
       <x:c r="A102" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" s="1" customFormat="1">
       <x:c r="A103" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" s="1" customFormat="1">
       <x:c r="A104" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>790</x:v>
-[...2 lines deleted...]
-        <x:v>791</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" s="1" customFormat="1">
       <x:c r="A105" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>798</x:v>
-[...2 lines deleted...]
-        <x:v>799</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" s="1" customFormat="1">
       <x:c r="A106" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" s="1" customFormat="1">
       <x:c r="A107" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" s="1" customFormat="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" s="1" customFormat="1">
       <x:c r="A109" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" s="1" customFormat="1">
       <x:c r="A110" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>839</x:v>
-[...1 lines deleted...]
-      <x:c r="I110" s="1" t="s"/>
+        <x:v>806</x:v>
+      </x:c>
     </x:row>
     <x:row r="111" spans="1:9" s="1" customFormat="1">
       <x:c r="A111" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" s="1" customFormat="1">
       <x:c r="A112" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" s="1" customFormat="1">
       <x:c r="A113" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>861</x:v>
-[...2 lines deleted...]
-        <x:v>862</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" s="1" customFormat="1">
       <x:c r="A114" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" s="1" customFormat="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" s="1" customFormat="1">
       <x:c r="A116" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" s="1" customFormat="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" s="1" customFormat="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" s="1" customFormat="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" s="1" customFormat="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>906</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s"/>
       <x:c r="F120" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>908</x:v>
-[...2 lines deleted...]
-        <x:v>909</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" s="1" customFormat="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" s="1" customFormat="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" s="1" customFormat="1">
       <x:c r="A123" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>932</x:v>
-[...2 lines deleted...]
-        <x:v>933</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" s="1" customFormat="1">
       <x:c r="A124" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" s="1" customFormat="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" s="1" customFormat="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" s="1" customFormat="1">
       <x:c r="A127" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>967</x:v>
-[...2 lines deleted...]
-        <x:v>968</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" s="1" customFormat="1">
       <x:c r="A128" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>974</x:v>
-[...2 lines deleted...]
-        <x:v>975</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" s="1" customFormat="1">
       <x:c r="A129" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>983</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s"/>
     </x:row>
     <x:row r="130" spans="1:9" s="1" customFormat="1">
       <x:c r="A130" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>429</x:v>
-[...2 lines deleted...]
-        <x:v>430</x:v>
+        <x:v>963</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" s="1" customFormat="1">
       <x:c r="A131" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>429</x:v>
-[...2 lines deleted...]
-        <x:v>430</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" s="1" customFormat="1">
       <x:c r="A132" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" s="1" customFormat="1">
       <x:c r="A133" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>429</x:v>
-[...2 lines deleted...]
-        <x:v>430</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" s="1" customFormat="1">
       <x:c r="A134" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" s="1" customFormat="1">
       <x:c r="A135" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>429</x:v>
-[...2 lines deleted...]
-        <x:v>1003</x:v>
+        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" s="1" customFormat="1">
       <x:c r="A136" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
         <x:v>1004</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" s="1" customFormat="1">
       <x:c r="A137" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
-      <x:c r="B137" s="1" t="s">
+      <x:c r="C137" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
+      <x:c r="G137" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="F137" s="1" t="s">
+      <x:c r="H137" s="1" t="s">
         <x:v>1011</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" s="1" customFormat="1">
       <x:c r="A138" s="1" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="B138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E138" s="1" t="s">
+      <x:c r="H138" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="F138" s="1" t="s">
+      <x:c r="I138" s="1" t="s">
         <x:v>1018</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" s="1" customFormat="1">
       <x:c r="A139" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="B139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="G139" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E139" s="1" t="s">
+      <x:c r="H139" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
-      <x:c r="F139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G139" s="1" t="s">
+      <x:c r="I139" s="1" t="s">
         <x:v>1026</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" s="1" customFormat="1">
       <x:c r="A140" s="1" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="B140" s="1" t="s">
+      <x:c r="C140" s="1" t="s">
         <x:v>1029</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>963</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
         <x:v>1032</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1012</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>1033</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" s="1" customFormat="1">
       <x:c r="A141" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="I141" s="1" t="s"/>
     </x:row>
     <x:row r="142" spans="1:9" s="1" customFormat="1">
       <x:c r="A142" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="G142" s="1" t="s">
+      <x:c r="H142" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="H142" s="1" t="s">
+      <x:c r="I142" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" s="1" customFormat="1">
       <x:c r="A143" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" s="1" customFormat="1">
       <x:c r="A144" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s"/>
     </x:row>
     <x:row r="145" spans="1:9" s="1" customFormat="1">
       <x:c r="A145" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>1066</x:v>
-[...2 lines deleted...]
-        <x:v>1067</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" s="1" customFormat="1">
       <x:c r="A146" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" s="1" customFormat="1">
       <x:c r="A147" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
         <x:v>1080</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
+      <x:c r="I147" s="1" t="s"/>
     </x:row>
     <x:row r="148" spans="1:9" s="1" customFormat="1">
       <x:c r="A148" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
+      <x:c r="G148" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
-      <x:c r="F148" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G148" s="1" t="s">
+      <x:c r="H148" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
-      <x:c r="H148" s="1" t="s">
+      <x:c r="I148" s="1" t="s">
         <x:v>1088</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" s="1" customFormat="1">
       <x:c r="A149" s="1" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
-      <x:c r="B149" s="1" t="s">
+      <x:c r="C149" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
+      <x:c r="H149" s="1" t="s">
         <x:v>1094</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" s="1" customFormat="1">
       <x:c r="A150" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="B150" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="G150" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
         <x:v>1101</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" s="1" customFormat="1">
       <x:c r="A151" s="1" t="s">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
-      <x:c r="B151" s="1" t="s">
+      <x:c r="I151" s="1" t="s">
         <x:v>1109</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" s="1" customFormat="1">
       <x:c r="A152" s="1" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="B152" s="1" t="s">
+      <x:c r="H152" s="1" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="I152" s="1" t="s">
         <x:v>1118</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" s="1" customFormat="1">
       <x:c r="A153" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>1121</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="B153" s="1" t="s">
+      <x:c r="G153" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="H153" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="I153" s="1" t="s">
         <x:v>1127</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" s="1" customFormat="1">
       <x:c r="A154" s="1" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="B154" s="1" t="s">
+      <x:c r="F154" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D154" s="1" t="s">
+      <x:c r="H154" s="1" t="s">
         <x:v>1134</x:v>
       </x:c>
-      <x:c r="E154" s="1" t="s">
+      <x:c r="I154" s="1" t="s">
         <x:v>1135</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" s="1" customFormat="1">
       <x:c r="A155" s="1" t="s">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
+        <x:v>1137</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
-      <x:c r="B155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="F155" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
+      <x:c r="H155" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
-      <x:c r="E155" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G155" s="1" t="s">
+      <x:c r="I155" s="1" t="s">
         <x:v>1143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1145</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" s="1" customFormat="1">
       <x:c r="A156" s="1" t="s">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="B156" s="1" t="s">
+        <x:v>1145</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
-      <x:c r="B156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" s="1" customFormat="1">
       <x:c r="A157" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>1155</x:v>
-[...1 lines deleted...]
-      <x:c r="I157" s="1" t="s"/>
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>1157</x:v>
+      </x:c>
     </x:row>
     <x:row r="158" spans="1:9" s="1" customFormat="1">
       <x:c r="A158" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
         <x:v>1161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1163</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" s="1" customFormat="1">
       <x:c r="A159" s="1" t="s">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
-      <x:c r="B159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
+      <x:c r="F159" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="F159" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="I159" s="1" t="s"/>
     </x:row>
     <x:row r="160" spans="1:9" s="1" customFormat="1">
       <x:c r="A160" s="1" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="B160" s="1" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="B160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>1172</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="F160" s="1" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
+      <x:c r="H160" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="F160" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G160" s="1" t="s">
+      <x:c r="I160" s="1" t="s">
         <x:v>1175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" s="1" customFormat="1">
       <x:c r="A161" s="1" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="B161" s="1" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
-      <x:c r="B161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E161" s="1" t="s">
+      <x:c r="F161" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="F161" s="1" t="s">
+      <x:c r="H161" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="G161" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="I161" s="1" t="s"/>
+      <x:c r="I161" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="162" spans="1:9" s="1" customFormat="1">
       <x:c r="A162" s="1" t="s">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="B162" s="1" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
-      <x:c r="B162" s="1" t="s">
+      <x:c r="D162" s="1" t="s">
         <x:v>1185</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="F162" s="1" t="s">
         <x:v>1187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" s="1" customFormat="1">
       <x:c r="A163" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" s="1" customFormat="1">
       <x:c r="A164" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" s="1" customFormat="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" s="1" customFormat="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" s="1" customFormat="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1229</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" s="1" customFormat="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" s="1" customFormat="1">
       <x:c r="A169" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" s="1" customFormat="1">
       <x:c r="A170" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" s="1" customFormat="1">
       <x:c r="A171" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" s="1" customFormat="1">
       <x:c r="A172" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" s="1" customFormat="1">
       <x:c r="A173" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" s="1" customFormat="1">
       <x:c r="A174" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1284</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" s="1" customFormat="1">
       <x:c r="A175" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" s="1" customFormat="1">
       <x:c r="A176" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1297</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" s="1" customFormat="1">
       <x:c r="A177" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" s="1" customFormat="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" s="1" customFormat="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" s="1" customFormat="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
         <x:v>1318</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" s="1" customFormat="1">
       <x:c r="A181" s="1" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" s="1" customFormat="1">
       <x:c r="A182" s="1" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
         <x:v>1331</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" s="1" customFormat="1">
       <x:c r="A183" s="1" t="s">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>1338</x:v>
-[...1 lines deleted...]
-      <x:c r="I183" s="1" t="s">
         <x:v>1339</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" s="1" customFormat="1">
       <x:c r="A184" s="1" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="G184" s="1" t="s">
         <x:v>1345</x:v>
       </x:c>
-      <x:c r="G184" s="1" t="s">
+      <x:c r="H184" s="1" t="s">
         <x:v>1346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1347</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" s="1" customFormat="1">
       <x:c r="A185" s="1" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="B185" s="1" t="s">
         <x:v>1348</x:v>
       </x:c>
-      <x:c r="B185" s="1" t="s">
+      <x:c r="C185" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
         <x:v>1349</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>1350</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
+      <x:c r="F185" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G185" s="1" t="s">
         <x:v>1351</x:v>
       </x:c>
-      <x:c r="E185" s="1" t="s">
+      <x:c r="H185" s="1" t="s">
         <x:v>1352</x:v>
       </x:c>
-      <x:c r="F185" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G185" s="1" t="s">
+      <x:c r="I185" s="1" t="s">
         <x:v>1353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1354</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" s="1" customFormat="1">
       <x:c r="A186" s="1" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="B186" s="1" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="B186" s="1" t="s">
+      <x:c r="C186" s="1" t="s">
         <x:v>1356</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1362</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" s="1" customFormat="1">
       <x:c r="A187" s="1" t="s">
-        <x:v>1362</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>1369</x:v>
       </x:c>
-      <x:c r="I187" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="188" spans="1:9" s="1" customFormat="1">
       <x:c r="A188" s="1" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
         <x:v>1371</x:v>
       </x:c>
-      <x:c r="B188" s="1" t="s">
+      <x:c r="C188" s="1" t="s">
         <x:v>1372</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
+      <x:c r="D188" s="1" t="s">
         <x:v>1373</x:v>
       </x:c>
-      <x:c r="D188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>1374</x:v>
       </x:c>
-      <x:c r="E188" s="1" t="s">
+      <x:c r="F188" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G188" s="1" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="F188" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G188" s="1" t="s">
+      <x:c r="H188" s="1" t="s">
         <x:v>1376</x:v>
       </x:c>
-      <x:c r="H188" s="1" t="s">
+      <x:c r="I188" s="1" t="s">
         <x:v>1377</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" s="1" customFormat="1">
       <x:c r="A189" s="1" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
         <x:v>1381</x:v>
       </x:c>
-      <x:c r="E189" s="1" t="s">
+      <x:c r="F189" s="1" t="s">
         <x:v>1382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
         <x:v>1384</x:v>
       </x:c>
-      <x:c r="I189" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="190" spans="1:9" s="1" customFormat="1">
       <x:c r="A190" s="1" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="B190" s="1" t="s">
         <x:v>1386</x:v>
       </x:c>
-      <x:c r="B190" s="1" t="s">
+      <x:c r="C190" s="1" t="s">
         <x:v>1387</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="D190" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
         <x:v>1388</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E190" s="1" t="s">
+      <x:c r="F190" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G190" s="1" t="s">
         <x:v>1389</x:v>
       </x:c>
-      <x:c r="F190" s="1" t="s">
+      <x:c r="H190" s="1" t="s">
         <x:v>1390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" s="1" customFormat="1">
       <x:c r="A191" s="1" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="B191" s="1" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
         <x:v>1393</x:v>
       </x:c>
-      <x:c r="B191" s="1" t="s">
+      <x:c r="D191" s="1" t="s">
         <x:v>1394</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>1395</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E191" s="1" t="s">
+      <x:c r="F191" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G191" s="1" t="s">
         <x:v>1396</x:v>
       </x:c>
-      <x:c r="F191" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G191" s="1" t="s">
+      <x:c r="H191" s="1" t="s">
         <x:v>1397</x:v>
       </x:c>
-      <x:c r="H191" s="1" t="s">
+      <x:c r="I191" s="1" t="s">
         <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" s="1" customFormat="1">
       <x:c r="A192" s="1" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
         <x:v>1401</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>1402</x:v>
       </x:c>
-      <x:c r="E192" s="1" t="s">
+      <x:c r="F192" s="1" t="s">
         <x:v>1403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
         <x:v>1405</x:v>
       </x:c>
-      <x:c r="I192" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="193" spans="1:9" s="1" customFormat="1">
       <x:c r="A193" s="1" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="B193" s="1" t="s">
         <x:v>1407</x:v>
       </x:c>
-      <x:c r="B193" s="1" t="s">
+      <x:c r="C193" s="1" t="s">
         <x:v>1408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>1409</x:v>
       </x:c>
-      <x:c r="E193" s="1" t="s">
+      <x:c r="E193" s="1" t="s"/>
+      <x:c r="F193" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G193" s="1" t="s">
         <x:v>1410</x:v>
       </x:c>
-      <x:c r="F193" s="1" t="s">
+      <x:c r="H193" s="1" t="s">
         <x:v>1411</x:v>
       </x:c>
-      <x:c r="G193" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I193" s="1" t="s"/>
     </x:row>
     <x:row r="194" spans="1:9" s="1" customFormat="1">
       <x:c r="A194" s="1" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="B194" s="1" t="s">
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
         <x:v>1414</x:v>
       </x:c>
-      <x:c r="B194" s="1" t="s">
+      <x:c r="D194" s="1" t="s">
         <x:v>1415</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="F194" s="1" t="s">
         <x:v>1416</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
+      <x:c r="H194" s="1" t="s">
         <x:v>1417</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>1419</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s"/>
     </x:row>
     <x:row r="195" spans="1:9" s="1" customFormat="1">
       <x:c r="A195" s="1" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="B195" s="1" t="s">
+        <x:v>1419</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
         <x:v>1420</x:v>
       </x:c>
-      <x:c r="B195" s="1" t="s">
+      <x:c r="F195" s="1" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="H195" s="1" t="s">
         <x:v>1421</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" s="1" customFormat="1">
       <x:c r="A196" s="1" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="B196" s="1" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="F196" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G196" s="1" t="s">
         <x:v>1426</x:v>
       </x:c>
-      <x:c r="B196" s="1" t="s">
+      <x:c r="H196" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="I196" s="1" t="s">
         <x:v>1427</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="I196" s="1" t="s"/>
     </x:row>
     <x:row r="197" spans="1:9" s="1" customFormat="1">
       <x:c r="A197" s="1" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="B197" s="1" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>1431</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
         <x:v>1432</x:v>
       </x:c>
-      <x:c r="B197" s="1" t="s">
+      <x:c r="F197" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G197" s="1" t="s">
         <x:v>1433</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E197" s="1" t="s">
+      <x:c r="H197" s="1" t="s">
         <x:v>1434</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1435</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" s="1" customFormat="1">
       <x:c r="A198" s="1" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="B198" s="1" t="s">
         <x:v>1436</x:v>
       </x:c>
-      <x:c r="B198" s="1" t="s">
+      <x:c r="C198" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
         <x:v>1437</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="E198" s="1" t="s">
         <x:v>1438</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
+      <x:c r="F198" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G198" s="1" t="s">
         <x:v>1439</x:v>
       </x:c>
-      <x:c r="E198" s="1" t="s">
+      <x:c r="H198" s="1" t="s">
         <x:v>1440</x:v>
       </x:c>
-      <x:c r="F198" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="I198" s="1" t="s"/>
     </x:row>
     <x:row r="199" spans="1:9" s="1" customFormat="1">
       <x:c r="A199" s="1" t="s">
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="B199" s="1" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
         <x:v>1443</x:v>
       </x:c>
-      <x:c r="B199" s="1" t="s">
+      <x:c r="D199" s="1" t="s">
         <x:v>1444</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="F199" s="1" t="s">
         <x:v>1445</x:v>
       </x:c>
-      <x:c r="E199" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
-        <x:v>1448</x:v>
-[...1 lines deleted...]
-      <x:c r="I199" s="1" t="s"/>
+        <x:v>591</x:v>
+      </x:c>
     </x:row>
     <x:row r="200" spans="1:9" s="1" customFormat="1">
       <x:c r="A200" s="1" t="s">
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="B200" s="1" t="s">
+        <x:v>1447</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
         <x:v>1449</x:v>
       </x:c>
-      <x:c r="B200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>1450</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="F200" s="1" t="s">
         <x:v>1451</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
+      <x:c r="H200" s="1" t="s">
         <x:v>1452</x:v>
       </x:c>
-      <x:c r="E200" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F200" s="1" t="s">
+    </x:row>
+    <x:row r="201" spans="1:9">
+      <x:c r="A201" s="4" t="s">
         <x:v>1453</x:v>
       </x:c>
-      <x:c r="G200" s="1" t="s">
-[...27 lines deleted...]
-      </x:c>
+      <x:c r="B201" s="4"/>
+      <x:c r="C201" s="4"/>
+      <x:c r="D201" s="4"/>
+      <x:c r="E201" s="4"/>
+      <x:c r="F201" s="4"/>
+      <x:c r="G201" s="4"/>
+      <x:c r="H201" s="4"/>
+      <x:c r="I201" s="4"/>
     </x:row>
     <x:row r="202" spans="1:9">
-      <x:c r="A202" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A202" s="4"/>
       <x:c r="B202" s="4"/>
       <x:c r="C202" s="4"/>
       <x:c r="D202" s="4"/>
       <x:c r="E202" s="4"/>
       <x:c r="F202" s="4"/>
       <x:c r="G202" s="4"/>
       <x:c r="H202" s="4"/>
       <x:c r="I202" s="4"/>
     </x:row>
     <x:row r="203" spans="1:9">
       <x:c r="A203" s="4"/>
       <x:c r="B203" s="4"/>
       <x:c r="C203" s="4"/>
       <x:c r="D203" s="4"/>
       <x:c r="E203" s="4"/>
       <x:c r="F203" s="4"/>
       <x:c r="G203" s="4"/>
       <x:c r="H203" s="4"/>
       <x:c r="I203" s="4"/>
     </x:row>
-    <x:row r="204" spans="1:9">
-[...9 lines deleted...]
-    </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A202:I204"/>
+    <x:mergeCell ref="A201:I203"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>