--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -1,166 +1,1070 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431fe3e2ed6144de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aedecfb792884977b6a44ca08705803e.psmdcp" Id="R81c720defac34f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56dd1a2e866d4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829aec8b705d4cd087a4f9f70323de77.psmdcp" Id="R3692814519bb4f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Housing</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Sister Jose Women's Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a day center and overnight shelter for individuals that identify as female or non-binary who are homeless. Offers breakfast, clothing, pet food, personal hygiene supplies, and shower and laundry facilities, and help applying and paying for identification documents. Case workers are available to provide referrals to additional services. Center is pet-friendly. Also offers a warming center in the winter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults that identify as female or non-binary 18 years and older who are homeless in Tucson; does not accept children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit center for day shelter, intake for overnight shelter, and breakfast; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1050 S Park Ave, Tucson, Pima, AZ, 85719-6743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center Mon-Sat 9am-4pm day; Daily intake for overnight shelter 9am-10:30am; Breakfast Mon-Fri 9am-11:45am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-909-3905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.sisterjose.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nicola@sisterjose.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans First Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides homelessness prevention resources and stabilization for all veterans, with special emphasis on senior, disabled and women veterans. Offers assistance with rent, utilities, food, and bus passes, and information about services and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Only veterans, their families and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, leave message if no answer. Initial intake will be done over the phone with specific document requirements to be considered for assistance.  Requester must comply with all requests pertaining to the intake process.  We will do our best to provide an answer within 3 business days as to our decision for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8433 N Black Canyon Hwy, Ste 164, Phoenix, Maricopa, AZ, 85021-4859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-841-7663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jsisco@veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project Action for Veterans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for veterans who are experiencing homelessness or near-homeless. Services include housing stability planning, budgeting, deposits for rent and utilities, moving and storage costs, some household supplies, auto repair if needed for work, employment-related expenses, child care, and bus passes. Resource specialists visit locations in southern Arizona on a rotating basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans with active duty service time, who are homelessness or near-homeless in Cochise, Graham, Greenlee, Pima, and Santa Cruz counties; must be at or below 50% of the area medium income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for schedule; must bring photo ID, DD-214 discharge papers (if available), and proof of income; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3502 S 6th Ave, Ste 140, Tucson, Pima, AZ, 85713-6121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-noon, 1pm-4pm; Tucson drop-in times Mon, Tue, Thu, Fri 8am-noon, 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-308-3093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.primavera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jtorres@primavera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primavera Men's Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for up to seven consecutive nights for adult males who are homeless. Services include meals, laundry, clothing, hygiene and shower facilities. Extensions for up to 60 days may be available to those who are in the employment program or working with case coordinator. (Offers warming center during November 15th to March 31st)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men age 18 and older who are homeless; photo ID not required. Must be ambulatory. Does not accept level II or III sex offenders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to make a reservation and to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 E Benson Hwy, Tucson, Pima, AZ, 85713-4849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration 24-hours; Reservations Mon-Fri 8am-9am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-623-4300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jweiner@primavera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primavera Homeless Intervention &amp; Prevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides drop-in center and outreach for men, women, youth, and families who are homeless or near-homeless. Services include mail and message service, restrooms, local phone calls, hygiene supplies, blankets, emergency food boxes, water, and case coordination. Also provides coordinated entry access for housing assessments and to screen for additional services. Offers food and supplies for pet owners in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People who are homeless or on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office for intake and to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702 S 6th Ave, Tucson, Pima, AZ, 85701-2600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intakes Mon, Wed, Thu, Fri 9am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-623-5111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://primavera.org/emergency-services/#drop-in</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primavera Emergency Rent and Utility Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent assistance to people who are experiencing a one-time crisis that makes eviction imminent. Stable means of income is preferred, as this financial assistance is intended to eliminate the crisis so that the client can resume responsibility. Also provides assistance with SW Gas bills including past payment, deposits, late charges, and reconnection fees. Provides deposits for electric, gas, water, and home telephone services. Includes case coordination and advocacy for people who need housing, shelter, employment, and help in obtaining benefits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who have an eviction notice; must bring photo ID for adults, social security numbers for all family members, birth certificates for children, and proof of income and hardship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office or visit website for application; complete application and email it or return to office. If there are funds available, applicants will receive a call within 5 business days of returning the application.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thu, Fri 9am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://primavera.org/emergency-services/#rent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casa Paloma Women's Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides daytime drop-in center and residential housing services for women who are homeless. Length of stay may be 90 days. Center services include breakfast, sack lunch to go, local phone calls, laundry, restrooms, showers, clothing, bus passes, hygiene items, supplies, resources, assessments, referrals, and optional case management.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless women only; photo ID not required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pre-screenings are first come, first serve basis. A waiting list is retained. You can also be referred through the HIP Drop-In center.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Tucson, Pima, AZ, 85713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, pre-screenings Mon, Wed, Fri 1pm-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-882-0820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rleon@primavera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Frontera Magnotto House</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides day program for homeless adults with a serious mental illness who are referred by the RAPP program. Includes breakfast and lunch, personal hygiene kit, shower, and laundry facilities. Also provides coordinated entry access for housing assessments and to screen for additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults with a serious mental illness who are homeless or nearly homeless; must have referral from RAPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2940 N Flowing Wells Rd, Tucson, Pima, AZ, 85705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-624-5518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lafronteraaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gilberto.gutierrez@lafrontera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JFCS Community Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency financial assistance to people in need for past due rent payment, past due mortgage payment, all utilities (water, gas, electric), grocery gift cards, and free hygiene kits. Max assistance is $1500 per household. Funding is first come first served. Email at 8 am on the first of the month for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>people in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Email at 8 am on the first of the month, funding is first come first served at the beginning of each month as funding allows. Max assistance is $1500. Contact provider for documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4301 E 5th S, Tucson, Pima, AZ, 85711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-795-0300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://jfcstucson.org/services/emergency-financial-assistance/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jefa@jfcstucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A New Leaf - Autumn House</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for people who are fleeing abusive relationships. Services include case management, crisis intervention, and referrals to other services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals who are fleeing abusive relationships</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, no documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Mesa, Maricopa, AZ, 85203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-969-4024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://turnanewleaf.org/services/sexual-and-domestic-violence-services/autumn-house/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>smisilao@turnanewleaf.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGBTQ+-Anti-Violence Project</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides crisis hotline for LGBTQ+ people dealing with intimate partner violence, domestic violence, hate violence, sexual violence, and stalking. Services include case management, emergency shelter, food pantry, and connection to additional resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult lesbian, gay, bisexual, and transgender individuals aged 18 years and older who are victims of sexual assault, harassment, and violence, and their allies.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit location; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Tucson, Pima, AZ, 85705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotline Mon-Fri 8am-7pm ; Closed on federal holidays</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-553-9387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://saaf.org/services/anti-violence-project</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aprice@saaf.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis House Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for women escaping domestic violence, sexual assault, and human trafficking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Female survivors of domestic violence, sexual assault, and human trafficking, and female survivors with children (boys age 10 and younger and girls of any age)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Green Valley, Pima, AZ, 85614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Sat 9am-4pm administration, 24-hours hotline and facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-648-3589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.handsofafriend.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guadalupe Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information to Guadalupe residents about available social services. Provides case management and emergency food boxes for Guadalupe residents with low incomes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guadalupe residents who meet income eligibility requirements; must have ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; ID is needed. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9241 S Avenida Del Yaqui, Guadalupe, Maricopa, AZ, 85283-2538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thu, Fri 8am-5 pm; Tue 11am-2pm; Weekly food distribution Tue 7am-9am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-730-3080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.guadalupeaz.org/1213/Community-Action-Program-CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lramirez@guadalupeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tucson Indian Center Emergency Financial Assistance Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>**temporarily out of funds**
+Provides one-time financial assistance to people in need; not restricted to Native Americans. Includes assistance for past-due rent or mortgage payment to prevent homelessness, and utility payment assistance to avoid shut-off.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need regardless of ethnicity. Must have shut-off notice, eviction notice, or foreclosure notice for utility or housing payment assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call on Mon beginning at 8am to leave a message. When funding is available, the first ten people will be called back by the end of the day and offered appointments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Program intake Mon 8am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-331-7130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ticenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dbaysa@ticenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travis L Williams Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multipurpose center offers case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application portal. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Social Services - Tucson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management to individuals and families, and emergency financial assistance for rent and electricity. Also provides referrals to transitional housing, job training, employment, and additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Mondays at 8:30am for intake and appointments for electric. Rental assistance should call at 8am on the first Monday of the month. Must bring photo ID for adults, and birth certificate and Social Security numbers for all in family.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1002 N Main Ave, Tucson, Pima, AZ, 85705-7610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-792-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmytucson.org/tucson-social-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Hospitality House</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for men, women, women with children, and families for seven consecutive nights every 30 days. Offers hot meal, showers, a cot to take a nap, and a sack lunch. Case managers are available to provide referrals to other services. Also provides coordinated entry access for housing assessments and to screen for additional services. Offers warming center during November 15th to March 31st.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless adults, women with children (boys age 10 and younger and girls of any age), and families</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to check availability. Visit shelter 3pm-5pm for intake and can start lining up at 2 pm; first-come, first-served. Must bring photo ID.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intake daily 9am, warming/cooling station 3pm-5pm; shelter 24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-795-9671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmytucson.org/hospitality-house-shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eric.hill@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army South Corps Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multipurpose neighborhood center open to all youth and adults, with an emphasis on the Hispanic community. Offers religious, spiritual, and recreational activities. Also provides emergency homeless shelter for adults in the winter, regardless of temperature. Includes dinner and breakfast.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit center; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1625 S 3rd Ave, Tucson, Pima, AZ, 85713-2910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center Mon-Fri 9am-1pm; Daily Jan-Mar shelter, activities very</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-620-1076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tucsonsouth.salvationarmy.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POND Housing Navigation Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing navigation services for youth who are at risk of or currently experiencing homelessness. Offers connection to community housing, shelters, and agencies who offer mental health services and SMI evaluations. Provides homeless court navigation and application assistance for POND Supportive Housing when available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGBTQ+ and allied folks, ages 18-24, who are at risk of or currently experiencing homelessness.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1101 N Central Ave, Ste 104, Phoenix, Maricopa, AZ, 85004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-400-2601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://onenten.org/housing-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>keri@onenten.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sojourner Center Emergency Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides crisis shelter up to 120 days and supportive services for adults and their children who are fleeing domestic violence, sexual assault or human trafficking. Offers case management, lay legal and individual advocacy, and referrals to participants. Pet Companion Center offers shelter for pets of families in the shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women, men, and their children and pets who are actively fleeing domestic violence or human trafficking</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for services; visit website for donation process. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Phoenix, Maricopa, AZ, 85006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-244-0089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.sojournercenter.org/programs/emergency-shelter-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John F Long Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation resources for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resides within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program;  Visit website for portal login and confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3454 N 51st Ave, Phoenix, Maricopa, AZ, 85031-3002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keys to Change</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a wide variety of support services for single adults including shelter, housing related coordinated entry, employment assistance, and other services. Assistance and services are all in person, no assistance available via phone. Visit the Brian Garcia Welcome Center for intake, open 24 hours a day.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>adults age 18 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>visit the Brian Garcia Welcome Center, no documents required. Does not provide services over the phone, services are only provided in person.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brian Garcia Welcome Center 24-hours; Lodestar Day Resource Center Mon-Fri 7:30am-11pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-883-4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://keystochangeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Phoenix Social Services Emergency Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for Phoenix residents in need. Assistance, when available, includes electricity, water, and gas utility assistance, rent assistance, and food boxes. Offers information about and referrals to available community resources. **Currently out of funds for rental and water bill assistance**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix residents with a loss of income within the past 90 days or out of pocket unplanned expense within the past 30 days</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for pre-screening interview and appointment for financial assistance. Visit office for food assistance or call for specific information. Funding occurs at the beginning of the month for emergency assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2707 E Van Buren St, Phoenix, Maricopa, AZ, 85008-6020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-4pm; 24-hours client line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-267-4122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyphoenix.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mandy.porter-griffith@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-HELP Shelter Program - Tempe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides overnight sleeping space, evening meals, shower, and laundry services. Offers intensive case management and resource navigation to assist up to 40 participants at a time in resolving barriers to end their period of homelessness.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be 18 or older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for availability. No drop-ins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential, Tempe, Maricopa, AZ, 85281-4863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-389-1277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tempeaction.org/get-help/housing-stability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Action Program - Tempe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers emergency relief for rent, mortgage, and utility payments for households experiencing a financial crisis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renter households only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Community Action Program Hotline or visit website; No drop-ins; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281-4863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon &amp; Wed 8am-5pm; Tue &amp; Thu 8am-6:30p</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-389-1375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tempeaction.org/get-help/economic-mobility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMOM Halle Women's Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for single women who are experiencing homelessness. There is always a waiting list for shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single women age 18 and older who are experiencing homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm: Intakes 6am-2:30pm; Shelter operates 24/7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-362-5833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.umom.org/shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@umom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMOM Family Housing Hub</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides referral services to families with children under 18 who are experiencing homelessness or are at risk of homelessness. The Family Housing Hub helps families with connection to homeless services including family emergency shelter. Provides families with identifying existing resources available for immediate housing. Serves as a site for coordinated entry into homeless services and housing programs in Maricopa County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families with children under 18 experiencing homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call 211 or visit website for assessment and referral to shelter; Families only need to use the check in number for their weekly check-in.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 1pm-6pm, Tue-Fri 10am-3pm office hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-211-8661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.fhhub.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avondale Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides utility, mortgage, and rent payment assistance. Also provides case management, additional referrals, outreach, and home visits for qualifying individuals and families. Offers weatherization program to reduce energy costs for those in owner-occupied housing. Telephone Assistance Program provides telephone service to low income households with a medical need that requires one in the home.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Avondale, Goodyear, Litchfield Park, and unincorporated Maricopa County islands within Avondale, Goodyear, Litchfield Park, and Laveen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, AZ Complete Health Avondale Resource Center, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-2703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services/family-services/community-action-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@avondaleaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A New Leaf - CAAFA - Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides domestic and sexual violence crisis line including information and referral. Domestic and sexual violence shelter and CAAFA's Safe Home Network are available to callers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People affected by domestic and sexual violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Apache Junction, Pinal, AZ, 85120-4112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-773-2359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.turnanewleaf.org/services/domestic-violence-services/caafa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A New Leaf - Faith House</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a shelter for women that are experiencing homelessness that resulted from domestic violence, sexual assault, or human trafficking, and their children. Services include basic needs, crisis intervention, case management, and referrals to additional resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victims of domestic violence, sexual assault, and human trafficking. Accepts individuals and those with children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake, no documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Glendale, Maricopa, AZ, 85301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-939-6798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.turnanewleaf.org/services/domestic-violence-services/faith-house</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dcelayalopez@turnanewleaf.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPLC De Colores</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter and supportive services for anyone with or without custodial children who are victims of domestic violence, sexual assault, or human trafficking. Offers pet-friendly services and accepts pets at shelter in a limited capacity. Provides culturally specific services to the Hispanic community. Promotes are Spanish speaking only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone with or without custodial children affected by domestic violence, sexual assault, or human trafficking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for community-based services. Call the Safe DVS hotline for shelter beds.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Phoenix, Maricopa, AZ, 85005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; 24-hours services and helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-269-1515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cplc.org/programs/domestic-violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decoloresreferrals@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Senior Housing Assistance Funds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides seniors with assistance to reduce housing insecurity. Provides assistance with rent, utilities, moving costs, property insurance and taxes, home repair and modification for home owner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older who live in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; 30-day processing period</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-466-1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vista del Camino Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to those facing eviction, for utilities for those with a shut-off notice, local bus fare, and prescriptions. Also provides food boxes, pet food, and casual and career clothing. Assists with weatherization and air conditioner repairs for those who cannot afford it. Also provides information about and referrals to other community resources. Does not cover all parts of zip code 85254.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income. Does not cover all parts of zip code 85254.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. For rent/utility assistance, complete the prescreen online through the Maricopa County Human Services Client Portal found at the bottom of the Vista del Camino website or by calling for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7700 E Roosevelt St, Scottsdale, Maricopa, AZ, 85257-4441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-312-2323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.scottsdaleaz.gov/vista-del-camino-community-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peoria Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent and utility payment assistance to those in Peoria and Youngtown.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Peoria and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8335 W Jefferson ST, Peoria, Maricopa, AZ, 85345-6516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-979-3911 x405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.peoriaaz.gov/government/departments/neighborhood-and-human-services/community-center/resource-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>peoriacap@fls.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helping Hands for Freedom Financial Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for veteran and Gold Star families with children living in their home that have lost a loved one or are suffering with injuries from combat including Post Traumatic Stress (PTS), Post Traumatic Stress Disorder (PTSD), Traumatic Brain Injury (TBI), and moral injuries. Assistance includes mortgage and lease payments, car payments, utility bill payments, insurance payments, or other critical short-term needs once a year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veteran and Gold Star families with children living in their home that have lost a loved one or are suffering with injuries from combat including PTS, PTSD, TBI, and moral injuries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit office, visit website, or write; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326 E Coronado Rd, Ste 103, Phoenix, Maricopa, AZ, 85004-1524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-845-1390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.helpinghandsforfreedom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esnelz@helpinghandsforfreedom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>House of Refuge Sunnyslope, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based, transitional housing for sober, single, adult mothers with custodial children and sober, single adult men without children and sober, single adult women without children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be clean and sober, including marijuana and alcohol, and be able to pass a drug screening. Must be willing and able to work full-time. No convicted sex, arson, or violent offenders. Transitional housing is provided for single men, single women, and single moms with children. We do not provide housing for families.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9844 N 7th Pl, Phoenix, Maricopa, AZ, 85020-1703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-678-0223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.refugesunnyslope.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@refugesunnyslope.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hope Cottage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter for single women, and women with custodial children. Includes clothing, meals, and case management. Attendance at the chapel service is encouraged.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and children. Boys must be age 12 or younger.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit mission daily 4pm-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2211 E Johnson Ave, Flagstaff, Coconino, AZ, 86004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 9am-noon, 4pm-8:30pm; daily 4pm-6pm new client intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-9270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.srm-hc.org/hope-cottage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vtaylor@srm-hc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A New Leaf - MesaCAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and case management services to individuals and families in need. Offers limited financial assistance for utility services that are one month past due. Assists with air conditioner repairs during the summer for those who cannot afford them.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mesa residents in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>For rent or utility assistance, call on the first Thursday of the month between 2:00-3:30pm or until all appointments are taken.For utility assistance - call or email to sign up for an orientation class which must be completed before an application can be filled out.  Orientations are in-person on Mondays, Tuesdays, and Wednesdays from 8:30am-10am. Applicants who are ages 60 and older do not have to attend orientation. No documents required for orientation and contact provider to confirm documents required for financial assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635 E Broadway Rd, Mesa, Maricopa, AZ, 85204-2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm; diaper distribution times vary.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-750-9228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.turnanewleaf.org/services/financial-empowerment/mesacan/mesacan-rent-and-utility-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mesacanclient@turnanewleaf.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wickenburg AllThrive365</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance for residents of Aguila, Circle City, Morristown, Wickenburg, and Wittmann with low income. Offers emergency food including monthly mobile food pantry, weatherization, Nutrition Assistance (food stamps/SNAP) and Medicaid applications by appointment.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Aguila, Circle City, Morristown, Wickenburg, and Wittmann who meet income guidelines</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office. Required documents vary by services.</x:t>
   </x:si>
   <x:si>
     <x:t>466 W Wickenburg Way, Wickenburg, Maricopa, AZ, 85390-2278</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-684-7894</x:t>
   </x:si>
   <x:si>
     <x:t>http://allthrive365.org/connection/community-resource-centers-wickenburg/</x:t>
   </x:si>
   <x:si>
     <x:t>Maricopa County Community Services Division Rent Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rent and rental deposit payment assistance to residents of Maricopa County except for those living in Glendale, Mesa and Phoenix. Offers referrals to correct CAP offices for people outside the areas served.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Maricopa County except for those living in Glendale, Mesa and Phoenix. Applicants or households that received previous Emergency Rental Assistance (ERA) payments are not eligible. Applicants that have only received ERA utility program payments are eligible. photo identification, birth certificate of applicant, documentation of household income received in the 30 days prior to and including appointment date, and documentation demonstrating crisis event .</x:t>
   </x:si>
   <x:si>
     <x:t>Complete online application through the Human Services Department Client Portal or visit website for list of local Community Action Program offices; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>234 N Central Ave, Ste 3000, Phoenix, Maricopa, AZ, 85004-2208</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm ; 24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>602-506-0589</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.maricopa.gov/5582/Rental-Assistance</x:t>
   </x:si>
   <x:si>
-    <x:t>Guadalupe Community Action Program</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Glendale Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Serves as the Community Action Program (CAP) for the City of Glendale. Offers support utility deposit assistance depending on funding.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Glendale and surrounding unincorporated areas. Must meet the financial qualification guidelines and qualifying criteria, visit website for more information.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website. Documents required for rental assistance include a state-issued identification card for head of household, a 5-Day notice or eviction notice, recent 30 days of income from date of application, signed and current lease agreement, and proof of crisis</x:t>
   </x:si>
   <x:si>
     <x:t>7677 W Bethany Home Rd, Glendale, Maricopa, AZ, 85303-4211</x:t>
   </x:si>
   <x:si>
     <x:t>623-930-2854</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.glendaleaz.gov/Live/City-Services/Community-Services/Community-Action-Program-CAP</x:t>
   </x:si>
   <x:si>
     <x:t>communityactionprogram@glendaleaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>Family Promise of Greater Phoenix</x:t>
@@ -237,77 +1141,50 @@
   <x:si>
     <x:t>Gila Bend Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income. Provides food boxes and offers a monthly Job Listing for the local area.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call 2nd Fri 4pm-5pm and leave a message. Must have photo ID and proof of address for emergency food boxes.</x:t>
   </x:si>
   <x:si>
     <x:t>202 E Euclid Ave, Gila Bend, Maricopa, AZ, 85337</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Fri of the month 4pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-618-4837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilabendaz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>A New Leaf - MesaCAN</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Surprise Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Offers family resource center, information and referrals to services in the community such as rent, utility and benefit assistance, food boxes, Veteran services, employment and training programs, tax preparation support, homeless services and other programs. Eligibility restrictions apply for some programs. Free computer lab and printing services available for guests participating in a Resource Center program.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of El Mirage and Surprise; income restrictions apply for  Action Program services; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>12425 W Bell Rd, Bldg A Ste 124, Surprise, Maricopa, AZ, 85378-9003</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Tue 8am-5pm, Wed-Thu 8am-7pm, Fri 8am-3pm, 3rd Sat 9am-1pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-222-1600</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.surpriseaz.gov/411/Surprise-Resource-Center</x:t>
   </x:si>
   <x:si>
     <x:t>surprisecares@surpriseaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Surprise and El Mirage Community Action Program</x:t>
@@ -321,470 +1198,248 @@
   <x:si>
     <x:t>Call and leave a message with information including name and contact information, address with ZIP Code, how many children are in the home, if there is someone with a disability in the home, and the type of assistance needed. Residents can complete a pre-screening through website.</x:t>
   </x:si>
   <x:si>
     <x:t>15832 N Hollyhock St, Surprise, Maricopa, AZ, 85378-4175</x:t>
   </x:si>
   <x:si>
     <x:t>Mon 8am</x:t>
   </x:si>
   <x:si>
     <x:t>623-222-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://surpriseaz.gov/395/Human-Service-Community-Vitality</x:t>
   </x:si>
   <x:si>
     <x:t>Catholic Charities Community Services Projects for Assistance in Transition from Homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Connects seriously mentally ill people experiencing homelessness with psychiatric treatment and housing. Site for coordinated entry into housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Seriously mentally ill people experiencing homelessness</x:t>
   </x:si>
   <x:si>
-    <x:t>Call; Contact provider to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2101 N 4th St, Flagstaff, Coconino, AZ, 86004-4200</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-9125</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.catholiccharitiesaz.org/flagstaff/homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Catholic Charities Community Services - My Sisters' Place</x:t>
   </x:si>
   <x:si>
     <x:t>Emergency shelter for victims of domestic violence. Provides advocacy and counseling, safety planning, educational groups, referrals to necessary resources, children's services, case management for domestic violence clients, and outpatient group and individual counseling.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults who have experienced domestic violence, and their children ages 18 and younger</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Chandler, Maricopa, AZ, 85244</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>480-821-1024</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.catholiccharitiesaz.org/phoenix/domestic-violence</x:t>
   </x:si>
   <x:si>
     <x:t>dcurtis@cc-az.org</x:t>
   </x:si>
   <x:si>
     <x:t>Catholic Charities Community Services Homeless Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and community referrals for people experiencing homelessness. Site for coordinated entry into housing.</x:t>
   </x:si>
   <x:si>
     <x:t>People experiencing homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>736 N Main St, Cottonwood, Yavapai, AZ, 86326-3639</x:t>
   </x:si>
   <x:si>
     <x:t>928-634-4254</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.catholiccharitiesaz.org/cottonwood/homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Catholic Charities Legacy Foundation/Christine Stamper Center for Help &amp; Hope</x:t>
   </x:si>
   <x:si>
     <x:t>Provides short-term emergency shelter. Offers a day resource center that includes computer access, laundry, shower facilities, hygiene supplies, and hot meals. Also provides homeless outreach services and case management.</x:t>
   </x:si>
   <x:si>
     <x:t>Families, individuals, and veterans who are low income, homeless or at risk of homelessness in Mohave County</x:t>
   </x:si>
   <x:si>
     <x:t>1594 Oatman Rd, Bullhead City, Mohave, AZ, 86442-7556</x:t>
   </x:si>
   <x:si>
-    <x:t>Vary</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-758-4872</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.catholiccharitiesaz.org/bhc-shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Catholic Charities Community Services Emergency Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides short-term housing for homeless individuals and families for up to 120 days based on available space. Also provides housing related coordinated entry for families.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless individuals and families</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit shelter during administration hours; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm ; 24-hours shelter services. Also serves as coordinated entry site for families.</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-9125 x53049</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.catholiccharitiesaz.org/flagstaff/emergency-shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona Complete Health Avondale Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to services available in Avondale by partner agencies. offer a variety of human services from programs for parents with children 0-5, to assistance with applying for AHCCCS. Offers limited evaporative cooler-water utility assistance during summer months.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
   </x:si>
   <x:si>
     <x:t>Resource Center Mon, Wed, Thurs 8am-6pm, Tue 8am-7pm, Fri 9am-5pm; Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
   </x:si>
   <x:si>
-    <x:t>623-333-2703</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services</x:t>
   </x:si>
   <x:si>
-    <x:t>Avondale Community Action Program</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Nation's Finest - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rapid rehousing and homelessness prevention services to eligible veterans and veteran families. Services may include assistance for rental arrears, security deposits, utility and rental assistance, and case management to stabilize housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Low income veterans and veteran families across Coconino, Gila, Navajo, and Apache counties, including rural communities that have been discharged with any character of service other than dishonorable or general court martial who are experiencing homelessness or are at risk of becoming homeless.</x:t>
   </x:si>
   <x:si>
     <x:t>1515 E Cedar Ave, Ste A5, Flagstaff, Coconino, AZ, 86004-1630</x:t>
   </x:si>
   <x:si>
     <x:t>928-266-1984</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nationsfinest.org</x:t>
   </x:si>
   <x:si>
     <x:t>modonnell@nationsfinest.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Keys to Change</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>New Life Center - Domestic Violence Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management, advocacy, support groups, domestic violence shelter, human trafficking shelter, sexual assault shelter and services to families and adults who are victims of domestic violence, sexual assault, or human trafficking. Maximum length of stay is 120 days and accommodates pets.</x:t>
   </x:si>
   <x:si>
     <x:t>Families, men, and women who are victims of domestic violence, sexual assault, or human trafficking.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for phone screening; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Goodyear, Maricopa, AZ, 85338</x:t>
   </x:si>
   <x:si>
     <x:t>623-932-4404</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.newlifectr.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@newlifectr.org</x:t>
   </x:si>
   <x:si>
-    <x:t>JFCS Community Services</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>I-HELP Chandler</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter for single adults who are experiencing homelessness. Clients receive evening and morning meals and case management. Also provides housing assessments for adults who are homeless. Based on the assessment, people who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults who are homeless; does not accept those with children. Must be able to provide self-care without assistance. No registered sex offenders. No obvious signs of impairment.</x:t>
   </x:si>
   <x:si>
-    <x:t>Call</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>345 S California St, Chandler, Maricopa, AZ, 85225-6201</x:t>
   </x:si>
   <x:si>
     <x:t>By appointment only; respite center open Sun-Fri 9am-7pm during heat relief season</x:t>
   </x:si>
   <x:si>
     <x:t>480-963-1423 x112</x:t>
   </x:si>
   <x:si>
     <x:t>http://azcend.org/get-help/shelter/</x:t>
   </x:si>
   <x:si>
     <x:t>valentina@azcend.org</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army Social Services - Tucson</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>A New Leaf - East Valley Men's Center</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless shelter for men who are committed to gaining employment and becoming self-sufficient. Clients receive work assistance, case management, food, water, and other basic needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Men experiencing homelessness who are committed to gaining employment and becoming self-sufficient. Sex offenders may be accepted pending parole officer input and investigation report review.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website or call Mon-Fri 9am-4pm to complete pre-screen. After completing the pre-screen, call Mon-Fri between 7am-8:30am to see if a bed has become available. Does not accept drop-ins. No documents required for pre-screen, photo ID required at intake.</x:t>
   </x:si>
   <x:si>
     <x:t>2345 N Country Club Dr, Mesa, Maricopa, AZ, 85201</x:t>
   </x:si>
   <x:si>
     <x:t>480-610-6722</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.turnanewleaf.org/services/housing-and-shelter/east-valley-mens-center</x:t>
   </x:si>
   <x:si>
-    <x:t>A New Leaf - CAAFA - Shelter</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>Gospel Rescue Mission at the Center of Opportunity</x:t>
   </x:si>
   <x:si>
     <x:t>Provides faith-based services for men, women, and families who are homeless. Programs include shelter, resume help and other employment assistance, and connection to permanent housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families who are homeless. Must be sober. Does not accept Level II or III sex offenders.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake information</x:t>
   </x:si>
   <x:si>
     <x:t>4550 S Palo Verde Rd, Tucson, Pima, AZ, 85714-1943</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 6am intake</x:t>
   </x:si>
   <x:si>
     <x:t>520-740-1501</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.grmtucson.com</x:t>
   </x:si>
   <x:si>
     <x:t>lchastain@grmtucson.com</x:t>
@@ -948,89 +1603,56 @@
   <x:si>
     <x:t>Must be a Veteran that served in the active military, naval air service or coast guard with a discharge other than dishonorable, must be homeless or at imminent risk of losing housing, and must have very low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit office. Required documents: photo ID for all adults in household, social security cards for all household members, certificate of release or discharge from Active Duty (DD Form 214) showing discharge status or letter of service, proof of all household income (must be dated within 30 days), and proof of homelessness if currently unhoused.  If currently housed: copies of current signed lease or landlord agreement and copy of eviction notice or court ordered move-out date, if applicable.</x:t>
   </x:si>
   <x:si>
     <x:t>3507 N Central Ave, Ste 200, Phoenix, Maricopa, AZ, 85012-2123</x:t>
   </x:si>
   <x:si>
     <x:t>Supportive Services Mon-Fri 7am-4pm; After Care Mon-Fri 9am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>877-548-7838</x:t>
   </x:si>
   <x:si>
     <x:t>http://usvets.org/locations/phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Sunnyslope Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
   </x:si>
   <x:si>
-    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
   </x:si>
   <x:si>
-    <x:t>602-534-2433</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
   </x:si>
   <x:si>
-    <x:t>Primavera Emergency Rent and Utility Assistance</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Flagstaff Shelter Services Emergency Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency overnight shelter for men and women who are homeless. Searches conducted for alcohol, illegal drugs or weapons. Services include dinner and shower facilities. Also operates an off-site winter overflow shelter.</x:t>
   </x:si>
   <x:si>
     <x:t>Men and women who are homeless. Clients under the influence of alcohol or drugs are admitted if they can walk without aid, talk coherently, and cooperate with rules peacefully.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit shelter for check-in beginning at 4:30pm. Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4185 E Huntington Dr, Flagstaff, Coconino, AZ, 86004-9404</x:t>
   </x:si>
   <x:si>
     <x:t>Daily 9am-3pm administration; 24-hours client intake</x:t>
   </x:si>
   <x:si>
     <x:t>928-225-2533</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.flagshelter.org</x:t>
   </x:si>
   <x:si>
     <x:t>Flagstaff Shelter Services Day Resource Center</x:t>
@@ -1107,122 +1729,74 @@
   <x:si>
     <x:t>Provides faith-based emergency shelter for men. Includes clothing, meals, and case management. Attendance at the chapel service is encouraged.</x:t>
   </x:si>
   <x:si>
     <x:t>Men who are homeless; must have valid ID</x:t>
   </x:si>
   <x:si>
     <x:t>Visit mission</x:t>
   </x:si>
   <x:si>
     <x:t>124 S San Francisco St, Flagstaff, Coconino, AZ, 86001-5739</x:t>
   </x:si>
   <x:si>
     <x:t>Daily 4pm-6pm new client check-in</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-3512</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.srm-hc.org</x:t>
   </x:si>
   <x:si>
     <x:t>jjoseph@srm-hc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Hope Cottage</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Time Out, Inc - Shelter for Victims of Domestic Violence</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter and a 24-hour crisis hotline for victims of domestic violence. Resident services referrals to other needed services, children's coordinator, and life skills groups.</x:t>
   </x:si>
   <x:si>
     <x:t>Victims of domestic violence and their children</x:t>
   </x:si>
   <x:si>
     <x:t>Call for initial screening</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Payson, Gila, AZ, 85547</x:t>
   </x:si>
   <x:si>
     <x:t>928-472-8007</x:t>
   </x:si>
   <x:si>
     <x:t>http://timeoutshelteraz.org</x:t>
   </x:si>
   <x:si>
     <x:t>email@timeoutshelter.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Vista del Camino Community Action Program</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Crossroads Mission</x:t>
   </x:si>
   <x:si>
     <x:t>Provides faith-based emergency shelter and support services for people who are homeless. There is a separate men's shelter for adult males, and a family shelter for single adult females and families.  Soup kitchen serves meals daily. Provides case management and housing assessments for people who are homeless. Based on the assessment, those who are the most in need are placed on the community-wide priority list. Operates a cooling center and hydration station during heat relief season.</x:t>
   </x:si>
   <x:si>
     <x:t>Men, women, married couples, men with custody of children, women with custody of children. Adults must pass urine analysis and Breathalyzer test at time of bed sign-up. Can receive direct referrals IF the caller has a drug/alcohol or mental health diagnosis.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit shelter; must have photo ID after second night</x:t>
   </x:si>
   <x:si>
     <x:t>338 N Morley Ave, Nogales, Santa Cruz, AZ, 85621</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours facilities; daily bed sign-up 7:45pm. Meals Mon-Fri 5:30am-6:30am, 11:30am-noon, 5pm-6pm meals; Sat-Sun 6am-7pm, noon-1pm, 5pm-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-783-9362</x:t>
   </x:si>
   <x:si>
     <x:t>http://crossroadsmission.org</x:t>
   </x:si>
   <x:si>
     <x:t>rllana@crossroadsmission.org</x:t>
@@ -1287,53 +1861,50 @@
   <x:si>
     <x:t>Call, Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Kayenta, Navajo, AZ, 86033</x:t>
   </x:si>
   <x:si>
     <x:t>928-697-3635</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Cares Housing Opportunities for persons with HIV/AIDS</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency housing and utility assistance and peer support groups. Also offers food vouchers, personal hygiene supplies, and gas money.</x:t>
   </x:si>
   <x:si>
     <x:t>People with HIV/AIDS</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website; Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>3188 N Windsong Dr, Ste A, Prescott Valley, Yavapai, AZ, 86314-1220</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-776-4612</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.northlandcares.org</x:t>
   </x:si>
   <x:si>
     <x:t>webster@northlandcares.org</x:t>
   </x:si>
   <x:si>
     <x:t>PPEP Human Services Department - San Luis</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency financial assistance for rent and utilities for area farmworkers. Includes referrals for other needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>Farmworkers in Yuma County on low income who are in need; must have children age 17 or younger in the home</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment; Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>731 N 1st Ave, San Luis, Yuma, AZ, 85349</x:t>
   </x:si>
   <x:si>
     <x:t>928-627-3203</x:t>
@@ -1363,71 +1934,50 @@
     <x:t>http://usvets.org/wp-content/uploads/2025/03/Phoenix-Ashleys-Place-Brochure_v11.pdf</x:t>
   </x:si>
   <x:si>
     <x:t>ashleysplace@usvets.org</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona Housing Crisis Hotline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rental assistance and eviction prevention resources for individuals residing in rural Arizona who are facing homelessness within 21 days.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of rural Arizona at risk of homelessness within 21 days</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281</x:t>
   </x:si>
   <x:si>
     <x:t>9am-7pm daily</x:t>
   </x:si>
   <x:si>
     <x:t>877-211-8661 x1</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>http://www.handsofafriend.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army North West Valley Corps</x:t>
   </x:si>
   <x:si>
     <x:t>Offers community recreation programs. Provides hot meals, food boxes, back-to-school assistance. Rent and utility assistance on a limited basis.</x:t>
   </x:si>
   <x:si>
     <x:t>Photo ID and current proof of address for weekly emergency food box. Limited non-income based assistance with APS, SRP and Southwest Gas limited to once every 2 years and 3 times in a lifetime.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit; line starts forming hours before opening time and funds are limited</x:t>
   </x:si>
   <x:si>
     <x:t>17420 N Avenue of the Arts Blvd, Surprise, Maricopa, AZ, 85378-2577</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-noon, 1pm-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-977-1084</x:t>
   </x:si>
   <x:si>
     <x:t>http://northwestvalley.salvationarmy.org/north-west-valley-az?_gl=1*j9gell*_gcl_au*mtg1nze2mtyxny4xnzy1ntu4mte0*_ga*njc3nze1mjc1lje3nju1ntgxmtq.*_ga_</x:t>
   </x:si>
@@ -1459,77 +2009,50 @@
   <x:si>
     <x:t>jcarrera@phoenixrescuemission.org</x:t>
   </x:si>
   <x:si>
     <x:t>Safe House Domestic Violence Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides telephone crisis intervention and shelter for adult survivors of domestic violence, and victims of other crimes or human trafficking.</x:t>
   </x:si>
   <x:si>
     <x:t>Women and men survivors of domestic violence, and victims of other crimes or trafficking in Yuma County</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Yuma, Yuma, AZ, 85365</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; 24-hours facility</x:t>
   </x:si>
   <x:si>
     <x:t>928-782-0044</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ccs-soaz.org/services/detail/safe-house-domestic-violence-shelter</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army Phoenix Social Services Emergency Assistance</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Chandler Corps Community Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance to individuals and families in need. Services include emergency food boxes, Project Service to Help Arizonans with Relief on Energy (SHARE) for SRP and APS.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need who have not received funding from this Salvation Army location in the past 24 months and are living within restricted area of Chandler, Gilbert or Sun Lakes.</x:t>
   </x:si>
   <x:si>
     <x:t>Call and leave a message, funding is not guaranteed even when available</x:t>
   </x:si>
   <x:si>
     <x:t>85 E Saragosa St, Chandler, Maricopa, AZ, 85225-6385</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-11:30am, 1pm-4:30pm most services; Tue-Fri 8:30am-11:30am food boxes; Cooling Center Mon-Sun 11am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-963-2041</x:t>
   </x:si>
   <x:si>
     <x:t>http://chandler.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sierra Vista Domestic Crisis Shelter/Forgach House</x:t>
@@ -1624,257 +2147,101 @@
   <x:si>
     <x:t>bhsheltered@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>ACHIEVE Housing Department</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transitional and permanent housing for adults with disabilities. Also provides coordinated entry access for housing assessments and to screen for additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>3250 E 40th St, Ste A, Yuma, Yuma, AZ, 85365-7748</x:t>
   </x:si>
   <x:si>
     <x:t>928-341-0335</x:t>
   </x:si>
   <x:si>
     <x:t>http://achievehs.org/low-income-housing-services/</x:t>
   </x:si>
   <x:si>
     <x:t>efigueroa@achiievehs.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Primavera Homeless Intervention &amp; Prevention</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Old Pueblo Community Services</x:t>
   </x:si>
   <x:si>
     <x:t>Administers specialized housing programs and serves as housing related coordinated entry. Also provides housing assessments for adults who are homeless and screening for additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Varies by program</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for application</x:t>
   </x:si>
   <x:si>
     <x:t>Various locations citywide, Tucson, Pima, AZ, 85713-3644</x:t>
   </x:si>
   <x:si>
     <x:t>520-546-0122</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.helptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@helptucson.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Project Action for Veterans</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Mount Graham Safe House Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shelter for women and men who are victims of domestic violence, stalking, or sexual assault; or are homeless. Pets will be considered on an individual basis. Also provides case management, information and referrals and a hotline.</x:t>
   </x:si>
   <x:si>
     <x:t>Women and men who are victims of domestic violence, sexual assault, or stalking, or are homeless in Gila, Graham, and Greenlee counties</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit the shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Safford, Graham, AZ, 85546</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-5pm administration; 24-hours shelter</x:t>
   </x:si>
   <x:si>
     <x:t>888-269-9104</x:t>
   </x:si>
   <x:si>
     <x:t>http://mtgrahamsh.org</x:t>
   </x:si>
   <x:si>
     <x:t>felicia@mgsh.net</x:t>
   </x:si>
   <x:si>
-    <x:t>I-HELP Shelter Program - Tempe</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>Gila River Indian Community Domestic Violence Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter for victims of domestic violence. Client services include crisis intervention, needs assessment, information and referrals, court preparation and advocacy, and help getting Temporary Restraining Orders.</x:t>
   </x:si>
   <x:si>
     <x:t>Tribal community members who are victims of domestic violence</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Sacaton, Pinal, AZ, 85147</x:t>
   </x:si>
   <x:si>
     <x:t>855-203-5849</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilariver.org/index.php/departments/community-safety</x:t>
   </x:si>
   <x:si>
     <x:t>Hopi Tribe Domestic Violence Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides domestic violence, sexual assault and human trafficking resources for Hopi tribal members.</x:t>
   </x:si>
   <x:si>
     <x:t>Members of the Hopi Tribe</x:t>
@@ -1963,2488 +2330,2085 @@
   <x:si>
     <x:t>NACA Supportive Services Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email to apply for financial assistance</x:t>
   </x:si>
   <x:si>
     <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
   </x:si>
   <x:si>
     <x:t>928-526-2968</x:t>
   </x:si>
   <x:si>
     <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
   </x:si>
   <x:si>
     <x:t>supportservice@nacainc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>LGBTQ+-Anti-Violence Project</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Gila County Community Action Program - Payson</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, utility payment, deposit assistance and diaper distribution. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
   </x:si>
   <x:si>
     <x:t>Applicants must meet Federal Poverty Income Guidelines and have a documented need for assistance. Must have children.</x:t>
   </x:si>
   <x:si>
     <x:t>110 W Main St, Ste A, Payson, Gila, AZ, 85541-4818</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-4pm prescreening packets accepted</x:t>
   </x:si>
   <x:si>
     <x:t>928-474-7192</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilacountyaz.gov/government/community/community_action_program.php</x:t>
   </x:si>
   <x:si>
     <x:t>Gila County Community Action Program - Globe</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, and utility payment and deposit assistance. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
   </x:si>
   <x:si>
     <x:t>Applicants must meet Federal Poverty Income Guidelines, submit all requested documentation, and have a documented need for assistance. Must have children.</x:t>
   </x:si>
   <x:si>
     <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4367</x:t>
   </x:si>
   <x:si>
     <x:t>928-425-7631</x:t>
   </x:si>
   <x:si>
-    <x:t>House of Refuge Sunnyslope, Inc</x:t>
-[...5 lines deleted...]
-    <x:t>Must be clean and sober, including marijuana and alcohol, and be able to pass a drug screening. Must be willing and able to work full-time. No convicted sex, arson, or violent offenders. Transitional housing is provided for single men, single women, and single moms with children. We do not provide housing for families.</x:t>
+    <x:t>Coconino County Social Services - Fredonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, financial empowerment classes, housing rehabilitation, weatherization services, and appliance repair or replacement. Provides housing and utilities deposit and payment assistance.**Currently only accepting families for rental assistance due to low funds**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal, email, or visit website for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 W Brown St, Fredonia, Coconino, AZ, 86022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3rd Thu 8:30am-2pm by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-643-7241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.coconino.az.gov/socialservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers. **Rental assistance is first come first served beginning on the first of the month**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-noon, 1pm-3:30pm; other times by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>abintz@coconino.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Rapid Rehousing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rapid rehousing for a limited number of people experiencing homelessness in Pinal County. Services include case management and assistance to link them to community resources to become self-sufficient. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People who are experiencing homelessness in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to complete an assessment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jlohman@cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Faith and Grace, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides domestic violence services including 24-hour hotline, emergency shelter and victim advocacy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave county residents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Lake Havasu City, Mohave, AZ, 86405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours hotline and website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-302-1358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://faithandgraceinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>faithandgracefriends@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit location, or visit website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri Noon-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-367-3057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentpinetop.com/home.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fri 8am-noon Yuma County; Mon-Fri 8am-5pm La Paz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-3462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wacog.com/a-community-action-agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Willcox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Cochise County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-293-1144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seacapaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ahurtado@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Safford</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Graham County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283 W 5th St, Safford, Graham, AZ, 85546-2324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Bisbee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1326 W Highway 92, San Jose Square Ste 11, Bisbee, Cochise, AZ, 85603-1151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Douglas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Right-side door of St. Vincent de Paul Building, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Duncan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Greenlee County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506 SE Old West Hwy, Duncan, Greenlee, AZ, 85534-2095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Nogales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Santa Cruz County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125 E Madison St, Ste 2, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Patagonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100 Quiroga Ln, Patagonia Senior Citizen Center, Patagonia, Santa Cruz, AZ, 85624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ahurtadon@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Clifton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Clifton, Greenlee, AZ, 85533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Baptist Church of Prescott/Solid Rock Christian Fellowship Reach Out Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for people in need in Chino Valley, Prescott, and Prescott Valley. Services include emergency food boxes, meals, clothing, and limited financial assistance for rent and utilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Chino Valley, Prescott, and Prescott Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148 S Marina St, Prescott, Yavapai, AZ, 86303-4702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clothing Mon, Thu 1pm-3:30pm; Mon 4pm meals served</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-778-9790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://solidrockprescott.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hello@solidrockprescott.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church on the Street Mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter for adults who are homeless. Separate facilities for men and women. All residents must attend mandatory Bible studies.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men and women who are homeless. Accepts those taking psychiatric medication; does not accept sex-offenders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1402 S Tyndall Ave, Tucson, Pima, AZ, 85713-1726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; daily 3pm-5pm intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-409-2440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cotstucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cotstucson@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Douglas area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment and reservation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue 1pm-3pm food boxes; Mon, Wed, Fri 11am-noon lunches, Thu 1pm-3pm financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-364-7573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>svdpdgls@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerge Domestic Abuse Hotline &amp; Emergency Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides crisis intervention hotline and safety planning to people experiencing domestic abuse. Also provides referrals to people and community members who are trying to assist someone experiencing abuse. The emergency shelter provides temporary housing, case management and support, children's services, and assistance with orders of protection.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults whose lives have been affected by domestic abuse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Tucson, Pima, AZ, 85716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours crisis line and shelters</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-795-4266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.emergecenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@emergecenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Sacred Heart of Jesus - Tombstone Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to people in need. Includes food boxes, hygiene supplies, and limited emergency financial assistance for gasoline, utilities and rent. Also loans medical equipment when available, such as walkers, canes, wheelchairs, shower and bath chairs, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Tombstone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592 E Safford St, Parish Hall, Tombstone, Cochise, AZ, 85638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue, Wed, Thu by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-559-4168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.shctombstone.org/resources/ministries-and-organizations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>teeniegreen@outlook.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Francis of Assisi - Elfrida Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency assistance to people in need. Includes food boxes, and financial assistance for rent and utilities for those with an eviction or cut-off notice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Cochise, Elfrida, McNeal, Pearce, Sunizona, and Sunsites areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4128 W Jefferson Rd, Elfrida, Cochise, AZ, 85610-9092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-642-3526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/conference-locations-contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - District 5 Council of Cochise/Graham/Greenlee Vicariates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers referral program to emergency assistance for people in need throughout Southern Arizona, according to parish boundaries.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for referral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/about-us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stagger Straight Community Emergency Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for people experiencing homelessness. Site for coordinated entry into housing. Other services include Individual Advocacy, Self Advocacy Support , Personal Financial Counseling and Specialized Information and Referral.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness in the Prescott area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531 Madison Ave, Prescott, Yavapai, AZ, 86301-2432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 5:30pm-7am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-8382 x4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.yavapaiccj.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amy.Marshall@yavapaiccj.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verde Valley Sanctuary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers transitional housing, if space permits. Offer case management, referrals, housing assistance and more. Also offers legal advocates that assist survivors in navigating the civil legal system by providing them with information and resources, and help survivors obtain protection orders, completing and filing critical paperwork and attend court hearings.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survivors of domestic and sexual violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-634-2511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://verdevalleysanctuary.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vvs@verdevalleysanctuary.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alice's Place</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides confidential temporary shelter for victims of domestic violence and a 24-hour crisis line and crisis intervention for victims of domestic violence, sex trafficking, sexual assault, dating abuse and stalking. Services include individual advocacy, care/case management, general crime victim assistance, subject specific public awareness/education, adult sexual assault prevention, spouse/intimate partner abuse prevention and life skills education.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older and their minor children experiencing domestic violence, sex trafficking, sexual assault, stalking or dating abuse.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Winslow, Navajo, AZ, 86047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-3003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.alicesplace.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alicesplace555@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crossroads Nogales Mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based facilities for people in need. Offers emergency shelter for adults (18+) who are homeless and domestic violence shelter for adult women and their children. Includes meals, food pantries, clothing distribution, showers, and Bible study classes. Also provides lunch and dinner for people in need. Offers Celebrate Recovery Meetings on Saturdays at 1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older who are homeless, adult women experiencing domestic violence and their children, adult women who are employed and their children, and adults with substance use issues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter; drop-in for meal; first come first serve for food boxes and clothing distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm administration; Mon-Fri 4pm-5pm check-in; Mon-Sat 12pm-1pm lunch; Mon-Sat 4:30pm-5:30pm dinner; Mon-Sat 11am-12pm chapel service; Mon-Sat 3pm-4pm women's shower and Mon-Sat 4pm-5pm men's showers; Mon-Sat 1pm-1:30pm food boxes and clothing distribution (depending on donations availability); Wed, Fri 6pm-7pm Narcotics Anonymous Meetings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-287-5828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://crossroadsmissionnogales.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Our Family Services Housing Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides scattered-site rapid re-housing program for adults and families who are homeless. Participants must be able to obtain a source of income and meet with their case manager regularly. Services include education and job training assistance, and advocacy. Also provides housing assessments for people who are homeless. Based on the assessment, those who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Coordinated entry into housing site.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations citywide, Tucson, Pima, AZ, 85712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-323-1708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ourfamilyservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colorado River Regional Crisis Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter, support, assistance, and advocacy, for victims of domestic violence or sexual abuse.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Parker, La Paz, AZ, 85344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours; Administration Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-499-0911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.crrcs.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>choff@crrcs.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Against Abuse, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers programs for victims of domestic violence and/or child abuse. Provides parenting and life skills instruction, and domestic violence education. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119 N Florence St, Casa Grande, Pinal, AZ, 85122-4418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; 24-hours crisis services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-836-1239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.against-abuse.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Family Help Center's Domestic Violence Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides crisis intervention hotline and gender inclusive shelter for survivors of domestic violence, sexual assault, and human trafficking. Program includes advocacy, case management, counseling, and life skills training educational groups. Answers the Northern Arizona Care and Support After Assault hotline for adults and adolescent victims of sexual assault to go for help and to explore their options after an assault.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survivors of domestic violence, sexual assault, and trafficking</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Flagstaff, Coconino, AZ, 86004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm administration; 24-hours hotline and shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-527-1900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.northlandfamily.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Casa de Paz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for victims of domestic and sexual violence. Clients' pets may be temporarily housed in foster homes through the Animal Safe Home Network.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victims of domestic violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Casa Grande, Pinal, AZ, 85130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-836-0858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://against-abuse.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Helpline - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to people in need. Assistance includes food twice a monthly and clothing vouchers once every six months. Also provides financial assistance for rent, utilities, car repairs, and prescriptions once a year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the greater Flagstaff area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call the helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2113 N East St, Flagstaff, Coconino, AZ, 86004-3510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-10:30am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-6511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentdepaul.net/flagstaff-sfdaconference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stvincentdepaul.flagstaff@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verde Valley Homeless Coalition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for single adult men and women who are experiencing homelessness and their pets. Services for clients include case management, employment assistance, and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults 18 and older who are homeless in Cottonwood and the Verde Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office; beds are on a first come first serve basis, arrive at 1pm to get on the list.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654 N Main St, Cottonwood, Yavapai, AZ, 86326-3713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 1pm-5pm, 7pm-7am; hours may be extended for inclement weather</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-641-4298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://verdevalleyhomelesscoalition.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rbishop@verdevalleyhomelesscoalition.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cornerstone Mission Project, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter for people who are homeless. Separate facilities for men, for women, and for women with children. Services include meals and case management for up to 90 days with a goal of housing. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless adults and homeless women with children. During unsafe weather conditions individuals can stay in the day room.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit the mission or the website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3049 Sycamore Ave, Kingman, Mohave, AZ, 86409-3615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 9am-5pm shelter intake; evening by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-757-1535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://cornerstonemissionaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingman Aid to Abused People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a domestic violence crisis line and a shelter/safe house for at-risk women and children. Services include case management, children's and teen programs, and advocacy for women and children who are victims of domestic violence, crimes, sexual abuse, and/or homelessness. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victims of domestic violence, crimes, sexual abuse, and/or homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Kingman, Mohave, AZ, 86401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm administration; 24-hours services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-4242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mykaapaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kaapsuzanne@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAP a Plan Program - Sahuarita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance including sewer user fees. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income within the town limits of Sahuarita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3950 S Camino Del Heroe, Green Valley, Pima, AZ, 85614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-625-5966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.valleyassistanceservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAP a Plan Program - Green Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Green Valley, Arivaca, and Amado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3950 S Camino del Heroe, Green Valley, Pima, AZ, 85614-5700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue 9am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Tucson Diocesan Council</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a referral service to local Catholic churches for people in need. May include referrals for food boxes, financial assistance for rent and utilities, and vouchers for clothing and furniture.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who live within Tucson Catholic church parish boundaries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake and referral to participating church; if accepted for assistance, a home visit may be scheduled</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829 S 6th Ave, Tucson, Pima, AZ, 85701-2624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-628-7837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.svdptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>inbox@svdptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stepping Stones Agencies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides crisis line and emergency shelter for survivors of domestic violence and sexual assault. Transitional apartments are available for clients who complete the shelter program. Also provides advocacy, safety planning, assistance with orders of protection, and educational and support groups.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older and their minor children who are victims of domestic violence or sexual assault and live in West Yavapai County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call the Crisis Line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Prescott Valley, Yavapai, AZ, 86314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-4pm administration; 24-hours crisis line and shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-4673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.steppingstonesaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@steppingstonesaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Williams</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance to prevent eviction, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment, visit office or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-noon walk-ins; Mon-Thu 1pm-2pm by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Page</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-1pm, 2pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tucson Home Owner Repair Programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides major and minor home repairs for owner-occupants on low income. Includes the repair or replacement of heating and cooling systems, electricity, gas lines, and roofs. Also provides barrier removal such as the installation of wheelchair ramps.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low-income owner-occupants of houses and mobile homes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310 N Commerce Park Loop, Santa Rita Building, Tucson, Pima, AZ, 85745-2700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Drop-in assistance Tue 8am-noon, Thu noon-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-791-4171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tucsonaz.gov/departments/housing-and-community-development/homeowner-repair-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tohono O'odham Ki:Ki Association Housing Programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a variety of housing services to tribal members. Services include mortgage payment assistance, down payment assistance, home purchase loan, home repair loan, and annual air conditioning servicing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members of the Tohono O'odham Nation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Route 86 &amp; Indian Route 19, Sells, Pima, AZ, 85634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-383-2202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tokahousing.org/services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>haf@tokahousing.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Housing Rehabilitation and Repair Programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance on low to moderate income homeowners for home repairs, weatherization and to address health and safety hazards. May also help with repairs to the roof, and electrical and plumbing systems.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix homeowners on low to moderate income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit office, or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-1611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-4444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/nsd/programs/housing-repair-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nsd@phoenix.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mesa Public Housing Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public housing in project-based apartment complexes and Section 8 rent subsidies for various apartment complexes to people on low income. Applicants are placed on a waiting list until assistance is available. Provides assistance with refundable portion of security and utility deposits to low income Mesa residence prior to signing a lease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on very low income who live in the city of Mesa. Housing voucher program is based on income at or below 50% very low income (VLI). Deposit assistance eligibility is based on income at or below 80% of the area median income (AMI). Visit website for current AMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website for wait list information and utility deposit assistance requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 S Center St, Bldg 1, Mesa, Maricopa, AZ, 85210-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lobby Hours Mon-Thu 7:30am-5pm: by appointment only for Housing Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-644-3536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mesaaz.gov/residents/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peoria Community Assistance Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency home repairs to low and moderate income homeowners. Repairs include plumbing, electrical, furnace and cooling systems, and roofing. The Neighborhood Pride program paints houses and fences and spreads landscaping gravel in targeted neighborhoods. The Tool Lending Center loans tools and equipment to homeowners, renters, and neighborhood groups undertaking landscaping projects, yard clean-ups, community rebuilding, and other improvement projects.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9875 N 85th Ave, Fl 1, Peoria, Maricopa, AZ, 85345-7100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-773-7070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.peoriaaz.gov/government/departments/neighborhood-and-human-services/community-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maricopa County Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides minor and major home repairs to homeowners on low income throughout Maricopa County except Mesa and Phoenix. Provides repair or replacement of air conditioners, water heaters, and other systems/appliances, installation of insulation, installation of energy-efficient LED light bulbs, co/smoke detectors, and shade screens.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners with income at or below 200% of the Federal Poverty Level; must live in Maricopa County outside of the cities of Mesa and Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-506-5911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.maricopa.gov/5214/apply-for-home-improvement-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLMCWAP@fsl.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maricopa County Home Improvement Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers minor and major rehabilitation services for income qualified homeowners in Buckeye, Cave Creek, El Mirage, Fountain Hills, Gila Bend, Guadalupe, Litchfield Park, Tolleson, Wickenburg, Youngtown, and unincorporated areas of Maricopa County. Requires a no payment, no interest lien on home.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Income qualified homeowners in Buckeye, Cave Creek, El Mirage, Fountain Hills, Gila Bend, Guadalupe, Litchfield Park, Tolleson, Wickenburg, Youngtown, and unincorporated areas of Maricopa County; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.maricopa.gov/3706/housing-and-community-development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsquared Homes for the Homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides temporary rental assistance to housed and EMPLOYED SMI (Serious Mentally Ill) individuals. Provides $1,000 maximum move-in costs for newly housed and employed individuals experiencing homelessness if a Case Manager has obtained housing, but the grant only covers the first month's rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must be employed.  Employed SMI individuals who are experiencing a temporary setback. Employed clients at the poverty level who have been awarded housing through their Case Manager but do not have the move-in costs. Proof of sustainable income and lease agreement required.  Approval or denial will be on a case-by-case basis, and dsquared reserves the right to refuse services to anyone.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for application process. Turnaround time is two weeks, please do not apply if emergency assistance is needed. Client or Case Manager can email or submit application online. Case Managers must verify the individual is eligible for services, email or submit the documents, pick up the check from the Chandler location and take it to the rental facility. Clients can expect at least a two-week turnaround. If people have a five-day notice or less, they will not be eligible.If applicants are not eligible, they will not receive a response due to the volume of applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Chandler, Maricopa, AZ, 85226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.dsquared4homeless.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilbert Community Resources Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency and minor home repair. Repairs include repair and replacement of heating and cooling systems, roofs, electrical, and plumbing. Also provides disability barrier removal, such as the installation of wheelchair ramps. Offers nonprofit funding support, and information on resources available to Gilbert residents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilbert residents and organizations that meet specific program requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50 E Civic Center Dr, Gilbert, Maricopa, AZ, 85296-3433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-503-6956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilbertaz.gov/residents/community-resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>linda.ayres@gilbertaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surprise Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing assistance for income-qualified residents including funding to assist with the purchase of paint and paint supplies; homebuyer assistance; and emergency and major housing rehabilitation and modifications including plumbing, electrical, heating, cooling and accessibility items. Also offers financial literacy workshops.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, visit website, or write; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16000 N Civic Center Plz, Surprise, Maricopa, AZ, 85374-7463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-222-1550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://surpriseaz.gov/419/Housing-Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave County Owner-Occupied Housing Rehabilitation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performs repairs to homes that are owned and occupied by people on low income. Services include the repair or replacement of water heaters, heating and cooling systems, roofing, septic systems, plumbing and electrical repairs, and disability accommodations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People who have low income, are elderly, have disabilities, or have families with children age 18 and younger living with them</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 W Beale St, Kingman, Mohave, AZ, 86401-5711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-0723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mohave.gov/contentpage.aspx?id=114&amp;cid=14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Home Repair Projects of Arizona, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency home repair for homeowners with low income. Repairs may include electrical, plumbing (gas and water lines), evaporative coolers and furnace system installation and repair, doors and windows, roof repair and miscellaneous carpentry. Does not include air conditioning repairs, weatherization, remodeling, painting, or yard work.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents in owner-occupied homes (one year or longer) in Pima County, who are on low income. The emphasis is on seniors age 60 and older and those with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Tucson, Pima, AZ, 85726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-745-2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.chrpaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chrpa@chrpaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila River Indian Community Department of Community Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides for the construction of new homes from both Community funded sources (RHIP) and Federal funded sources (NAHASDA). Provides for the repair and maintenance of existing stock of housing built previously from Federal funding sources. Provides for the management of Rental Housing built and maintained through Federal funding and implementation of Community policies on said rental units. Provides for the awareness education to tenants of housing regarding drugs, violence and gangs within the Community. Serve rental and homeownership tenants by annual certifications and inspections. Provides housing counseling services, and intake for eligibility for housing assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525 W Gu U Ki, Sacaton, Pinal, AZ, 85147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-562-3904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilariver.org/index.php/departments/tribal-development-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>derwin.cooper.dch@gric.nsn.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Step Up Bisbee/Naco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides major and minor repairs to owner-occupied homes for those on low incomes, with an emphasis on older adults and people with disabilities. Includes the repair or replacement of heating and cooling systems, electricity, plumbing, and painting. The community work projects are scheduled annually. Does not build additions or do structural repairs. Does not provide any services to renters or those who are homeless.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resident homeowners with low income in the Bisbee and Naco areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for application</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Bisbee, Cochise, AZ, 85603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-561-7220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stepupbisbeenaco.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gradysea@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuma Community Development Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about the city's general plan, land use, and zoning codes. Accepts and investigates reports of zoning violations. Issues building permits and inspects buildings to ensure that they meet codes. Also provides owner-occupied housing rehabilitation for low-and moderate-income homeowners.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 City Plaza, Yuma, Yuma, AZ, 85364-1436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-5pm, every other Fri 7am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-373-5175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.yumaaz.gov/government/community-development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinal County Owner Occupied Housing Rehabilitation Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performs repairs to homes that are owned and occupied by people on low income. Services include the repair or replacement of water heaters, heating and cooling systems, roofing, septic systems, home accessibility, and plumbing and electrical repairs. Services are provided in the form of a grant or a forgivable loan. The forgivable loan will require a lien be placed on the home for a specified period of time</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income; must live in an unincorporated area in Pinal County or the cities of Eloy, Florence, Mammoth, or Maricopa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 N Pinal Street, Building A, Florence, Pinal, AZ, 85132-3027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-866-6250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pinal.gov/169/Owner-Occupied-Housing-Rehabilitation-Pr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing services for families with low income. Services include weatherization and home rehabilitation such as repairs to heating and cooling systems, water heaters, gas piping, plumbing, electrical, and roofing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners on low income who have lived in their house for at least 1 year. Must live in Gila County and provide all requested documentation for all household members.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for pre-screening and waiting list</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm applications accepted</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilacountyaz.gov/government/community/home_repair_take_2.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Home Repair Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides home energy use assessment, weatherization, and minor home repair services for homeowners on low income. Also provides heating and cooling system repair and replacement; and the repair or replacement of appliances, such as stoves, refrigerators, and water heaters. Must have existing system; does not include assistance if there is not a heating and cooling system already in place.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners on low income who have lived in their house for at least 1 year. Must live in Pinal County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; application and instructions will be mailed. After the application and required documentation are received and homeowner is found eligible, the home will be inspected and assessed. Applicants may be placed on waiting list.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cahra.org/services/housing-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lrangel@cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides home repair and weatherization service for people with low income. Includes the repair or replacement of furnace and evaporative coolers, stoves, and refrigerators.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for wait list information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-1886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pima County Home Repair &amp; Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for repair of single family homes and mobile homes for people on low income in Oro Valley, Sahuarita, and unincorporated areas of Pima County. Includes the repair or replacement of heating and cooling systems, roof repair, hot water tanks, septic system repair or replacement.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners of single family houses and mobile homes on low income in Oro Valley, Sahuarita, and unincorporated areas of Pima County; does not include owners of recreational vehicles (RVs) or travel trailers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for application</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2797 E Ajo Way, Fl 3, Tucson, Pima, AZ, 85713-6223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-2461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/2533/Home-Repair-Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>home.repair@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pima County Community Assistance Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial assistance to people on low income throughout Pima County. Assistance is limited and based on grant funding. Includes utility assistance to prevent shutoff and propane gas used for heating and limited mortgage assistance to prevent eviction or foreclosure. Offers car repair assistance for families with children (age 17 and younger) who are working. Does not exceed $300 for any repair; not available to people who are unemployed or childless. Provides assistance directly to applicants, and to agencies in the Emergency Services Network.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People living at or below the poverty level in Pima County. Must have Arizona photo ID, source of income, and ability to meet bills next month. All assistance is limited to once per calendar year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment at the closest participating agency; does not accept drop-ins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801 W Congress St, Tucson, Pima, AZ, 85745-2819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; Mon-Fri 8:30am-10:30am first week of the month for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-2667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/887/Community-Assistance-Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manira.cervantes@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primavera Family Pathways Shelter Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides scattered-site shelter program for homeless families (of any form) with children. Services include case coordination and support services. Length of stay is up to 90 days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless adults with minor children; must bring photo ID for adults, social security numbers for all family members, and birth certificates for children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake. Those eligible will be placed on the waiting list; accepts 7 families every 3 months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozanam Manor Transitional Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides meals, housing, case management, and mentoring to senior and disabled homeless men and women. Assists people in obtaining an income, acquiring necessary medical and social supports and finding appropriate long term housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless men and women age 50 and older; mentally or physically disabled adults age 18 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment; does not accept drop-ins. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320 W Watkins Rd, Phoenix, Maricopa, AZ, 85003-2828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm telephone pre-screening; 24-hours residential program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-850-6954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentdepaul.net/our-work/shelter-and-transitional-housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jsolares@svdpaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hope Wing - Phoenix Dream Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers a therapeutic transitional living program for single women and men ages 18-29 years old who are victims of sexual exploitation through human trafficking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single women and men ages 18-29 years old who are victims of sexual exploitation through human trafficking</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85017-4504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-346-8700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://wherehopelives.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ssexton@phxdreamcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tucson Electric Power Weatherization Assistance Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sponsors weatherization and energy conservation workshops. Also provides weatherization support on approved homes through local agencies. Includes caulking, weather-stripping, insulation (attic, wall, and duct), water heater insulation and exposed pipe wrap, sunscreens, white reflective roof painting, service and repair of evaporative coolers, planting shade trees, and low-flow shower head installation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Household income at or below 200% of the Federal Poverty Guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for local agency contact information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Tucson, Pima, AZ, 85702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Customer service Mon-Fri 7am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-623-7711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tep.com/weatherization-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VA Supported Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for homeless veterans. Residents are required to actively participate in case management plan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless veterans. Priority given to vets with dependents and to female vets of the wars in Iraq and Afghanistan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to be placed on wait list; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3601 S 6th Ave, Tucson, Pima, AZ, 85723-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-629-1839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.va.gov/southern-arizona-health-care/health-services/homeless-veteran-care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Housing Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers various housing programs. Website provides a list of affordable housing. Serves as area housing authority.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-2295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-262-6794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>housing@phoenix.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esperanza En Escalante</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for unhoused veterans and veteran families. Services include case management, individual and group counseling, and educational, vocational, social, and recreational activities. Most pets are welcome.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unhoused Veterans who are willing to abstain from using alcohol and drugs while living on campus.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to make appointment for interview</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3700 S Calle Polar, Tucson, Pima, AZ, 85730-3261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-571-8294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.eeeveterans.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@eeeveterans.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Thrive 365 Home Solutions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performs minor home repairs for seniors and people with disabilities. Offers assistance with air conditioner repair and home weatherization.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low-income adults age 50 or older in Maricopa County. Resident must have a permanent physical disability. Does not cover Phoenix and Mesa area.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1201 E Thomas Rd, Phoenix, Maricopa, AZ, 85014-5734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-285-1800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://allthrive365.org/housing/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lsimone@fsl.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chrysalis Transitional Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing using community-based apartments for people impacted by domestic violence. Residents may stay 18-24 months. Clients receive individual counseling and case management services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults impacted by domestic violence and their children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for information or to add email to notification list; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm or 10am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-944-5335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://noabuse.org/our-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>yrodriguez@noabuse.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>House of Refuge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing and wrap-around support services to families experiencing homelessness including case management, educational and employment support. Must complete housing inquiry form on website first.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Participants must be deemed homeless, at risk of homelessness, or fleeing domestic violence. One adult must be age 18 or older to sign a lease, currently reside in Arizona, and have at least 1 dependent child or be in 3rd trimester of pregnancy. No SSI or SSDI income is eligible. Must show verifiable proof of income or agree and be able to gain employment within 45 days from move-in. Must have $1,170 upfront, see website for eligibility examples.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website to fill out a Housing Inquiry Form; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6935 E Williams Field Rd, Mesa, Maricopa, AZ, 85212-6300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-988-9242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.houseofrefuge.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Renewal Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides long-term temporary housing for women and children coming from emergency domestic violence shelters.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and children coming from emergency domestic violence shelters. Women must be working full time, students, or training within 30 days of entering housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit website, or write. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-493-2016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.familyrenewalcenteraz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@familyrenewalcenteraz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANA House</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers transitional housing for veterans who are homeless or in danger of becoming homeless. Also provides information about and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Male veterans who are homeless or at risk of becoming homeless; discharge criteria may apply. Must have a referral from Phoenix VA Community Resource &amp; Referral Center (CRRC).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2422 W Holly St, Phoenix, Maricopa, AZ, 85009-2701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm administration; 24-hours facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-254-6785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.manahouseaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native American Connections Saguaro Ki Housing Program for Youth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides studio apartments for youths 18-24 years old, transitioning out of homelessness. Six month lease rent based on 30% of income, with minimum income required at move-in. Leases can be renewed twice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth 18-24 with minimum income required at move-in.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4205 N 9th St, Phoenix, Maricopa, AZ, 85014-4752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-263-5531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nativeconnections.org/housing/youth/saguaro-ki-transitional-housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foster Arizona Housing Project</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides young adults transitioning out of foster care a safe place to live while offering resources, support, and teaching life skills. Serves ages 18 to 24, must apply before 24th birthday.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Young adults transitioning out of foster care ages 18 to 24 (apply before 24th birthday)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website to apply; followed by a phone interview and background check; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525 E Broadway Rd, Mesa, Maricopa, AZ, 85204-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-369-0377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://fosterarizonahousingproject.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kim@fosteraz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Search Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides referrals to low-cost and market rate housing for cities in Arizona. Online database is searchable by location and can be refined by price, size, accessibility, no credit check, no criminal background check, and senior-friendly status.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Documents needed depends on the property.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-6pm by phone; 24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-428-8844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://housingsearch.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Public Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides residential and business electric services in the Phoenix metro area and in other communities across Arizona. Performs volunteer and community services throughout Arizona. Also partners with local community agencies to assist with current or past-due APS bills, as well as a Weatherization Assistance program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents and businesses in APS service areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact for any documents required for services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-253-9405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aps.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACOG Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides free weatherization services to qualified low-moderate income families throughout Apache, Coconino, Navajo and Yavapai Counties in order to reduce their utility bills and carbon footprint. Program may repair or replace household appliances.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low-moderate income in Apache, Coconino, Navajo, and Yavapai Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website for application</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119 E Aspen Ave, Flagstaff, Coconino, AZ, 86001-5222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm May-Sep; 8am-5pm Oct-Apr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-3759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacog.org/weatherization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nacog@nacog.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pio Decimo Transitional Housing Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides long-term transitional housing for families who are homeless or at risk of becoming homeless. This is not an emergency shelter. Clients are required to participate in ongoing case management, financial education courses, and life skills meetings. Length of stay is 1-3 years.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families with minor children who are homeless or near homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office to apply; must bring proof of income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848 S 7th Ave, Tucson, Pima, AZ, 85701-2627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-622-2801 x7115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ccs-soaz.org/services/detail/transitional-housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPLC Supportive Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides navigation assistance to populations which experience increased barriers to housing, such as Domestic Violence, Extremely Low Income, Previous Criminal History, Previous Foster Care, Separated Families, and Serious Mental Illness. Also provides information on tenant rights.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness or at risk of homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website to complete assessment. Applicants will be contacted within 72 hours.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1112 E Buckeye Rd, Phoenix, Maricopa, AZ, 85034-4043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-609-7556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://cplc.org/programs/homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shs@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Veteran Recovery Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for veterans and their families. Includes case management and various support services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans and their families, regardless of discharge status</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2323 S Park Ave, Tucson, Pima, AZ, 85713-3644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm by phone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/veteran-recovery-communities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Reentry Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for former inmates. Services include case management and reentry support.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult ex-offenders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/reentry-recovery-communities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Low Barrier Bridge Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides low barrier transitional housing for individuals and families experiencing homelessness that do not meet the requirements for traditional shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families experiencing homelessness that do not meet the requirements for traditional shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/bridge-housing-low-demand-shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navajo Nation Community Housing and Infrastructure Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing programs to Navajo families. Constructs new homes. Also provides affordable housing and weatherization assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members of the Navajo Nation; must live on tribal lands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Window Rock, Apache, AZ, 86515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-871-7182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nndcd.org/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Arizona Land Trust, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides affordable housing for rent and for sale to low to moderate income families. Maintains a waiting list for accessible units.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families on low to moderate income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3044 N Alvernon Way, Tucson, Pima, AZ, 85712-1431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-352-2626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.saltproperty.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@saltproperty.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Journey Transitional Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for single mothers who are homeless or near homeless. Program includes independent living and survival techniques, case management, and ongoing support. Length of stay is 24 months. Apartments are lightly furnished; no pets allowed. Campus is non-smoking. This is not an emergency shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single women with custody of minor children. Must be clean, sober, be working or going to school, and able to pay program fees.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office for application</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1550 N Country Club Rd, Tucson, Pima, AZ, 85716-3152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-322-9557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tmmfs.org/housing-programs/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jrobles@tmmfs.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jerry Ambrose Veterans Council of Mohave County, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing and services to US Military active duty members and veterans. Services include a women's program; spiritual program; and navigation services to available services. Also facilitates annual Veterans Stand Down in Bullhead City and leads the Veterans Resource Team in the Kingman Regional Veterans Treatment Court. Provides veterans transportation to organization services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Active duty military members, veterans, and their families in La Paz and Mohave County. Also supports individuals and organizations that are proactive military veterans support.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, referrals, visit office, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315 E Oak St, Kingman, Mohave, AZ, 86401-5839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-715-1244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.javc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>president@javc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coalition for Compassion and Justice Home Repair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides home repairs for homeowners on low income. Services include home safety repairs, wheelchair ramps, home health-related repairs, weatherization, and energy efficiency modifications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-8382 x7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yavapaiccj.org/programs-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameron.Lenocker@yavapaiccj.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thrive AZ Aged Out Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for aged out foster youth. Also provides beds, furniture, and other household items for aged out foster youth who already have their own place. Offers referrals to other resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth ages 18-24 who have aged out of foster care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email; case managers visit website to fill out intake form</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14202 N 73rd Ave, Peoria, Maricopa, AZ, 85381-4759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-544-9547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.thriveaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tvogel@thriveaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Our Family Services Homeless Youth Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides outreach and support services for homeless and near-homeless youth and young adults. Community-based service; will meet youth at a school, park, or the office. Also provides transitional housing for young adults. Program includes case management, counseling, assistance with basic needs such as food, clothing, emergency shelter, and referrals to other services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless and near-homeless youth ages 12-24 for outreach services; homeless youth ages 18-24 for transitional housing. Accepts individuals, couples, and those who are pregnant and parenting.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2590 N Alvernon Way, Tucson, Pima, AZ, 85712-2402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-5pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supportive Services for Veteran Families</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assists low-income individuals and families who are homeless or at risk of becoming homeless find affordable transitional or permanent housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals call outreach, families call supportive services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3400 NW Grand Ave, Phoenix, Maricopa, AZ, 85017-4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-441-0612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Support Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers SNAP benefit application assistance, home energy evaluation and weatherization, utility payment assistance (gas, water, and electric), minor home repair and appliance replacement, and volunteer income tax assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who live in Ajo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38 N Plaza St, Ajo, Pima, AZ, 85321-2464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-387-3570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://static1.squarespace.com/static/5e0144fd0435dd177bb77d3b/t/5ebf72b082e84d6a067914b1/1589605055591/ISDA+crisis.pdf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>liz@isdanet.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
-    <x:t>9844 N 7th Pl, Phoenix, Maricopa, AZ, 85020-1703</x:t>
-[...2255 lines deleted...]
-  <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>HUD Resource Locator</x:t>
   </x:si>
   <x:si>
     <x:t>Website provides contact information for local HUD offices, public housing authorities, HUD properties, multi-family housing, low income housing tax credit apartments, USDA rural housing, and Continuum of Care (CoC) homeless rehousing programs.</x:t>
   </x:si>
   <x:si>
     <x:t>451 7th St SW, Washington, District Of Columbia, DC, 20410-0001</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.hud.gov/resources</x:t>
   </x:si>
   <x:si>
+    <x:t>24-Hour Senior HELP LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required to speak with the helpline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-4357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arizona Department of Housing</x:t>
   </x:si>
   <x:si>
     <x:t>Administers housing and community revitalization programs throughout Arizona. Serves as area housing authority. Also collaborates on the Arizona Balance of State Continuum of Care (COC).</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website. Documents needed depends on program or service.</x:t>
   </x:si>
   <x:si>
     <x:t>1110 W Washington St, Ste 280, Phoenix, Maricopa, AZ, 85007-2963</x:t>
   </x:si>
   <x:si>
     <x:t>602-771-1000</x:t>
   </x:si>
   <x:si>
     <x:t>http://housing.az.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>24-Hour Senior HELP LINE</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>211 Arizona Balance of State Coordinated Entry</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information, referrals, and guidance for people seeking eviction prevention or homeless shelter services in Gila, Graham, Greenlee, and Santa Cruz counties. Offers flexible funding that may be used to pay for security deposits, move-in assistance, first month's rent, inspection/processing/administrative fees related to housing applications, utility deposits and arrears, pet deposits, relocation or other financial barriers to permanent housing. Offers financial assistance with transportation expenses including local transportation to shelter, local transportation to family/friends, and relocation expenses.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families seeking eviction prevention or homeless shelter services in Gila, Graham, Greenlee, or Santa Cruz counties</x:t>
   </x:si>
   <x:si>
     <x:t>Call; voicemails returned within 1 business day</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm; voicemail available after hours</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment.</x:t>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 7am-6pm member services; 24-hours nurse line</x:t>
+    <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -4909,51 +4873,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I209"/>
+  <x:dimension ref="A1:I206"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -4993,5664 +4957,5582 @@
     <x:row r="5" spans="1:9" s="1" customFormat="1">
       <x:c r="A5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
+      <x:c r="I5" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="I9" s="1" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="I10" s="1" t="s"/>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="I12" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-        <x:v>150</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>165</x:v>
-[...2 lines deleted...]
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>173</x:v>
-[...2 lines deleted...]
-        <x:v>174</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>181</x:v>
-[...2 lines deleted...]
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>197</x:v>
-[...2 lines deleted...]
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s"/>
       <x:c r="F31" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>258</x:v>
-[...2 lines deleted...]
-        <x:v>259</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>301</x:v>
-[...1 lines deleted...]
-      <x:c r="I41" s="1" t="s"/>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>338</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s"/>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>346</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s"/>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>354</x:v>
-[...2 lines deleted...]
-        <x:v>355</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>363</x:v>
-[...2 lines deleted...]
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>405</x:v>
-[...2 lines deleted...]
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>156</x:v>
-[...2 lines deleted...]
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>419</x:v>
-[...1 lines deleted...]
-      <x:c r="I56" s="1" t="s"/>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>427</x:v>
-[...2 lines deleted...]
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>505</x:v>
-      </x:c>
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s"/>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>520</x:v>
-[...2 lines deleted...]
-        <x:v>521</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>528</x:v>
-[...2 lines deleted...]
-        <x:v>529</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>597</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s"/>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>623</x:v>
-[...2 lines deleted...]
-        <x:v>624</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>648</x:v>
-[...2 lines deleted...]
-        <x:v>649</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>657</x:v>
-[...2 lines deleted...]
-        <x:v>658</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" s="1" customFormat="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" s="1" customFormat="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>678</x:v>
-[...1 lines deleted...]
-      <x:c r="I91" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" s="1" customFormat="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" s="1" customFormat="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" s="1" customFormat="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" s="1" customFormat="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" s="1" customFormat="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" s="1" customFormat="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>724</x:v>
-[...1 lines deleted...]
-      <x:c r="I97" s="1" t="s"/>
+        <x:v>733</x:v>
+      </x:c>
     </x:row>
     <x:row r="98" spans="1:9" s="1" customFormat="1">
       <x:c r="A98" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>731</x:v>
-[...2 lines deleted...]
-        <x:v>732</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" s="1" customFormat="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" s="1" customFormat="1">
       <x:c r="A100" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" s="1" customFormat="1">
       <x:c r="A101" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" s="1" customFormat="1">
       <x:c r="A102" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" s="1" customFormat="1">
       <x:c r="A103" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>749</x:v>
-[...2 lines deleted...]
-        <x:v>750</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" s="1" customFormat="1">
       <x:c r="A104" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>749</x:v>
-[...2 lines deleted...]
-        <x:v>750</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" s="1" customFormat="1">
       <x:c r="A105" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>749</x:v>
-[...2 lines deleted...]
-        <x:v>750</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" s="1" customFormat="1">
       <x:c r="A106" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" s="1" customFormat="1">
       <x:c r="A107" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" s="1" customFormat="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" s="1" customFormat="1">
       <x:c r="A109" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>786</x:v>
-      </x:c>
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s"/>
     </x:row>
     <x:row r="110" spans="1:9" s="1" customFormat="1">
       <x:c r="A110" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" s="1" customFormat="1">
       <x:c r="A111" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" s="1" customFormat="1">
       <x:c r="A112" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" s="1" customFormat="1">
       <x:c r="A113" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" s="1" customFormat="1">
       <x:c r="A114" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" s="1" customFormat="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" s="1" customFormat="1">
       <x:c r="A116" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="G116" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="F116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="G116" s="1" t="s">
+      <x:c r="I116" s="1" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" s="1" customFormat="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" s="1" customFormat="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" s="1" customFormat="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>861</x:v>
-[...1 lines deleted...]
-      <x:c r="I119" s="1" t="s"/>
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
     </x:row>
     <x:row r="120" spans="1:9" s="1" customFormat="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" s="1" customFormat="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>876</x:v>
-[...2 lines deleted...]
-        <x:v>877</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" s="1" customFormat="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>882</x:v>
-[...1 lines deleted...]
-      <x:c r="E122" s="1" t="s"/>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" s="1" customFormat="1">
       <x:c r="A123" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" s="1" customFormat="1">
       <x:c r="A124" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>897</x:v>
-[...2 lines deleted...]
-        <x:v>898</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" s="1" customFormat="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>904</x:v>
-[...1 lines deleted...]
-      <x:c r="I125" s="1" t="s"/>
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
     </x:row>
     <x:row r="126" spans="1:9" s="1" customFormat="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" s="1" customFormat="1">
       <x:c r="A127" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" s="1" customFormat="1">
       <x:c r="A128" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" s="1" customFormat="1">
       <x:c r="A129" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>927</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s"/>
     </x:row>
     <x:row r="130" spans="1:9" s="1" customFormat="1">
       <x:c r="A130" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" s="1" customFormat="1">
       <x:c r="A131" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" s="1" customFormat="1">
       <x:c r="A132" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>951</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s"/>
     </x:row>
     <x:row r="133" spans="1:9" s="1" customFormat="1">
       <x:c r="A133" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>960</x:v>
-[...1 lines deleted...]
-      <x:c r="I133" s="1" t="s"/>
+        <x:v>967</x:v>
+      </x:c>
     </x:row>
     <x:row r="134" spans="1:9" s="1" customFormat="1">
       <x:c r="A134" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>967</x:v>
-[...2 lines deleted...]
-        <x:v>968</x:v>
+        <x:v>973</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" s="1" customFormat="1">
       <x:c r="A135" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" s="1" customFormat="1">
       <x:c r="A136" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" s="1" customFormat="1">
       <x:c r="A137" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>987</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s"/>
     </x:row>
     <x:row r="138" spans="1:9" s="1" customFormat="1">
       <x:c r="A138" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" s="1" customFormat="1">
       <x:c r="A139" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>558</x:v>
-[...2 lines deleted...]
-        <x:v>1003</x:v>
+        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" s="1" customFormat="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>1011</x:v>
-[...2 lines deleted...]
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" s="1" customFormat="1">
       <x:c r="A141" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" s="1" customFormat="1">
       <x:c r="A142" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" s="1" customFormat="1">
       <x:c r="A143" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>1036</x:v>
-[...2 lines deleted...]
-        <x:v>1037</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" s="1" customFormat="1">
       <x:c r="A144" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="B144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" s="1" customFormat="1">
       <x:c r="A145" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" s="1" customFormat="1">
       <x:c r="A146" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" s="1" customFormat="1">
       <x:c r="A147" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" s="1" customFormat="1">
       <x:c r="A148" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>1065</x:v>
-[...1 lines deleted...]
-      <x:c r="I148" s="1" t="s"/>
+        <x:v>1078</x:v>
+      </x:c>
     </x:row>
     <x:row r="149" spans="1:9" s="1" customFormat="1">
       <x:c r="A149" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>1073</x:v>
-[...2 lines deleted...]
-        <x:v>1074</x:v>
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" s="1" customFormat="1">
       <x:c r="A150" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" s="1" customFormat="1">
       <x:c r="A151" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>1086</x:v>
-[...1 lines deleted...]
-      <x:c r="I151" s="1" t="s"/>
+        <x:v>1096</x:v>
+      </x:c>
     </x:row>
     <x:row r="152" spans="1:9" s="1" customFormat="1">
       <x:c r="A152" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>1091</x:v>
-[...2 lines deleted...]
-        <x:v>1092</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>1093</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s"/>
     </x:row>
     <x:row r="153" spans="1:9" s="1" customFormat="1">
       <x:c r="A153" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" s="1" customFormat="1">
       <x:c r="A154" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" s="1" customFormat="1">
       <x:c r="A155" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s"/>
     </x:row>
     <x:row r="156" spans="1:9" s="1" customFormat="1">
       <x:c r="A156" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
+        <x:v>1130</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" s="1" customFormat="1">
       <x:c r="A157" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>1137</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" s="1" customFormat="1">
       <x:c r="A158" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1145</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" s="1" customFormat="1">
       <x:c r="A159" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>1140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1151</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s"/>
     </x:row>
     <x:row r="160" spans="1:9" s="1" customFormat="1">
       <x:c r="A160" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>1146</x:v>
-[...2 lines deleted...]
-        <x:v>1147</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" s="1" customFormat="1">
       <x:c r="A161" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>1154</x:v>
-[...2 lines deleted...]
-        <x:v>1155</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" s="1" customFormat="1">
       <x:c r="A162" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" s="1" customFormat="1">
       <x:c r="A163" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" s="1" customFormat="1">
       <x:c r="A164" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" s="1" customFormat="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" s="1" customFormat="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" s="1" customFormat="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" s="1" customFormat="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" s="1" customFormat="1">
       <x:c r="A169" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>1214</x:v>
-[...2 lines deleted...]
-        <x:v>1215</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" s="1" customFormat="1">
       <x:c r="A170" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1229</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" s="1" customFormat="1">
       <x:c r="A171" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>1226</x:v>
-[...1 lines deleted...]
-      <x:c r="E171" s="1" t="s"/>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>1232</x:v>
+      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1235</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" s="1" customFormat="1">
       <x:c r="A172" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" s="1" customFormat="1">
       <x:c r="A173" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1251</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" s="1" customFormat="1">
       <x:c r="A174" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="I174" s="1" t="s">
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" s="1" customFormat="1">
       <x:c r="A175" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>1254</x:v>
-[...1 lines deleted...]
-      <x:c r="E175" s="1" t="s"/>
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
+        <x:v>1265</x:v>
+      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>1256</x:v>
-[...1 lines deleted...]
-      <x:c r="I175" s="1" t="s"/>
+        <x:v>1268</x:v>
+      </x:c>
     </x:row>
     <x:row r="176" spans="1:9" s="1" customFormat="1">
       <x:c r="A176" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="I176" s="1" t="s">
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" s="1" customFormat="1">
       <x:c r="A177" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>1271</x:v>
-[...2 lines deleted...]
-        <x:v>1272</x:v>
+        <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" s="1" customFormat="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>1279</x:v>
-[...2 lines deleted...]
-        <x:v>1280</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" s="1" customFormat="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="I179" s="1" t="s">
+        <x:v>1297</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" s="1" customFormat="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
-        <x:v>1295</x:v>
-[...2 lines deleted...]
-        <x:v>1296</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" s="1" customFormat="1">
       <x:c r="A181" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>1300</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s"/>
       <x:c r="F181" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
-        <x:v>558</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="I181" s="1" t="s"/>
     </x:row>
     <x:row r="182" spans="1:9" s="1" customFormat="1">
       <x:c r="A182" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>1319</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" s="1" customFormat="1">
       <x:c r="A183" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>1310</x:v>
-[...2 lines deleted...]
-        <x:v>550</x:v>
+        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" s="1" customFormat="1">
       <x:c r="A184" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>1335</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" s="1" customFormat="1">
       <x:c r="A185" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="I185" s="1" t="s">
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" s="1" customFormat="1">
       <x:c r="A186" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" s="1" customFormat="1">
       <x:c r="A187" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" s="1" customFormat="1">
       <x:c r="A188" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
-        <x:v>1343</x:v>
-[...2 lines deleted...]
-        <x:v>1344</x:v>
+        <x:v>1355</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" s="1" customFormat="1">
       <x:c r="A189" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>1349</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1362</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" s="1" customFormat="1">
       <x:c r="A190" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="I190" s="1" t="s">
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" s="1" customFormat="1">
       <x:c r="A191" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>1362</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1378</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" s="1" customFormat="1">
       <x:c r="A192" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>1368</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>1371</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
-        <x:v>1373</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" s="1" customFormat="1">
       <x:c r="A193" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>1383</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" s="1" customFormat="1">
       <x:c r="A194" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" s="1" customFormat="1">
       <x:c r="A195" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>1391</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
-        <x:v>1393</x:v>
-[...2 lines deleted...]
-        <x:v>1394</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" s="1" customFormat="1">
       <x:c r="A196" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>1399</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>1400</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="I196" s="1" t="s">
+        <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" s="1" customFormat="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>1341</x:v>
-[...2 lines deleted...]
-        <x:v>1406</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
-        <x:v>1407</x:v>
-      </x:c>
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="I197" s="1" t="s"/>
     </x:row>
     <x:row r="198" spans="1:9" s="1" customFormat="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>1408</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>1409</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>1410</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>1411</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>1412</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
-        <x:v>1413</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1422</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" s="1" customFormat="1">
       <x:c r="A199" s="1" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="B199" s="1" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c r="E199" s="1" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="F199" s="1" t="s">
         <x:v>1415</x:v>
       </x:c>
-      <x:c r="B199" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H199" s="1" t="s">
-        <x:v>1422</x:v>
-[...2 lines deleted...]
-        <x:v>1423</x:v>
+        <x:v>1426</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" s="1" customFormat="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>1424</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>1425</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>1426</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G200" s="1" t="s">
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
-        <x:v>1428</x:v>
-[...1 lines deleted...]
-      <x:c r="I200" s="1" t="s"/>
+        <x:v>1433</x:v>
+      </x:c>
     </x:row>
     <x:row r="201" spans="1:9" s="1" customFormat="1">
       <x:c r="A201" s="1" t="s">
-        <x:v>1429</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>1430</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>1431</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>1432</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>1433</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
-        <x:v>450</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="I201" s="1" t="s"/>
     </x:row>
     <x:row r="202" spans="1:9" s="1" customFormat="1">
       <x:c r="A202" s="1" t="s">
-        <x:v>1435</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>1437</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="G202" s="1" t="s">
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
-        <x:v>1438</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" s="1" customFormat="1">
       <x:c r="A203" s="1" t="s">
-        <x:v>1439</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>1441</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>1442</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>15</x:v>
-[...2 lines deleted...]
-        <x:v>1443</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
-        <x:v>1444</x:v>
-[...25 lines deleted...]
-      <x:c r="H204" s="1" t="s">
         <x:v>1451</x:v>
       </x:c>
     </x:row>
-    <x:row r="205" spans="1:9" s="1" customFormat="1">
-      <x:c r="A205" s="1" t="s">
+    <x:row r="204" spans="1:9">
+      <x:c r="A204" s="4" t="s">
         <x:v>1452</x:v>
       </x:c>
-      <x:c r="B205" s="1" t="s">
-[...77 lines deleted...]
-      <x:c r="I209" s="4"/>
+      <x:c r="B204" s="4"/>
+      <x:c r="C204" s="4"/>
+      <x:c r="D204" s="4"/>
+      <x:c r="E204" s="4"/>
+      <x:c r="F204" s="4"/>
+      <x:c r="G204" s="4"/>
+      <x:c r="H204" s="4"/>
+      <x:c r="I204" s="4"/>
+    </x:row>
+    <x:row r="205" spans="1:9">
+      <x:c r="A205" s="4"/>
+      <x:c r="B205" s="4"/>
+      <x:c r="C205" s="4"/>
+      <x:c r="D205" s="4"/>
+      <x:c r="E205" s="4"/>
+      <x:c r="F205" s="4"/>
+      <x:c r="G205" s="4"/>
+      <x:c r="H205" s="4"/>
+      <x:c r="I205" s="4"/>
+    </x:row>
+    <x:row r="206" spans="1:9">
+      <x:c r="A206" s="4"/>
+      <x:c r="B206" s="4"/>
+      <x:c r="C206" s="4"/>
+      <x:c r="D206" s="4"/>
+      <x:c r="E206" s="4"/>
+      <x:c r="F206" s="4"/>
+      <x:c r="G206" s="4"/>
+      <x:c r="H206" s="4"/>
+      <x:c r="I206" s="4"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A207:I209"/>
+    <x:mergeCell ref="A204:I206"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>