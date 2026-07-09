--- v1 (2026-05-17)
+++ v2 (2026-07-09)
@@ -1,91 +1,668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56dd1a2e866d4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829aec8b705d4cd087a4f9f70323de77.psmdcp" Id="R3692814519bb4f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76352fe85a0439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e318f4761394598a5ec839c9d314fee.psmdcp" Id="R3adcd664c4da4767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Housing</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>SEACAP - Bisbee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Cochise County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1326 W Highway 92, San Jose Square Ste 11, Bisbee, Cochise, AZ, 85603-1151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-293-1144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seacapaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ahurtado@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verde Valley Sanctuary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers transitional housing, if space permits. Offer case management, referrals, housing assistance and more. Also offers legal advocates that assist survivors in navigating the civil legal system by providing them with information and resources, and help survivors obtain protection orders, completing and filing critical paperwork and attend court hearings.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survivors of domestic and sexual violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-634-2511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://verdevalleysanctuary.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vvs@verdevalleysanctuary.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fri 8am-noon Yuma County; Mon-Fri 8am-5pm La Paz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-3462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://wacog.com/family-community-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safe House Domestic Violence Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides telephone crisis intervention and shelter for adult survivors of domestic violence, and victims of other crimes or human trafficking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and men survivors of domestic violence, and victims of other crimes or trafficking in Yuma County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Yuma, Yuma, AZ, 85365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; 24-hours facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-0044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ccs-soaz.org/service/domestic-violence-shelters/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sierra Vista Domestic Crisis Shelter/Forgach House</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides telephone crisis intervention and shelter for men and women and their children who are victims of domestic violence. Program includes advocacy, groups, parenting classes, and transportation to social and legal services appointments. Length of stay is 120 days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Male and female survivors of domestic violence and their children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Sierra Vista, Cochise, AZ, 85636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; 24-hours hotline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-458-9096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>House of Hope Domestic Crisis Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides telephone crisis intervention and shelter for men and women and their children who are victims of domestic violence. Program includes advocacy, groups, parenting classes, and transportation to needed social and legal services. Length of stay is 120 days. Participants may be eligible for up to 18 months of transitional shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Douglas, Cochise, AZ, 85608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-364-2465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ccs-soaz.org/service/domestic-violence-shelters</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempe Human Services HOPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support to people experiencing homelessness in Tempe. Services include outreach and engagement, and connection to resources for mental health, substance abuse, and immediate hygiene needs. Also provides outreach through an encampment online reporting tool. Also provides housing assessments for adults who are homeless. Based on the assessment, people who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults and families who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office for appointment; contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3500 S Rural Rd, Tempe Public Library Ste 202, Tempe, Maricopa, AZ, 85282-5405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-350-5400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tempe.gov/government/community-health-and-human-services/housing-services/ending-homelessness/homeless-outreach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keys to Change</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a wide variety of support services for single adults including shelter, housing related coordinated entry, employment assistance, and other services. Assistance and services are all in person, no assistance available via phone. Visit the Brian Garcia Welcome Center for intake, open 24 hours a day. *Does not serve adults with minor children*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>single adults age 18 and older (does not serve adults with minor children)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>visit the Brian Garcia Welcome Center, no documents required. Does not provide services over the phone, services are only provided in person.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brian Garcia Welcome Center 24-hours; Lodestar Day Resource Center Mon-Fri 7:30am-11pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-883-4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://keystochangeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sullivan Jackson Employment Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides employment assistance and training to youth and adults who are homeless. Services include shelter, case management, employability training, and job search assistance. Offers the use of computers with Internet access, fax machines, copiers, and telephones. Also provides coordinated entry access for housing assessments and to screen for additional services. Offers additional shelter options during Operation Deep Freeze with possible pet friendly motel accommodations for those seeking shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men, women, veterans, and youth who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment, Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400 E 26th St, Tucson, Pima, AZ, 85713-2981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-7300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/988/Sullivan-Jackson-Employment-Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jenifer.darland@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerge Domestic Abuse Hotline &amp; Emergency Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides crisis intervention hotline and safety planning to people experiencing domestic abuse. Also provides referrals to people and community members who are trying to assist someone experiencing abuse. The emergency shelter provides temporary housing, case management and support, children's services, and assistance with orders of protection.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children and adults whose lives have been affected by domestic abuse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required for the hotline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Tucson, Pima, AZ, 85716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours crisis line and shelters</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-795-4266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.emergecenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@emergecenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church on the Street Mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter for adults who are homeless. Separate facilities for men and women. All residents must attend mandatory Bible studies.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men and women who are homeless. Accepts those taking psychiatric medication; does not accept sex-offenders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1402 S Tyndall Ave, Tucson, Pima, AZ, 85713-1726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; intake daily 3pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-409-2440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cotstucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cotstucson@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army North West Valley Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers community recreation programs. Provides hot meals, food boxes, back-to-school assistance. Rent and utility assistance on a limited basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo ID and current proof of address for weekly emergency food box. Limited non-income based assistance with APS, SRP and Southwest Gas limited to once every 2 years and 3 times in a lifetime.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit; line starts forming hours before opening time and funds are limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17420 N Avenue of the Arts Blvd, Surprise, Maricopa, AZ, 85378-2577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-noon, 1pm-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-977-1084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://northwestvalley.salvationarmy.org/north-west-valley-az?_gl=1*j9gell*_gcl_au*mtg1nze2mtyxny4xnzy1ntu4mte0*_ga*njc3nze1mjc1lje3nju1ntgxmtq.*_ga_</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaqueline.Murillo@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Chandler Corps Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to individuals and families in need. Services include emergency food boxes, Project Service to Help Arizonans with Relief on Energy (SHARE) for SRP and APS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who have not received funding from this Salvation Army location in the past 24 months and are living within restricted area of Chandler, Gilbert or Sun Lakes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message, funding is not guaranteed even when available</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85 E Saragosa St, Chandler, Maricopa, AZ, 85225-6385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Most services Mon-Fri 8:30am-11:30am, 1pm-4:30pm; Food boxes Tue-Fri 8:30am-11:30am; Cooling Center Mon-Sun 11am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-963-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://chandler.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Frontera Magnotto House</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides day program for homeless adults with a serious mental illness who are referred by the RAPP program. Includes breakfast and lunch, personal hygiene kit, shower, and laundry facilities. Also provides coordinated entry access for housing assessments and to screen for additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults with a serious mental illness who are homeless or nearly homeless; must have referral from RAPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2940 N Flowing Wells Rd, Tucson, Pima, AZ, 85705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-624-5518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.lafronteraaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gabriel.marvan@lafrontera.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Tucson Diocesan Council</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a referral service to local Catholic churches for people in need. May include referrals for food boxes, financial assistance for rent and utilities, and vouchers for clothing and furniture.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who live within Tucson Catholic church parish boundaries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake and referral to participating church; if accepted for assistance, a home visit may be scheduled; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829 S 6th Ave, Tucson, Pima, AZ, 85701-2624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-628-7837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.svdptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>inbox@svdptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-HELP Shelter Program - Tempe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides overnight sleeping space, evening meals, and community resources for up to 40 participants.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be 18 or older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must come to the office at 8 am in person to get on the wait list and is first come first serve. Availability depends on available space and intakes are between 10am and 2 pm. No ID or other documents are required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2146 E Apache Bvld, Tempe, Maricopa, AZ, 85281-4863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-389-1277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tempeaction.org/get-help/housing-stability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Action Program - Tempe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers emergency relief for rent and utility payments for Tempe households experiencing a financial crisis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be a Tempe resident.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call Community Action Program Hotline or visit website. Contact to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281-4863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon &amp; Wed 8am-5pm; Tue &amp; Thu 8am-6:30pm; Friday 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-389-1375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tempeaction.org/get-help/economic-mobility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Our Family Services Housing Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides scattered-site rapid re-housing program for adults and families who are homeless. Participants must be able to obtain a source of income and meet with their case manager regularly. Services include education and job training assistance, and advocacy. Also provides housing assessments for people who are homeless. Based on the assessment, those who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Coordinated entry into housing site.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations citywide, Tucson, Pima, AZ, 85712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-323-1708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ourfamilyservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Pueblo Community Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers specialized housing programs and serves as housing related coordinated entry. Also provides housing assessments for adults who are homeless and screening for additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations citywide, Tucson, Pima, AZ, 85713-3644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-546-0122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.helptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@helptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPEP Human Services Department - San Luis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency financial assistance for rent and utilities for area farmworkers. Includes referrals for other needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farmworkers in Yuma County on low income who are in need; must have children age 17 or younger in the home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731 N 1st Ave, San Luis, Yuma, AZ, 85349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-627-3203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ppep.org/programs/human-services/emergency-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPEP Farmworker Housing Assistance Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing services for farm workers with low incomes. Includes housing search assistance, case management, and limited financial assistance for rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farmworkers in Yuma County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; contact the provider for any required documents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201 N Bingham Ave, Ste 9, Somerton, Yuma, AZ, 85350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-627-7665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pmhdc.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mhdcmicro@ppep.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Rescue Mission Hope Coach Mobile Outreach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides mobile street outreach and navigation services as well as mobile coordinated entry to single adults and familes who are unsheltered homeless per hud definition.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unsheltered men, women, and children as defined by hud in Avondale, Goodyear, El Mirage, Surprise, Whittman, Waddell, Sun City, Sun City West, Youngtown, Peoria, Glendale, Mesa, Guadalupe, and Scottsdale. Able to serve individuals with SMI designation that are not actively psychotic or having current delusions. 
+Does not cover Phoenix, Tempe, Chandler, Gilbert, or Apache Junction.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message and then a case manager will call back. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Goodyear, Maricopa, AZ, 85338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-7pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-346-3361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://phoenixrescuemission.org/help/homeless-outreach/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAP a Plan Program - Green Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Green Valley, Arivaca, and Amado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake and to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3950 S Camino del Heroe, Green Valley, Pima, AZ, 85614-5700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue 9am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-625-5966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.valleyassistanceservices.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAP a Plan Program - Sahuarita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for families and seniors on low income. Services include emergency rent and utility payment assistance including sewer user fees. Financial assistance applicants are required to attend six hours of workforce training and budgeting classes. Also provides assistance to sign up for benefits, including Nutrition Assistance (food stamps/SNAP); backpacks for school children; diapers; and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income within the town limits of Sahuarita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3950 S Camino Del Heroe, Green Valley, Pima, AZ, 85614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-3pm</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sister Jose Women's Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a day center and overnight shelter for individuals that identify as female or non-binary who are homeless. Offers breakfast, clothing, pet food, personal hygiene supplies, and shower and laundry facilities, and help applying and paying for identification documents. Case workers are available to provide referrals to additional services. Center is pet-friendly. Also offers a warming center in the winter.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults that identify as female or non-binary 18 years and older who are homeless in Tucson; does not accept children</x:t>
   </x:si>
   <x:si>
     <x:t>Visit center for day shelter, intake for overnight shelter, and breakfast; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1050 S Park Ave, Tucson, Pima, AZ, 85719-6743</x:t>
   </x:si>
   <x:si>
     <x:t>Center Mon-Sat 9am-4pm day; Daily intake for overnight shelter 9am-10:30am; Breakfast Mon-Fri 9am-11:45am</x:t>
   </x:si>
   <x:si>
     <x:t>520-909-3905</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.sisterjose.org</x:t>
   </x:si>
   <x:si>
     <x:t>nicola@sisterjose.org</x:t>
@@ -213,168 +790,132 @@
   <x:si>
     <x:t>Casa Paloma Women's Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides daytime drop-in center and residential housing services for women who are homeless. Length of stay may be 90 days. Center services include breakfast, sack lunch to go, local phone calls, laundry, restrooms, showers, clothing, bus passes, hygiene items, supplies, resources, assessments, referrals, and optional case management.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless women only; photo ID not required</x:t>
   </x:si>
   <x:si>
     <x:t>Pre-screenings are first come, first serve basis. A waiting list is retained. You can also be referred through the HIP Drop-In center.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Tucson, Pima, AZ, 85713</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm, pre-screenings Mon, Wed, Fri 1pm-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-882-0820</x:t>
   </x:si>
   <x:si>
     <x:t>rleon@primavera.org</x:t>
   </x:si>
   <x:si>
-    <x:t>La Frontera Magnotto House</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>JFCS Community Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency financial assistance to people in need for past due rent payment, past due mortgage payment, all utilities (water, gas, electric), grocery gift cards, and free hygiene kits. Max assistance is $1500 per household. Funding is first come first served. Email at 8 am on the first of the month for assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>people in need</x:t>
   </x:si>
   <x:si>
     <x:t>Email at 8 am on the first of the month, funding is first come first served at the beginning of each month as funding allows. Max assistance is $1500. Contact provider for documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4301 E 5th S, Tucson, Pima, AZ, 85711</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-795-0300</x:t>
   </x:si>
   <x:si>
     <x:t>http://jfcstucson.org/services/emergency-financial-assistance/</x:t>
   </x:si>
   <x:si>
     <x:t>jefa@jfcstucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>A New Leaf - Autumn House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter for people who are fleeing abusive relationships. Services include case management, crisis intervention, and referrals to other services.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who are fleeing abusive relationships</x:t>
   </x:si>
   <x:si>
     <x:t>Call, no documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Mesa, Maricopa, AZ, 85203</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>480-969-4024</x:t>
   </x:si>
   <x:si>
     <x:t>http://turnanewleaf.org/services/sexual-and-domestic-violence-services/autumn-house/</x:t>
   </x:si>
   <x:si>
     <x:t>smisilao@turnanewleaf.org</x:t>
   </x:si>
   <x:si>
     <x:t>LGBTQ+-Anti-Violence Project</x:t>
   </x:si>
   <x:si>
     <x:t>Provides crisis hotline for LGBTQ+ people dealing with intimate partner violence, domestic violence, hate violence, sexual violence, and stalking. Services include case management, emergency shelter, food pantry, and connection to additional resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Adult lesbian, gay, bisexual, and transgender individuals aged 18 years and older who are victims of sexual assault, harassment, and violence, and their allies.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit location; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Tucson, Pima, AZ, 85705</x:t>
   </x:si>
   <x:si>
     <x:t>Hotline Mon-Fri 8am-7pm ; Closed on federal holidays</x:t>
   </x:si>
   <x:si>
     <x:t>800-553-9387</x:t>
   </x:si>
   <x:si>
     <x:t>http://saaf.org/services/anti-violence-project</x:t>
   </x:si>
   <x:si>
     <x:t>aprice@saaf.org</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis House Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter for women escaping domestic violence, sexual assault, and human trafficking.</x:t>
   </x:si>
   <x:si>
     <x:t>Female survivors of domestic violence, sexual assault, and human trafficking, and female survivors with children (boys age 10 and younger and girls of any age)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Call</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Green Valley, Pima, AZ, 85614</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Sat 9am-4pm administration, 24-hours hotline and facility</x:t>
   </x:si>
   <x:si>
     <x:t>520-648-3589</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.handsofafriend.org</x:t>
   </x:si>
   <x:si>
     <x:t>Guadalupe Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information to Guadalupe residents about available social services. Provides case management and emergency food boxes for Guadalupe residents with low incomes.</x:t>
   </x:si>
   <x:si>
     <x:t>Guadalupe residents who meet income eligibility requirements; must have ID</x:t>
   </x:si>
   <x:si>
     <x:t>Call; ID is needed. Contact the provider for any documents required.</x:t>
   </x:si>
@@ -436,53 +977,50 @@
   <x:si>
     <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
   </x:si>
   <x:si>
     <x:t>602-534-2433</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Social Services - Tucson</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management to individuals and families, and emergency financial assistance for rent and electricity. Also provides referrals to transitional housing, job training, employment, and additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call Mondays at 8:30am for intake and appointments for electric. Rental assistance should call at 8am on the first Monday of the month. Must bring photo ID for adults, and birth certificate and Social Security numbers for all in family.</x:t>
   </x:si>
   <x:si>
     <x:t>1002 N Main Ave, Tucson, Pima, AZ, 85705-7610</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-4pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-792-1111</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmytucson.org/tucson-social-services</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Hospitality House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter for men, women, women with children, and families for seven consecutive nights every 30 days. Offers hot meal, showers, a cot to take a nap, and a sack lunch. Case managers are available to provide referrals to other services. Also provides coordinated entry access for housing assessments and to screen for additional services. Offers warming center during November 15th to March 31st.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless adults, women with children (boys age 10 and younger and girls of any age), and families</x:t>
   </x:si>
   <x:si>
     <x:t>Call to check availability. Visit shelter 3pm-5pm for intake and can start lining up at 2 pm; first-come, first-served. Must bring photo ID.</x:t>
   </x:si>
   <x:si>
     <x:t>Intake daily 9am, warming/cooling station 3pm-5pm; shelter 24-hours</x:t>
   </x:si>
   <x:si>
     <x:t>520-795-9671</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmytucson.org/hospitality-house-shelter</x:t>
@@ -508,194 +1046,122 @@
   <x:si>
     <x:t>Center Mon-Fri 9am-1pm; Daily Jan-Mar shelter, activities very</x:t>
   </x:si>
   <x:si>
     <x:t>520-620-1076</x:t>
   </x:si>
   <x:si>
     <x:t>http://tucsonsouth.salvationarmy.org/</x:t>
   </x:si>
   <x:si>
     <x:t>POND Housing Navigation Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing navigation services for youth who are at risk of or currently experiencing homelessness. Offers connection to community housing, shelters, and agencies who offer mental health services and SMI evaluations. Provides homeless court navigation and application assistance for POND Supportive Housing when available.</x:t>
   </x:si>
   <x:si>
     <x:t>LGBTQ+ and allied folks, ages 18-24, who are at risk of or currently experiencing homelessness.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>1101 N Central Ave, Ste 104, Phoenix, Maricopa, AZ, 85004</x:t>
   </x:si>
   <x:si>
-    <x:t>Vary</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-400-2601</x:t>
   </x:si>
   <x:si>
     <x:t>http://onenten.org/housing-program</x:t>
   </x:si>
   <x:si>
     <x:t>keri@onenten.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sojourner Center Emergency Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides crisis shelter up to 120 days and supportive services for adults and their children who are fleeing domestic violence, sexual assault or human trafficking. Offers case management, lay legal and individual advocacy, and referrals to participants. Pet Companion Center offers shelter for pets of families in the shelter.</x:t>
   </x:si>
   <x:si>
     <x:t>Women, men, and their children and pets who are actively fleeing domestic violence or human trafficking</x:t>
   </x:si>
   <x:si>
     <x:t>Call for services; visit website for donation process. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Phoenix, Maricopa, AZ, 85006</x:t>
   </x:si>
   <x:si>
     <x:t>602-244-0089</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.sojournercenter.org/programs/emergency-shelter-services/</x:t>
   </x:si>
   <x:si>
     <x:t>John F Long Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation resources for bus cards.</x:t>
   </x:si>
   <x:si>
     <x:t>Resides within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program;  Visit website for portal login and confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>3454 N 51st Ave, Phoenix, Maricopa, AZ, 85031-3002</x:t>
   </x:si>
   <x:si>
-    <x:t>Keys to Change</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Phoenix Social Services Emergency Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for Phoenix residents in need. Assistance, when available, includes electricity, water, and gas utility assistance, rent assistance, and food boxes. Offers information about and referrals to available community resources. **Currently out of funds for rental and water bill assistance**</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix residents with a loss of income within the past 90 days or out of pocket unplanned expense within the past 30 days</x:t>
   </x:si>
   <x:si>
     <x:t>Call for pre-screening interview and appointment for financial assistance. Visit office for food assistance or call for specific information. Funding occurs at the beginning of the month for emergency assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>2707 E Van Buren St, Phoenix, Maricopa, AZ, 85008-6020</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-4pm; 24-hours client line</x:t>
   </x:si>
   <x:si>
     <x:t>602-267-4122</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmyphoenix.org</x:t>
   </x:si>
   <x:si>
     <x:t>mandy.porter-griffith@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
-    <x:t>I-HELP Shelter Program - Tempe</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>UMOM Halle Women's Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shelter for single women who are experiencing homelessness. There is always a waiting list for shelter.</x:t>
   </x:si>
   <x:si>
     <x:t>Single women age 18 and older who are experiencing homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Call for information</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85008</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm: Intakes 6am-2:30pm; Shelter operates 24/7</x:t>
   </x:si>
   <x:si>
     <x:t>602-362-5833</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.umom.org/shelter</x:t>
   </x:si>
   <x:si>
     <x:t>info@umom.org</x:t>
@@ -910,53 +1376,50 @@
   <x:si>
     <x:t>602-845-1390</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.helpinghandsforfreedom.org</x:t>
   </x:si>
   <x:si>
     <x:t>esnelz@helpinghandsforfreedom.org</x:t>
   </x:si>
   <x:si>
     <x:t>House of Refuge Sunnyslope, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides faith-based, transitional housing for sober, single, adult mothers with custodial children and sober, single adult men without children and sober, single adult women without children.</x:t>
   </x:si>
   <x:si>
     <x:t>Must be clean and sober, including marijuana and alcohol, and be able to pass a drug screening. Must be willing and able to work full-time. No convicted sex, arson, or violent offenders. Transitional housing is provided for single men, single women, and single moms with children. We do not provide housing for families.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>9844 N 7th Pl, Phoenix, Maricopa, AZ, 85020-1703</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 9am-3pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>602-678-0223</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.refugesunnyslope.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@refugesunnyslope.com</x:t>
   </x:si>
   <x:si>
     <x:t>Hope Cottage</x:t>
   </x:si>
   <x:si>
     <x:t>Provides faith-based emergency shelter for single women, and women with custodial children. Includes clothing, meals, and case management. Attendance at the chapel service is encouraged.</x:t>
   </x:si>
   <x:si>
     <x:t>Women and children. Boys must be age 12 or younger.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit mission daily 4pm-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>2211 E Johnson Ave, Flagstaff, Coconino, AZ, 86004</x:t>
   </x:si>
   <x:si>
     <x:t>Daily 9am-noon, 4pm-8:30pm; daily 4pm-6pm new client intake</x:t>
@@ -1102,53 +1565,50 @@
   <x:si>
     <x:t>Call, email or visit website; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>9555 W Van Buren St, Tolleson, Maricopa, AZ, 85353-2816</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9:30am-5pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>623-936-2760</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tolleson.az.gov/338/community-action-program---cap-office</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix VA Community Resource &amp; Referral Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing assessments for veterans who are homeless. Based on the assessment, people who are the most in need are  given a referral and placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing. Also provides job search assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans who are, or are about to be, homeless</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1500 E Thomas Rd, Ste 106, Phoenix, Maricopa, AZ, 85014-5708</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7:30am-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-248-6040</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.va.gov/phoenix-health-care/locations/phoenix-va-clinic</x:t>
   </x:si>
   <x:si>
     <x:t>Gila Bend Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income. Provides food boxes and offers a monthly Job Listing for the local area.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call 2nd Fri 4pm-5pm and leave a message. Must have photo ID and proof of address for emergency food boxes.</x:t>
   </x:si>
   <x:si>
     <x:t>202 E Euclid Ave, Gila Bend, Maricopa, AZ, 85337</x:t>
@@ -1339,53 +1799,50 @@
   <x:si>
     <x:t>1515 E Cedar Ave, Ste A5, Flagstaff, Coconino, AZ, 86004-1630</x:t>
   </x:si>
   <x:si>
     <x:t>928-266-1984</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nationsfinest.org</x:t>
   </x:si>
   <x:si>
     <x:t>modonnell@nationsfinest.org</x:t>
   </x:si>
   <x:si>
     <x:t>New Life Center - Domestic Violence Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management, advocacy, support groups, domestic violence shelter, human trafficking shelter, sexual assault shelter and services to families and adults who are victims of domestic violence, sexual assault, or human trafficking. Maximum length of stay is 120 days and accommodates pets.</x:t>
   </x:si>
   <x:si>
     <x:t>Families, men, and women who are victims of domestic violence, sexual assault, or human trafficking.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for phone screening; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
-    <x:t>Confidential Location, Goodyear, Maricopa, AZ, 85338</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>623-932-4404</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.newlifectr.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@newlifectr.org</x:t>
   </x:si>
   <x:si>
     <x:t>I-HELP Chandler</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter for single adults who are experiencing homelessness. Clients receive evening and morning meals and case management. Also provides housing assessments for adults who are homeless. Based on the assessment, people who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults who are homeless; does not accept those with children. Must be able to provide self-care without assistance. No registered sex offenders. No obvious signs of impairment.</x:t>
   </x:si>
   <x:si>
     <x:t>345 S California St, Chandler, Maricopa, AZ, 85225-6201</x:t>
   </x:si>
   <x:si>
     <x:t>By appointment only; respite center open Sun-Fri 9am-7pm during heat relief season</x:t>
   </x:si>
   <x:si>
     <x:t>480-963-1423 x112</x:t>
@@ -1423,176 +1880,128 @@
   <x:si>
     <x:t>Provides faith-based services for men, women, and families who are homeless. Programs include shelter, resume help and other employment assistance, and connection to permanent housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families who are homeless. Must be sober. Does not accept Level II or III sex offenders.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake information</x:t>
   </x:si>
   <x:si>
     <x:t>4550 S Palo Verde Rd, Tucson, Pima, AZ, 85714-1943</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 6am intake</x:t>
   </x:si>
   <x:si>
     <x:t>520-740-1501</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.grmtucson.com</x:t>
   </x:si>
   <x:si>
     <x:t>lchastain@grmtucson.com</x:t>
   </x:si>
   <x:si>
-    <x:t>PPEP Farmworker Housing Assistance Program</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Prescott Corps Project SHARE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides energy utility payment assistance, rental assistance for people who are currently in a crisis situation.</x:t>
   </x:si>
   <x:si>
     <x:t>Must meet income guidelines and be in a crisis situation</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment</x:t>
   </x:si>
   <x:si>
     <x:t>231 S Montezuma St, Prescott, Yavapai, AZ, 86303-4719</x:t>
   </x:si>
   <x:si>
     <x:t>By appointment</x:t>
   </x:si>
   <x:si>
     <x:t>928-778-0150 x1102</x:t>
   </x:si>
   <x:si>
     <x:t>http://prescott.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>joe.posillico@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
   </x:si>
   <x:si>
     <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
   </x:si>
   <x:si>
-    <x:t>Call for intake</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm, Fri 8am-noon for utility assistance</x:t>
   </x:si>
   <x:si>
     <x:t>928-753-6247</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com/utility-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>miaa@wacog.com</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Social Services - Yuma</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent, gas, electric, and water bills. Provides emergency food boxes and sandwiches to those in need.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families in need</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email</x:t>
   </x:si>
   <x:si>
     <x:t>445 S 4th Avenue, Yuma, Yuma, AZ, 85364</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon, 1pm-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-783-0181</x:t>
   </x:si>
   <x:si>
     <x:t>http://yuma.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>yumahelp@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Tempe Human Services HOPE</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Project Aware</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shelter for men age 18 and older who are sober and drug free.</x:t>
   </x:si>
   <x:si>
     <x:t>Men age 18 and older who are sober, drug free, and homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit shelter; must bring photo ID</x:t>
   </x:si>
   <x:si>
     <x:t>215 W Leroux St, Prescott, Yavapai, AZ, 86303-4330</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Fri 9am-noon administration; 24-hours shelter; daily 6pm intake</x:t>
   </x:si>
   <x:si>
     <x:t>928-778-7744</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azed.gov/wellness/csmh</x:t>
   </x:si>
   <x:si>
     <x:t>US VETS - Phoenix</x:t>
@@ -1678,74 +2087,50 @@
   <x:si>
     <x:t>Prescott Area Shelter Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency housing for women and women with children who are homeless. Also offers a warming center in the winter.</x:t>
   </x:si>
   <x:si>
     <x:t>Women who are homeless; accepts those with children</x:t>
   </x:si>
   <x:si>
     <x:t>336 N Rush St, Prescott, Yavapai, AZ, 86301-2632</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-noon administration; 24-hours shelters</x:t>
   </x:si>
   <x:si>
     <x:t>928-778-5933</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.prescottshelters.org</x:t>
   </x:si>
   <x:si>
     <x:t>passdirector@prescottshelters.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Sullivan Jackson Employment Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Sanctuary House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides faith-based emergency shelter for men. Includes clothing, meals, and case management. Attendance at the chapel service is encouraged.</x:t>
   </x:si>
   <x:si>
     <x:t>Men who are homeless; must have valid ID</x:t>
   </x:si>
   <x:si>
     <x:t>Visit mission</x:t>
   </x:si>
   <x:si>
     <x:t>124 S San Francisco St, Flagstaff, Coconino, AZ, 86001-5739</x:t>
   </x:si>
   <x:si>
     <x:t>Daily 4pm-6pm new client check-in</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-3512</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.srm-hc.org</x:t>
   </x:si>
   <x:si>
     <x:t>jjoseph@srm-hc.org</x:t>
@@ -1870,1038 +2255,695 @@
   <x:si>
     <x:t>Northland Cares Housing Opportunities for persons with HIV/AIDS</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency housing and utility assistance and peer support groups. Also offers food vouchers, personal hygiene supplies, and gas money.</x:t>
   </x:si>
   <x:si>
     <x:t>People with HIV/AIDS</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website; Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>3188 N Windsong Dr, Ste A, Prescott Valley, Yavapai, AZ, 86314-1220</x:t>
   </x:si>
   <x:si>
     <x:t>928-776-4612</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.northlandcares.org</x:t>
   </x:si>
   <x:si>
     <x:t>webster@northlandcares.org</x:t>
   </x:si>
   <x:si>
-    <x:t>PPEP Human Services Department - San Luis</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>US Vets - Phoenix - Ashley's Place</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transitional housing services, financial education, VA benefit assistance, and career services for female veterans.</x:t>
   </x:si>
   <x:si>
     <x:t>Female veterans with a discharge other than dishonorable who experienced military sexual trauma, intimate partner violence, or domestic violence during or after their military service. Must be homeless or at imminent risk of losing housing, must be able to live independently in a shared housing environment, and pass eligibility screening.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, visit office, or write. Required documents: photo ID, certificate of release for discharge from Active Duty (DD form 214) showing discharge status or letter of service, and proof of homelessness. If currently housed: copies of signed lease or landlord agreement and copy of eviction notice or court-ordered move-out date, if applicable.</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-499-3859</x:t>
   </x:si>
   <x:si>
     <x:t>http://usvets.org/wp-content/uploads/2025/03/Phoenix-Ashleys-Place-Brochure_v11.pdf</x:t>
   </x:si>
   <x:si>
     <x:t>ashleysplace@usvets.org</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona Housing Crisis Hotline</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rental assistance and eviction prevention resources for individuals residing in rural Arizona who are facing homelessness within 21 days.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of rural Arizona at risk of homelessness within 21 days</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281</x:t>
   </x:si>
   <x:si>
     <x:t>9am-7pm daily</x:t>
   </x:si>
   <x:si>
     <x:t>877-211-8661 x1</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army North West Valley Corps</x:t>
-[...120 lines deleted...]
-    <x:t>Provides telephone crisis intervention and shelter for men and women and their children who are victims of domestic violence. Program includes advocacy, groups, parenting classes, and transportation to needed social and legal services. Length of stay is 120 days. Participants may be eligible for up to 18 months of transitional shelter.</x:t>
+    <x:t>Good Neighbor Alliance, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for people who are homeless. Services include breakfast and dinner. Offers showers three days a week. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter for intake assessment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420 N 7th St, Sierra Vista, Cochise, AZ, 85635-1650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-3pm administration. Daily 4pm families shelter check-in, 5pm single adults shelter check-in. Mon, Wed, Fri 8am-11am showers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-439-0776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svshelter.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@svshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bisbee Coalition for the Homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for men, women, and families who are homeless. Includes meals, showers, laundry, and case management. Also provides meals and food bags every weekday to people in need. Delivers meals to those who are homebound on a case-by-case basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509 Romero St, Bisbee, Cochise, AZ, 85603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours facility; daily noon-2pm &amp; 5pm-6pm meals; daily noon-2pm food bags; Mon, Tue, Thu, Fri noon-2pm showers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-432-7839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bisbeeshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bhsheltered@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACHIEVE Housing Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional and permanent housing for adults with disabilities. Also provides coordinated entry access for housing assessments and to screen for additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3250 E 40th St, Ste A, Yuma, Yuma, AZ, 85365-7748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-341-0335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://achievehs.org/low-income-housing-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>efigueroa@achiievehs.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mount Graham Safe House Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for women and men who are victims of domestic violence, stalking, or sexual assault; or are homeless. Pets will be considered on an individual basis. Also provides case management, information and referrals and a hotline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and men who are victims of domestic violence, sexual assault, or stalking, or are homeless in Gila, Graham, and Greenlee counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit the shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Safford, Graham, AZ, 85546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm administration; 24-hours shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-269-9104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mtgrahamsh.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>felicia@mgsh.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila River Indian Community Domestic Violence Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for victims of domestic violence. Client services include crisis intervention, needs assessment, information and referrals, court preparation and advocacy, and help getting Temporary Restraining Orders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tribal community members who are victims of domestic violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Sacaton, Pinal, AZ, 85147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>855-203-5849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilariver.org/index.php/departments/community-safety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hopi Tribe Domestic Violence Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides domestic violence, sexual assault and human trafficking resources for Hopi tribal members.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members of the Hopi Tribe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Kykotsmovi Village, Navajo, AZ, 86039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-738-1115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.hopi-nsn.gov/contact/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WestCare Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides social services programs throughout Mohave County including a domestic violence shelter, outpatient domestic violence classes,  domestic violence advocacy, Department of Child Safety support services, and a nurturing parenting program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Bullhead City, Mohave, AZ, 86442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-763-1945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://westcare.com/places/arizona/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cheryl.debatt@westcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila House, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides temporary housing for people experiencing life-altering events that may result in homelessness. Events include domestic violence, sexual assault, child abuse, stalking, human trafficking, or catastrophic events that have destroyed people's homes. Site for coordinated entry into housing. Also provides home repairs for seniors on low income.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Globe, Gila, AZ, 85502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program times vary; 24-hours crisis hotline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-402-8693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilahouseinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@gilahouseinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Verde Valley Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to qualifying residents of Sedona and the Verde Valley. Assistance includes rent payments, utility assistance, and other assistance as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualifying residents of Sedona, Village of Oak Creek, Camp Verde, Beaver Creek, Rimrock, Lake Montezuma, Cottonwood, Clarkdale, Cornville, and Jerome are eligible for assistance upon qualification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message with name, phone number, and requested assistance. A caseworker will return messages.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-963-4342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyusa.org/az/sedona/w-hwy-89a/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jennie.underwood@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACA Supportive Services Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email to apply for financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-526-2968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>supportservice@nacainc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Payson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, utility payment, deposit assistance and diaper distribution. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines and have a documented need for assistance. Must have children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110 W Main St, Ste A, Payson, Gila, AZ, 85541-4818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm prescreening packets accepted</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-7192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilacountyaz.gov/government/community/community_action_program.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Globe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, and utility payment and deposit assistance. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines, submit all requested documentation, and have a documented need for assistance. Must have children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-425-7631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Fredonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, financial empowerment classes, housing rehabilitation, weatherization services, and appliance repair or replacement. Provides housing and utilities deposit and payment assistance.**Currently only accepting families for rental assistance due to low funds**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal, email, or visit website for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 W Brown St, Fredonia, Coconino, AZ, 86022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3rd Thu 8:30am-2pm by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-643-7241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.coconino.az.gov/socialservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers. **Rental assistance is first come first served beginning on the first of the month**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-noon, 1pm-3:30pm; other times by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>abintz@coconino.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Rapid Rehousing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rapid rehousing for a limited number of people experiencing homelessness in Pinal County. Services include case management and assistance to link them to community resources to become self-sufficient. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People who are experiencing homelessness in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to complete an assessment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jlohman@cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Faith and Grace, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides domestic violence services including 24-hour hotline, emergency shelter and victim advocacy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave county residents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Lake Havasu City, Mohave, AZ, 86405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours hotline and website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-302-1358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://faithandgraceinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>faithandgracefriends@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit location, or visit website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri Noon-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-367-3057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentpinetop.com/home.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Willcox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Safford</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Graham County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283 W 5th St, Safford, Graham, AZ, 85546-2324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Douglas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Right-side door of St. Vincent de Paul Building, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Duncan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Greenlee County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506 SE Old West Hwy, Duncan, Greenlee, AZ, 85534-2095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Nogales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Santa Cruz County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125 E Madison St, Ste 2, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Patagonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100 Quiroga Ln, Patagonia Senior Citizen Center, Patagonia, Santa Cruz, AZ, 85624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ahurtadon@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Clifton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Clifton, Greenlee, AZ, 85533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Douglas area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment and reservation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue 1pm-3pm food boxes; Mon, Wed, Fri 11am-noon lunches, Thu 1pm-3pm financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-364-7573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>svdpdgls@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Sacred Heart of Jesus - Tombstone Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to people in need. Includes food boxes, hygiene supplies, and limited emergency financial assistance for gasoline, utilities and rent. Also loans medical equipment when available, such as walkers, canes, wheelchairs, shower and bath chairs, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Tombstone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592 E Safford St, Parish Hall, Tombstone, Cochise, AZ, 85638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue, Wed, Thu by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-559-4168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.shctombstone.org/resources/ministries-and-organizations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>teeniegreen@outlook.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Francis of Assisi - Elfrida Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency assistance to people in need. Includes food boxes, and financial assistance for rent and utilities for those with an eviction or cut-off notice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Cochise, Elfrida, McNeal, Pearce, Sunizona, and Sunsites areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4128 W Jefferson Rd, Elfrida, Cochise, AZ, 85610-9092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-642-3526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/conference-locations-contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - District 5 Council of Cochise/Graham/Greenlee Vicariates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers referral program to emergency assistance for people in need throughout Southern Arizona, according to parish boundaries.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for referral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/about-us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stagger Straight Community Emergency Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for people experiencing homelessness. Site for coordinated entry into housing. Other services include Individual Advocacy, Self Advocacy Support , Personal Financial Counseling and Specialized Information and Referral.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness in the Prescott area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531 Madison Ave, Prescott, Yavapai, AZ, 86301-2432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 5:30pm-7am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-8382 x4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.yavapaiccj.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amy.Marshall@yavapaiccj.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alice's Place</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides confidential temporary shelter for victims of domestic violence and a 24-hour crisis line and crisis intervention for victims of domestic violence, sex trafficking, sexual assault, dating abuse and stalking. Services include individual advocacy, care/case management, general crime victim assistance, subject specific public awareness/education, adult sexual assault prevention, spouse/intimate partner abuse prevention and life skills education.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older and their minor children experiencing domestic violence, sex trafficking, sexual assault, stalking or dating abuse.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Winslow, Navajo, AZ, 86047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-3003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.alicesplace.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alicesplace555@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crossroads Nogales Mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based facilities for people in need. Offers emergency shelter for adults (18+) who are homeless and domestic violence shelter for adult women and their children. Includes meals, food pantries, clothing distribution, showers, and Bible study classes. Also provides lunch and dinner for people in need. Offers Celebrate Recovery Meetings on Saturdays at 1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older who are homeless, adult women experiencing domestic violence and their children, adult women who are employed and their children, and adults with substance use issues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter; drop-in for meal; first come first serve for food boxes and clothing distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Nogales, Santa Cruz, AZ, 85621</x:t>
   </x:si>
   <x:si>
-    <x:t>520-508-0917</x:t>
-[...766 lines deleted...]
-  <x:si>
     <x:t>Mon-Fri 9am-5pm administration; Mon-Fri 4pm-5pm check-in; Mon-Sat 12pm-1pm lunch; Mon-Sat 4:30pm-5:30pm dinner; Mon-Sat 11am-12pm chapel service; Mon-Sat 3pm-4pm women's shower and Mon-Sat 4pm-5pm men's showers; Mon-Sat 1pm-1:30pm food boxes and clothing distribution (depending on donations availability); Wed, Fri 6pm-7pm Narcotics Anonymous Meetings</x:t>
   </x:si>
   <x:si>
     <x:t>520-287-5828</x:t>
   </x:si>
   <x:si>
     <x:t>http://crossroadsmissionnogales.org/</x:t>
   </x:si>
   <x:si>
-    <x:t>Our Family Services Housing Program</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Colorado River Regional Crisis Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency shelter, support, assistance, and advocacy, for victims of domestic violence or sexual abuse.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Parker, La Paz, AZ, 85344</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours; Administration Mon-Fri 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>888-499-0911</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.crrcs.com</x:t>
   </x:si>
   <x:si>
     <x:t>choff@crrcs.com</x:t>
   </x:si>
   <x:si>
     <x:t>Against Abuse, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Offers programs for victims of domestic violence and/or child abuse. Provides parenting and life skills instruction, and domestic violence education. Site for coordinated entry into housing.</x:t>
@@ -3038,110 +3080,50 @@
   <x:si>
     <x:t>Kingman Aid to Abused People</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a domestic violence crisis line and a shelter/safe house for at-risk women and children. Services include case management, children's and teen programs, and advocacy for women and children who are victims of domestic violence, crimes, sexual abuse, and/or homelessness. Site for coordinated entry into housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Victims of domestic violence, crimes, sexual abuse, and/or homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Kingman, Mohave, AZ, 86401</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm administration; 24-hours services</x:t>
   </x:si>
   <x:si>
     <x:t>928-753-4242</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mykaapaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>kaapsuzanne@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>MAP a Plan Program - Sahuarita</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>Stepping Stones Agencies</x:t>
   </x:si>
   <x:si>
     <x:t>Provides crisis line and emergency shelter for survivors of domestic violence and sexual assault. Transitional apartments are available for clients who complete the shelter program. Also provides advocacy, safety planning, assistance with orders of protection, and educational and support groups.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 18 and older and their minor children who are victims of domestic violence or sexual assault and live in West Yavapai County</x:t>
   </x:si>
   <x:si>
     <x:t>Call the Crisis Line</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Prescott Valley, Yavapai, AZ, 86314</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-4pm administration; 24-hours crisis line and shelter</x:t>
   </x:si>
   <x:si>
     <x:t>928-445-4673</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.steppingstonesaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@steppingstonesaz.org</x:t>
@@ -3158,50 +3140,128 @@
   <x:si>
     <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon walk-ins; Mon-Thu 1pm-2pm by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County Social Services - Page</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1pm, 2pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-679-7496</x:t>
   </x:si>
   <x:si>
+    <x:t>Pima County Home Repair &amp; Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for repair of single family homes and mobile homes for people on low income in Oro Valley, Sahuarita, and unincorporated areas of Pima County. Includes the repair or replacement of heating and cooling systems, roof repair, hot water tanks, septic system repair or replacement.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners of single family houses and mobile homes on low income in Oro Valley, Sahuarita, and unincorporated areas of Pima County; does not include owners of recreational vehicles (RVs) or travel trailers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for application. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2797 E Ajo Way, Fl 3, Tucson, Pima, AZ, 85713-6223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-2461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/2533/Home-Repair-Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>home.repair@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pima County Community Assistance Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial assistance to people on low income throughout Pima County. Assistance is limited and based on grant funding. Includes utility assistance to prevent shutoff and propane gas used for heating and limited mortgage assistance to prevent eviction or foreclosure. Offers car repair assistance for families with children (age 17 and younger) who are working. Does not exceed $300 for any repair; not available to people who are unemployed or childless. Provides assistance directly to applicants, and to agencies in the Emergency Services Network.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People living at or below the poverty level in Pima County. Must have Arizona photo ID, source of income, and ability to meet bills next month. All assistance is limited to once per calendar year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment at the closest participating agency; does not accept drop-ins. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801 W Congress St, Tucson, Pima, AZ, 85745-2819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Mon-Fri 8:30am-10:30am first week of the month for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-2667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/887/Community-Assistance-Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manira.cervantes@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Home Repair Projects of Arizona, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency home repair for homeowners with low income. Repairs may include electrical, plumbing (gas and water lines), evaporative coolers and furnace system installation and repair, doors and windows, roof repair and miscellaneous carpentry. Does not include air conditioning repairs, weatherization, remodeling, painting, or yard work.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents in owner-occupied homes (one year or longer) in Pima County, who are on low income. The emphasis is on seniors age 60 and older and those with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Tucson, Pima, AZ, 85726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-745-2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.chrpaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chrpa@chrpaz.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tucson Home Owner Repair Programs</x:t>
   </x:si>
   <x:si>
     <x:t>Provides major and minor home repairs for owner-occupants on low income. Includes the repair or replacement of heating and cooling systems, electricity, gas lines, and roofs. Also provides barrier removal such as the installation of wheelchair ramps.</x:t>
   </x:si>
   <x:si>
     <x:t>Low-income owner-occupants of houses and mobile homes</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>310 N Commerce Park Loop, Santa Rita Building, Tucson, Pima, AZ, 85745-2700</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Drop-in assistance Tue 8am-noon, Thu noon-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-791-4171</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tucsonaz.gov/departments/housing-and-community-development/homeowner-repair-programs</x:t>
   </x:si>
   <x:si>
     <x:t>Tohono O'odham Ki:Ki Association Housing Programs</x:t>
@@ -3383,74 +3443,50 @@
   <x:si>
     <x:t>623-222-1550</x:t>
   </x:si>
   <x:si>
     <x:t>http://surpriseaz.gov/419/Housing-Services</x:t>
   </x:si>
   <x:si>
     <x:t>Mohave County Owner-Occupied Housing Rehabilitation</x:t>
   </x:si>
   <x:si>
     <x:t>Performs repairs to homes that are owned and occupied by people on low income. Services include the repair or replacement of water heaters, heating and cooling systems, roofing, septic systems, plumbing and electrical repairs, and disability accommodations.</x:t>
   </x:si>
   <x:si>
     <x:t>People who have low income, are elderly, have disabilities, or have families with children age 18 and younger living with them</x:t>
   </x:si>
   <x:si>
     <x:t>700 W Beale St, Kingman, Mohave, AZ, 86401-5711</x:t>
   </x:si>
   <x:si>
     <x:t>928-753-0723</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mohave.gov/contentpage.aspx?id=114&amp;cid=14</x:t>
   </x:si>
   <x:si>
-    <x:t>Community Home Repair Projects of Arizona, Inc</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Gila River Indian Community Department of Community Housing</x:t>
   </x:si>
   <x:si>
     <x:t>Provides for the construction of new homes from both Community funded sources (RHIP) and Federal funded sources (NAHASDA). Provides for the repair and maintenance of existing stock of housing built previously from Federal funding sources. Provides for the management of Rental Housing built and maintained through Federal funding and implementation of Community policies on said rental units. Provides for the awareness education to tenants of housing regarding drugs, violence and gangs within the Community. Serve rental and homeownership tenants by annual certifications and inspections. Provides housing counseling services, and intake for eligibility for housing assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>525 W Gu U Ki, Sacaton, Pinal, AZ, 85147</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>520-562-3904</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilariver.org/index.php/departments/tribal-development-services</x:t>
   </x:si>
   <x:si>
     <x:t>derwin.cooper.dch@gric.nsn.us</x:t>
   </x:si>
   <x:si>
     <x:t>Step Up Bisbee/Naco</x:t>
   </x:si>
   <x:si>
     <x:t>Provides major and minor repairs to owner-occupied homes for those on low incomes, with an emphasis on older adults and people with disabilities. Includes the repair or replacement of heating and cooling systems, electricity, plumbing, and painting. The community work projects are scheduled annually. Does not build additions or do structural repairs. Does not provide any services to renters or those who are homeless.</x:t>
@@ -3545,99 +3581,303 @@
   <x:si>
     <x:t>http://www.cahra.org/services/housing-programs</x:t>
   </x:si>
   <x:si>
     <x:t>lrangel@cahra.org</x:t>
   </x:si>
   <x:si>
     <x:t>WACOG Weatherization Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides home repair and weatherization service for people with low income. Includes the repair or replacement of furnace and evaporative coolers, stoves, and refrigerators.</x:t>
   </x:si>
   <x:si>
     <x:t>People with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for wait list information</x:t>
   </x:si>
   <x:si>
     <x:t>928-782-1886</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wacog.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Pima County Home Repair &amp; Weatherization Program</x:t>
-[...47 lines deleted...]
-    <x:t>manira.cervantes@pima.gov</x:t>
+    <x:t>All Thrive 365 Home Solutions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performs minor home repairs for seniors and people with disabilities. Offers assistance with air conditioner repair and home weatherization.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults in Maricopa, La Paz, Pinal, Yavapai, or Yuma counties with income below 200% of the federal poverty level for AC repair/replacement. Only covers Maricopa County and City of Tucson for other assistance. Does not cover City of Phoenix and City of Mesa residents for any assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Documents required vary by type of assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1201 E Thomas Rd, Phoenix, Maricopa, AZ, 85014-5734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-285-1800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://allthrive365.org/housing/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lsimone@fsl.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pio Decimo Transitional Housing Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides long-term transitional housing for families who are homeless or at risk of becoming homeless. This is not an emergency shelter. Clients are required to participate in ongoing case management, financial education courses, and life skills meetings. Length of stay is 1-3 years.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families with minor children who are homeless or near homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website to apply; must bring proof of income. Additional required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848 S 7th Ave, Tucson, Pima, AZ, 85701-2627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-622-2801 x7115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ccs-soaz.org/services/detail/transitional-housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Citadel Senior Living</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides pet-friendly, low-income assisted and independent living for seniors in apartments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, Email or Visit Office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520 S Higley Road Mesa, Mesa, Maricopa, AZ, 85206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Sun 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-268-6163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://citadelretirement.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kavillacorta@ensignservices.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thrive AZ Aged Out Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for aged out foster youth. Also provides beds, furniture, and other household items for aged out foster youth who already have their own place. Offers referrals to other resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth ages 18-24 who have aged out of foster care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email; case managers visit website to fill out intake form</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14202 N 73rd Ave, Peoria, Maricopa, AZ, 85381-4759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-544-9547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.thriveaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tvogel@thriveaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esperanza En Escalante</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for unhoused veterans and veteran families. Services include case management, individual and group counseling, and educational, vocational, social, and recreational activities. Most pets are welcome.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unhoused Veterans who are willing to abstain from using alcohol and drugs while living on campus.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to make appointment for interview. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3700 S Calle Polar, Tucson, Pima, AZ, 85730-3261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-571-8294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.eeeveterans.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@eeeveterans.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Support Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers SNAP benefit application assistance, home energy evaluation and weatherization, utility payment assistance (gas, water, and electric), minor home repair and appliance replacement, and volunteer income tax assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who live in Ajo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for application. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38 N Plaza St, Ajo, Pima, AZ, 85321-2464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-387-3570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://static1.squarespace.com/static/5e0144fd0435dd177bb77d3b/t/5ebf72b082e84d6a067914b1/1589605055591/ISDA+crisis.pdf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>liz@isdanet.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Our Family Services Homeless Youth Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides outreach and support services for homeless and near-homeless youth and young adults. Community-based service; will meet youth at a school, park, or the office. Also provides transitional housing for young adults. Program includes case management, counseling, assistance with basic needs such as food, clothing, emergency shelter, and referrals to other services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless and near-homeless youth ages 12-24 for outreach services; homeless youth ages 18-24 for transitional housing. Accepts individuals, couples, and those who are pregnant and parenting.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2590 N Alvernon Way, Tucson, Pima, AZ, 85712-2402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Journey Transitional Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for single mothers who are homeless or near homeless. Program includes independent living and survival techniques, case management, and ongoing support. Length of stay is 24 months. Apartments are lightly furnished; no pets allowed. Campus is non-smoking. This is not an emergency shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single women with custody of minor children. Must be clean, sober, be working or going to school, and able to pay program fees.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office for application; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1550 N Country Club Rd, Tucson, Pima, AZ, 85716-3152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-322-9557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tmmfs.org/housing-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jrobles@tmmfs.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Low Barrier Bridge Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides low barrier transitional housing for individuals and families experiencing homelessness that do not meet the requirements for traditional shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families experiencing homelessness that do not meet the requirements for traditional shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2323 S Park Ave, Tucson, Pima, AZ, 85713-3644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By phone Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/bridge-housing-low-demand-shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Veteran Recovery Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for veterans and their families. Includes case management and various support services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans and their families, regardless of discharge status</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/veteran-recovery-communities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Reentry Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for former inmates. Services include case management and reentry support.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult ex-offenders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/reentry-recovery-communities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Arizona Land Trust, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides affordable housing for rent and for sale to low to moderate income families. Maintains a waiting list for accessible units.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families on low to moderate income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3044 N Alvernon Way, Tucson, Pima, AZ, 85712-1431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-352-2626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.saltproperty.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@saltproperty.com</x:t>
   </x:si>
   <x:si>
     <x:t>Primavera Family Pathways Shelter Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides scattered-site shelter program for homeless families (of any form) with children. Services include case coordination and support services. Length of stay is up to 90 days.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless adults with minor children; must bring photo ID for adults, social security numbers for all family members, and birth certificates for children</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake. Those eligible will be placed on the waiting list; accepts 7 families every 3 months.</x:t>
   </x:si>
   <x:si>
     <x:t>Ozanam Manor Transitional Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides meals, housing, case management, and mentoring to senior and disabled homeless men and women. Assists people in obtaining an income, acquiring necessary medical and social supports and finding appropriate long term housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless men and women age 50 and older; mentally or physically disabled adults age 18 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment; does not accept drop-ins. Required documents depend on services.</x:t>
   </x:si>
@@ -3722,143 +3962,92 @@
   <x:si>
     <x:t>520-629-1839</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.va.gov/southern-arizona-health-care/health-services/homeless-veteran-care</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Housing Department</x:t>
   </x:si>
   <x:si>
     <x:t>Administers various housing programs. Website provides a list of affordable housing. Serves as area housing authority.</x:t>
   </x:si>
   <x:si>
     <x:t>251 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-2295</x:t>
   </x:si>
   <x:si>
     <x:t>602-262-6794</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/housing</x:t>
   </x:si>
   <x:si>
     <x:t>housing@phoenix.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Esperanza En Escalante</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>Chrysalis Transitional Housing</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transitional housing using community-based apartments for people impacted by domestic violence. Residents may stay 18-24 months. Clients receive individual counseling and case management services.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults impacted by domestic violence and their children</x:t>
   </x:si>
   <x:si>
     <x:t>Call for information or to add email to notification list; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85021</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-5pm or 10am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-944-5335</x:t>
   </x:si>
   <x:si>
     <x:t>http://noabuse.org/our-services</x:t>
   </x:si>
   <x:si>
     <x:t>yrodriguez@noabuse.org</x:t>
   </x:si>
   <x:si>
     <x:t>House of Refuge</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transitional housing and wrap-around support services to families experiencing homelessness including case management, educational and employment support. Must complete housing inquiry form on website first.</x:t>
   </x:si>
   <x:si>
     <x:t>Participants must be deemed homeless, at risk of homelessness, or fleeing domestic violence. One adult must be age 18 or older to sign a lease, currently reside in Arizona, and have at least 1 dependent child or be in 3rd trimester of pregnancy. No SSI or SSDI income is eligible. Must show verifiable proof of income or agree and be able to gain employment within 45 days from move-in. Must have $1,170 upfront, see website for eligibility examples.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website to fill out a Housing Inquiry Form; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>6935 E Williams Field Rd, Mesa, Maricopa, AZ, 85212-6300</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 9am-4pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>480-988-9242</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.houseofrefuge.org</x:t>
   </x:si>
   <x:si>
     <x:t>Family Renewal Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides long-term temporary housing for women and children coming from emergency domestic violence shelters.</x:t>
   </x:si>
   <x:si>
     <x:t>Women and children coming from emergency domestic violence shelters. Women must be working full time, students, or training within 30 days of entering housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, visit website, or write. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85032</x:t>
   </x:si>
   <x:si>
     <x:t>602-493-2016</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.familyrenewalcenteraz.org</x:t>
@@ -3974,321 +4163,153 @@
   <x:si>
     <x:t>Provides free weatherization services to qualified low-moderate income families throughout Apache, Coconino, Navajo and Yavapai Counties in order to reduce their utility bills and carbon footprint. Program may repair or replace household appliances.</x:t>
   </x:si>
   <x:si>
     <x:t>People on low-moderate income in Apache, Coconino, Navajo, and Yavapai Counties</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website for application</x:t>
   </x:si>
   <x:si>
     <x:t>119 E Aspen Ave, Flagstaff, Coconino, AZ, 86001-5222</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7am-4pm May-Sep; 8am-5pm Oct-Apr</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-3759</x:t>
   </x:si>
   <x:si>
     <x:t>http://nacog.org/weatherization</x:t>
   </x:si>
   <x:si>
     <x:t>nacog@nacog.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Pio Decimo Transitional Housing Program</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>CPLC Supportive Housing Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides navigation assistance to populations which experience increased barriers to housing, such as Domestic Violence, Extremely Low Income, Previous Criminal History, Previous Foster Care, Separated Families, and Serious Mental Illness. Also provides information on tenant rights.</x:t>
   </x:si>
   <x:si>
     <x:t>People experiencing homelessness or at risk of homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website to complete assessment. Applicants will be contacted within 72 hours.</x:t>
   </x:si>
   <x:si>
     <x:t>1112 E Buckeye Rd, Phoenix, Maricopa, AZ, 85034-4043</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-609-7556</x:t>
   </x:si>
   <x:si>
     <x:t>http://cplc.org/programs/homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>shs@cplc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>OPCS Veteran Recovery Program</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Navajo Nation Community Housing and Infrastructure Department</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing programs to Navajo families. Constructs new homes. Also provides affordable housing and weatherization assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>Members of the Navajo Nation; must live on tribal lands</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Window Rock, Apache, AZ, 86515</x:t>
   </x:si>
   <x:si>
     <x:t>928-871-7182</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.nndcd.org/housing</x:t>
   </x:si>
   <x:si>
-    <x:t>Southern Arizona Land Trust, Inc</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Jerry Ambrose Veterans Council of Mohave County, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transitional housing and services to US Military active duty members and veterans. Services include a women's program; spiritual program; and navigation services to available services. Also facilitates annual Veterans Stand Down in Bullhead City and leads the Veterans Resource Team in the Kingman Regional Veterans Treatment Court. Provides veterans transportation to organization services.</x:t>
   </x:si>
   <x:si>
     <x:t>Active duty military members, veterans, and their families in La Paz and Mohave County. Also supports individuals and organizations that are proactive military veterans support.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, referrals, visit office, or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>315 E Oak St, Kingman, Mohave, AZ, 86401-5839</x:t>
   </x:si>
   <x:si>
     <x:t>928-715-1244</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.javc.org</x:t>
   </x:si>
   <x:si>
     <x:t>president@javc.org</x:t>
   </x:si>
   <x:si>
     <x:t>Coalition for Compassion and Justice Home Repair</x:t>
   </x:si>
   <x:si>
     <x:t>Provides home repairs for homeowners on low income. Services include home safety repairs, wheelchair ramps, home health-related repairs, weatherization, and energy efficiency modifications.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeowners on low income</x:t>
   </x:si>
   <x:si>
     <x:t>928-445-8382 x7</x:t>
   </x:si>
   <x:si>
     <x:t>http://yavapaiccj.org/programs-2</x:t>
   </x:si>
   <x:si>
     <x:t>Cameron.Lenocker@yavapaiccj.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Thrive AZ Aged Out Program</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Supportive Services for Veteran Families</x:t>
   </x:si>
   <x:si>
     <x:t>Assists low-income individuals and families who are homeless or at risk of becoming homeless find affordable transitional or permanent housing.</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals call outreach, families call supportive services</x:t>
   </x:si>
   <x:si>
     <x:t>3400 NW Grand Ave, Phoenix, Maricopa, AZ, 85017-4507</x:t>
   </x:si>
   <x:si>
     <x:t>602-441-0612</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>liz@isdanet.org</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
@@ -4873,51 +4894,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I206"/>
+  <x:dimension ref="A1:I205"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -5042,523 +5063,517 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="I8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="G11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="B25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
@@ -5568,4971 +5583,4948 @@
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="I27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
+      <x:c r="C28" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="B29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s"/>
-      <x:c r="F31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
+      <x:c r="C33" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G34" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="B35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="H38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="C39" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="B40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="B41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
+      <x:c r="I41" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="B42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="B43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="B45" s="1" t="s">
+      <x:c r="G45" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="I46" s="1" t="s"/>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...17 lines deleted...]
-      <x:c r="I47" s="1" t="s"/>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>387</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s"/>
       <x:c r="F51" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>391</x:v>
-[...1 lines deleted...]
-      <x:c r="I51" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="B54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="B55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="H55" s="1" t="s">
+      <x:c r="I55" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>476</x:v>
-[...2 lines deleted...]
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>485</x:v>
-[...2 lines deleted...]
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>503</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s"/>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>511</x:v>
-      </x:c>
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s"/>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>519</x:v>
-[...1 lines deleted...]
-      <x:c r="I68" s="1" t="s"/>
+        <x:v>520</x:v>
+      </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>545</x:v>
-[...2 lines deleted...]
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>561</x:v>
-[...2 lines deleted...]
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
         <x:v>569</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="B76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="G76" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="B77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="G77" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="B78" s="1" t="s">
+      <x:c r="I78" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="B80" s="1" t="s">
-[...17 lines deleted...]
-      <x:c r="I80" s="1" t="s"/>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="B81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="B82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="I82" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="B83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="G83" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F83" s="1" t="s">
+      <x:c r="I83" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="B84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="G84" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
+      <x:c r="I84" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="G85" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="G85" s="1" t="s">
+      <x:c r="I85" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="B86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F86" s="1" t="s">
+      <x:c r="G86" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="H86" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I86" s="1" t="s"/>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="B87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
+      <x:c r="G87" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="B88" s="1" t="s">
+      <x:c r="C88" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
         <x:v>667</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="B89" s="1" t="s">
+      <x:c r="G89" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
         <x:v>675</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" s="1" customFormat="1">
       <x:c r="A90" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="B90" s="1" t="s">
+      <x:c r="G90" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E90" s="1" t="s">
+      <x:c r="I90" s="1" t="s">
         <x:v>682</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" s="1" customFormat="1">
       <x:c r="A91" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="B91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" s="1" customFormat="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" s="1" customFormat="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" s="1" customFormat="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" s="1" customFormat="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" s="1" customFormat="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" s="1" customFormat="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>732</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s"/>
     </x:row>
     <x:row r="98" spans="1:9" s="1" customFormat="1">
       <x:c r="A98" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" s="1" customFormat="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" s="1" customFormat="1">
       <x:c r="A100" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>753</x:v>
-[...2 lines deleted...]
-        <x:v>754</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" s="1" customFormat="1">
       <x:c r="A101" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" s="1" customFormat="1">
       <x:c r="A102" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" s="1" customFormat="1">
       <x:c r="A103" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" s="1" customFormat="1">
       <x:c r="A104" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" s="1" customFormat="1">
       <x:c r="A105" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" s="1" customFormat="1">
       <x:c r="A106" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>791</x:v>
-[...2 lines deleted...]
-        <x:v>799</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" s="1" customFormat="1">
       <x:c r="A107" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" s="1" customFormat="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" s="1" customFormat="1">
       <x:c r="A109" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>821</x:v>
-[...1 lines deleted...]
-      <x:c r="I109" s="1" t="s"/>
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
     </x:row>
     <x:row r="110" spans="1:9" s="1" customFormat="1">
       <x:c r="A110" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" s="1" customFormat="1">
       <x:c r="A111" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>837</x:v>
-[...2 lines deleted...]
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" s="1" customFormat="1">
       <x:c r="A112" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>837</x:v>
-[...2 lines deleted...]
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" s="1" customFormat="1">
       <x:c r="A113" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>837</x:v>
-[...2 lines deleted...]
-        <x:v>838</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" s="1" customFormat="1">
       <x:c r="A114" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" s="1" customFormat="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" s="1" customFormat="1">
       <x:c r="A116" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" s="1" customFormat="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>837</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s"/>
     </x:row>
     <x:row r="118" spans="1:9" s="1" customFormat="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" s="1" customFormat="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" s="1" customFormat="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" s="1" customFormat="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" s="1" customFormat="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" s="1" customFormat="1">
       <x:c r="A123" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="B123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" s="1" customFormat="1">
       <x:c r="A124" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" s="1" customFormat="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>881</x:v>
-[...2 lines deleted...]
-        <x:v>911</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" s="1" customFormat="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" s="1" customFormat="1">
       <x:c r="A127" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>926</x:v>
-[...2 lines deleted...]
-        <x:v>927</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" s="1" customFormat="1">
       <x:c r="A128" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" s="1" customFormat="1">
       <x:c r="A129" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>941</x:v>
-[...1 lines deleted...]
-      <x:c r="I129" s="1" t="s"/>
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
     </x:row>
     <x:row r="130" spans="1:9" s="1" customFormat="1">
       <x:c r="A130" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" s="1" customFormat="1">
       <x:c r="A131" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>953</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s"/>
     </x:row>
     <x:row r="132" spans="1:9" s="1" customFormat="1">
       <x:c r="A132" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>960</x:v>
-[...1 lines deleted...]
-      <x:c r="I132" s="1" t="s"/>
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
     </x:row>
     <x:row r="133" spans="1:9" s="1" customFormat="1">
       <x:c r="A133" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>967</x:v>
-      </x:c>
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s"/>
     </x:row>
     <x:row r="134" spans="1:9" s="1" customFormat="1">
       <x:c r="A134" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" s="1" customFormat="1">
       <x:c r="A135" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>981</x:v>
-[...2 lines deleted...]
-        <x:v>982</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" s="1" customFormat="1">
       <x:c r="A136" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" s="1" customFormat="1">
       <x:c r="A137" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>999</x:v>
-[...1 lines deleted...]
-      <x:c r="I137" s="1" t="s"/>
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
     </x:row>
     <x:row r="138" spans="1:9" s="1" customFormat="1">
       <x:c r="A138" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>1006</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s"/>
     </x:row>
     <x:row r="139" spans="1:9" s="1" customFormat="1">
       <x:c r="A139" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" s="1" customFormat="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" s="1" customFormat="1">
       <x:c r="A141" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>1026</x:v>
-[...2 lines deleted...]
-        <x:v>1027</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" s="1" customFormat="1">
       <x:c r="A142" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>1035</x:v>
-[...2 lines deleted...]
-        <x:v>1036</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" s="1" customFormat="1">
       <x:c r="A143" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" s="1" customFormat="1">
       <x:c r="A144" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" s="1" customFormat="1">
       <x:c r="A145" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" s="1" customFormat="1">
       <x:c r="A146" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>1061</x:v>
-[...2 lines deleted...]
-        <x:v>1062</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" s="1" customFormat="1">
       <x:c r="A147" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" s="1" customFormat="1">
       <x:c r="A148" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" s="1" customFormat="1">
       <x:c r="A149" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" s="1" customFormat="1">
       <x:c r="A150" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>1091</x:v>
-[...2 lines deleted...]
-        <x:v>1092</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" s="1" customFormat="1">
       <x:c r="A151" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>1112</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" s="1" customFormat="1">
       <x:c r="A152" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>1102</x:v>
-[...1 lines deleted...]
-      <x:c r="I152" s="1" t="s"/>
+        <x:v>1116</x:v>
+      </x:c>
     </x:row>
     <x:row r="153" spans="1:9" s="1" customFormat="1">
       <x:c r="A153" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>1083</x:v>
-[...2 lines deleted...]
-        <x:v>1108</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>1109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s"/>
     </x:row>
     <x:row r="154" spans="1:9" s="1" customFormat="1">
       <x:c r="A154" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>1130</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" s="1" customFormat="1">
       <x:c r="A155" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>1122</x:v>
-[...1 lines deleted...]
-      <x:c r="I155" s="1" t="s"/>
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
     </x:row>
     <x:row r="156" spans="1:9" s="1" customFormat="1">
       <x:c r="A156" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>1129</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s"/>
     </x:row>
     <x:row r="157" spans="1:9" s="1" customFormat="1">
       <x:c r="A157" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" s="1" customFormat="1">
       <x:c r="A158" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" s="1" customFormat="1">
       <x:c r="A159" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s"/>
     </x:row>
     <x:row r="160" spans="1:9" s="1" customFormat="1">
       <x:c r="A160" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" s="1" customFormat="1">
       <x:c r="A161" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1176</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" s="1" customFormat="1">
       <x:c r="A162" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" s="1" customFormat="1">
       <x:c r="A163" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" s="1" customFormat="1">
       <x:c r="A164" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1197</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" s="1" customFormat="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>1192</x:v>
-[...2 lines deleted...]
-        <x:v>1193</x:v>
+        <x:v>1204</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" s="1" customFormat="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>1213</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" s="1" customFormat="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" s="1" customFormat="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" s="1" customFormat="1">
       <x:c r="A169" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="I169" s="1" t="s">
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" s="1" customFormat="1">
       <x:c r="A170" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" s="1" customFormat="1">
       <x:c r="A171" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1251</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" s="1" customFormat="1">
       <x:c r="A172" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" s="1" customFormat="1">
       <x:c r="A173" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" s="1" customFormat="1">
       <x:c r="A174" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E174" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
-      <x:c r="E174" s="1" t="s">
+      <x:c r="F174" s="1" t="s">
         <x:v>1256</x:v>
       </x:c>
-      <x:c r="F174" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" s="1" customFormat="1">
       <x:c r="A175" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="I175" s="1" t="s">
+        <x:v>1273</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" s="1" customFormat="1">
       <x:c r="A176" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" s="1" customFormat="1">
       <x:c r="A177" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="I177" s="1" t="s">
+        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" s="1" customFormat="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="I178" s="1" t="s">
+        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" s="1" customFormat="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>1296</x:v>
-[...2 lines deleted...]
-        <x:v>1297</x:v>
+        <x:v>1302</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" s="1" customFormat="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1309</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" s="1" customFormat="1">
       <x:c r="A181" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>1308</x:v>
-[...1 lines deleted...]
-      <x:c r="E181" s="1" t="s"/>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s">
+        <x:v>1312</x:v>
+      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
-        <x:v>1310</x:v>
-[...1 lines deleted...]
-      <x:c r="I181" s="1" t="s"/>
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="I181" s="1" t="s">
+        <x:v>1315</x:v>
+      </x:c>
     </x:row>
     <x:row r="182" spans="1:9" s="1" customFormat="1">
       <x:c r="A182" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" s="1" customFormat="1">
       <x:c r="A183" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1331</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" s="1" customFormat="1">
       <x:c r="A184" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1339</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" s="1" customFormat="1">
       <x:c r="A185" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
-        <x:v>1341</x:v>
-[...2 lines deleted...]
-        <x:v>718</x:v>
+        <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" s="1" customFormat="1">
       <x:c r="A186" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
-        <x:v>1345</x:v>
-[...2 lines deleted...]
-        <x:v>718</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" s="1" customFormat="1">
       <x:c r="A187" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
-        <x:v>1349</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" s="1" customFormat="1">
       <x:c r="A188" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1367</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" s="1" customFormat="1">
       <x:c r="A189" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>363</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s"/>
       <x:c r="F189" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
-        <x:v>1361</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="I189" s="1" t="s"/>
     </x:row>
     <x:row r="190" spans="1:9" s="1" customFormat="1">
       <x:c r="A190" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>1368</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" s="1" customFormat="1">
       <x:c r="A191" s="1" t="s">
-        <x:v>1371</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>1373</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" s="1" customFormat="1">
       <x:c r="A192" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
-        <x:v>1383</x:v>
-[...2 lines deleted...]
-        <x:v>1384</x:v>
+        <x:v>1397</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" s="1" customFormat="1">
       <x:c r="A193" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
-        <x:v>1391</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1405</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" s="1" customFormat="1">
       <x:c r="A194" s="1" t="s">
-        <x:v>1393</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="I194" s="1" t="s">
+        <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" s="1" customFormat="1">
       <x:c r="A195" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>1399</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>1400</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" s="1" customFormat="1">
       <x:c r="A196" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>1407</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>903</x:v>
-[...2 lines deleted...]
-        <x:v>1408</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
-        <x:v>1409</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="I196" s="1" t="s"/>
     </x:row>
     <x:row r="197" spans="1:9" s="1" customFormat="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>1411</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>1412</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>1413</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>1415</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G197" s="1" t="s">
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
-        <x:v>1416</x:v>
-[...1 lines deleted...]
-      <x:c r="I197" s="1" t="s"/>
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="I197" s="1" t="s">
+        <x:v>1429</x:v>
+      </x:c>
     </x:row>
     <x:row r="198" spans="1:9" s="1" customFormat="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>1417</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>1418</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>1420</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>1421</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
-        <x:v>640</x:v>
-[...2 lines deleted...]
-        <x:v>1422</x:v>
+        <x:v>1433</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" s="1" customFormat="1">
       <x:c r="A199" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>1424</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>1425</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>1415</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G199" s="1" t="s">
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
-        <x:v>1426</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" s="1" customFormat="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>1428</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>1429</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>1430</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>1431</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>1432</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
-        <x:v>1433</x:v>
-      </x:c>
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="I200" s="1" t="s"/>
     </x:row>
     <x:row r="201" spans="1:9" s="1" customFormat="1">
       <x:c r="A201" s="1" t="s">
-        <x:v>1434</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>1435</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>1437</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>1438</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
-        <x:v>1439</x:v>
-[...1 lines deleted...]
-      <x:c r="I201" s="1" t="s"/>
+        <x:v>761</x:v>
+      </x:c>
     </x:row>
     <x:row r="202" spans="1:9" s="1" customFormat="1">
       <x:c r="A202" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>1441</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>1442</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>1443</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>1420</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>1444</x:v>
-[...2 lines deleted...]
-        <x:v>1421</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
-        <x:v>640</x:v>
-[...23 lines deleted...]
-      </x:c>
+        <x:v>1458</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:9">
+      <x:c r="A203" s="4" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="B203" s="4"/>
+      <x:c r="C203" s="4"/>
+      <x:c r="D203" s="4"/>
+      <x:c r="E203" s="4"/>
+      <x:c r="F203" s="4"/>
+      <x:c r="G203" s="4"/>
+      <x:c r="H203" s="4"/>
+      <x:c r="I203" s="4"/>
     </x:row>
     <x:row r="204" spans="1:9">
-      <x:c r="A204" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A204" s="4"/>
       <x:c r="B204" s="4"/>
       <x:c r="C204" s="4"/>
       <x:c r="D204" s="4"/>
       <x:c r="E204" s="4"/>
       <x:c r="F204" s="4"/>
       <x:c r="G204" s="4"/>
       <x:c r="H204" s="4"/>
       <x:c r="I204" s="4"/>
     </x:row>
     <x:row r="205" spans="1:9">
       <x:c r="A205" s="4"/>
       <x:c r="B205" s="4"/>
       <x:c r="C205" s="4"/>
       <x:c r="D205" s="4"/>
       <x:c r="E205" s="4"/>
       <x:c r="F205" s="4"/>
       <x:c r="G205" s="4"/>
       <x:c r="H205" s="4"/>
       <x:c r="I205" s="4"/>
     </x:row>
-    <x:row r="206" spans="1:9">
-[...9 lines deleted...]
-    </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A204:I206"/>
+    <x:mergeCell ref="A203:I205"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>