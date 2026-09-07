--- v2 (2026-07-09)
+++ v3 (2026-09-07)
@@ -1,253 +1,1409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76352fe85a0439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e318f4761394598a5ec839c9d314fee.psmdcp" Id="R3adcd664c4da4767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2ef3878b0946ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b60c6acd27d44849a798dd47468c0e7.psmdcp" Id="R2bf9db0480c5400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Housing</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>CPLC De Colores</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter and supportive services for anyone with or without custodial children who are victims of domestic violence, sexual assault, or human trafficking. Offers pet-friendly services and accepts pets at shelter in a limited capacity. Provides culturally specific services to the Hispanic community. Promotes are Spanish speaking only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone with or without custodial children affected by domestic violence, sexual assault, or human trafficking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for community-based services. Call the Safe DVS hotline for shelter beds. Any required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Phoenix, Maricopa, AZ, 85005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration; 24-hours services and helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-269-1515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cplc.org/programs/domestic-violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decoloresreferrals@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Prescott Corps Project SHARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides energy utility payment assistance, rental assistance for people who are currently in a crisis situation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must meet income guidelines and be in a crisis situation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231 S Montezuma St, Prescott, Yavapai, AZ, 86303-4719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-778-0150 x1102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://prescott.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>joe.posillico@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WestCare Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides social services programs throughout Mohave County including a domestic violence shelter, outpatient domestic violence classes,  domestic violence advocacy, Department of Child Safety support services, and a nurturing parenting program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Bullhead City, Mohave, AZ, 86442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-763-1945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://westcare.com/places/arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cheryl.debatt@westcare.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colorado River Regional Crisis Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter, support, assistance, and advocacy, for victims of domestic violence or sexual abuse.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Parker, La Paz, AZ, 85344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours; Administration Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-499-0911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.crrcs.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>choff@crrcs.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila House, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides temporary housing for people experiencing life-altering events that may result in homelessness. Events include domestic violence, sexual assault, child abuse, stalking, human trafficking, or catastrophic events that have destroyed people's homes. Site for coordinated entry into housing. Also provides home repairs for seniors on low income.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Globe, Gila, AZ, 85502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program times vary; 24-hours crisis hotline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-402-8693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilahouseinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@gilahouseinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingman Aid to Abused People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a domestic violence crisis line and a shelter/safe house for at-risk women and children. Services include case management, children's and teen programs, and advocacy for women and children who are victims of domestic violence, crimes, sexual abuse, and/or homelessness. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victims of domestic violence, crimes, sexual abuse, and/or homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Kingman, Mohave, AZ, 86401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-4pm; 24-hours services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-4242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mykaapaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kaapsuzanne@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Senior Housing Assistance Funds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides seniors with assistance to reduce housing insecurity. Provides assistance with rent, utilities, moving costs, property insurance and taxes, home repair and modification for home owner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older who live in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; 30-day processing period. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-466-1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cahra.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Rapid Rehousing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rapid rehousing for a limited number of people experiencing homelessness in Pinal County. Services include case management and assistance to link them to community resources to become self-sufficient. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People who are experiencing homelessness in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to complete an assessment. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jlohman@cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flagstaff Shelter Services Day Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a resource center for adults who are homeless. Services include sack lunches, clothing, hygiene supplies, shower facilities, use of telephone, message service, temporary mailing address, extreme cold warming center,  case management, and referrals for other services. Site for coordinated entry into housing for single adults.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult men and women who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit shelter. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4185 E Huntington Dr, Flagstaff, Coconino, AZ, 86004-9404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 9am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-225-2533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://flagshelter.org/emergency-shelter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hello@flagshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flagstaff Shelter Services Emergency Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency overnight shelter for men and women who are homeless. Searches conducted for alcohol, illegal drugs or weapons. Services include dinner and shower facilities. Also operates an off-site winter overflow shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men and women who are homeless. Clients under the influence of alcohol or drugs are admitted if they can walk without aid, talk coherently, and cooperate with rules peacefully.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit shelter for check-in beginning at 4:30pm. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Daily 9am-3pm; 24-hours client intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.flagshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACA Supportive Services Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email to apply for financial assistance. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-526-2968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>supportservice@nacainc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolleson Community Action Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assists Tolleson residents with utility payments and past due amounts on rent or mortgage or first month's rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolleson residents who have not received assistance within the past 12 months from Tolleson CAP Office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9055 W Van Buren St, Tolleson, Maricopa, AZ, 85353-2816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9:30am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-936-2760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tolleson.az.gov/338/community-action-program---cap-office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cap@tolleson.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Time Out, Inc - Shelter for Victims of Domestic Violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter and a 24-hour crisis hotline for victims of domestic violence. Resident services referrals to other needed services, children's coordinator, and life skills groups.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victims of domestic violence and their children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for initial screening; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Payson, Gila, AZ, 85547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-472-8007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://timeoutshelteraz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>email@timeoutshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hope Cottage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter for single women, and women with custodial children. Includes clothing, meals, and case management. Attendance at the chapel service is encouraged.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and children. Boys must be age 12 or younger.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit mission daily 4pm-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2211 E Johnson Ave, Flagstaff, Coconino, AZ, 86004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 9am-noon, 4pm-8:30pm; daily 4pm-6pm new client intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-9270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.srm-hc.org/hope-cottage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vtaylor@srm-hc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanctuary House</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter for men. Includes clothing, meals, and case management. Attendance at the chapel service is encouraged.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men who are homeless; must have valid ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124 S San Francisco St, Flagstaff, Coconino, AZ, 86001-5739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 4pm-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-3512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.srm-hc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jjoseph@srm-hc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Cares Housing Opportunities for persons with HIV/AIDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency housing and utility assistance and peer support groups. Also offers food vouchers, personal hygiene supplies, and gas money.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with HIV/AIDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3188 N Windsong Dr, Ste A, Prescott Valley, Yavapai, AZ, 86314-1220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8:30am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-776-4612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.northlandcares.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>webster@northlandcares.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Verde Valley Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to qualifying residents of Sedona and the Verde Valley. Assistance includes rent payments, utility assistance, and other assistance as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualifying residents of Sedona, Village of Oak Creek, Camp Verde, Beaver Creek, Rimrock, Lake Montezuma, Cottonwood, Clarkdale, Cornville, and Jerome are eligible for assistance upon qualification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message with name, phone number, and requested assistance. A caseworker will return messages; ; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-963-4342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyusa.org/az/sedona/w-hwy-89a/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jennie.underwood@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verde Valley Sanctuary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers transitional housing, if space permits. Offer case management, referrals, housing assistance and more. Also offers legal advocates that assist survivors in navigating the civil legal system by providing them with information and resources, and help survivors obtain protection orders, completing and filing critical paperwork and attend court hearings.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survivors of domestic and sexual violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-634-2511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://verdevalleysanctuary.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vvs@verdevalleysanctuary.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Against Abuse, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provide crisis shelter services, mobile and community-based services, transitional living services and supervised visitation for victims of domestic and/or sexual violence. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult victims of domestic and/or sexual violence, dating violence, stalking, and trafficking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119 N Florence St, Casa Grande, Pinal, AZ, 85122-4418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm  24-hours crisis services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-836-1239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.against-abuse.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>maria-elenaochoa@against-abuse.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Casa de Paz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for victims of domestic and sexual violence. Clients' pets may be temporarily housed in foster homes through the Animal Safe Home Network.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult victims of domestic and/or sexual violence, dating violence, stalking, trafficking</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Casa Grande, Pinal, AZ, 85130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-836-0858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://against-abuse.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescott Area Shelter Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency housing for women and women with children who are homeless. Also offers a warming center in the winter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women who are homeless; accepts those with children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336 N Rush St, Prescott, Yavapai, AZ, 86301-2632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-noon; 24-hours shelters</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-778-5933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.prescottshelters.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>passdirector@prescottshelters.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Helpline - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to people in need. Assistance includes food twice a monthly and clothing vouchers once every six months. Also provides financial assistance for rent, utilities, car repairs, and prescriptions once a year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the greater Flagstaff area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call the helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2113 N East St, Flagstaff, Coconino, AZ, 86004-3510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-10:30am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-6511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentdepaul.net/flagstaff-sfdaconference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stvincentdepaul.flagstaff@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Family Help Center's Domestic Violence Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides crisis intervention hotline and gender inclusive shelter for survivors of domestic violence, sexual assault, and human trafficking. Program includes advocacy, case management, counseling, and life skills training educational groups. Answers the Northern Arizona Care and Support After Assault hotline for adults and adolescent victims of sexual assault to go for help and to explore their options after an assault.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Survivors of domestic violence, sexual assault, and trafficking</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; no documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Flagstaff, Coconino, AZ, 86004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-5pm; 24-hours hotline and shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-527-1900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.northlandfamily.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stepping Stones Agencies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides crisis line and emergency shelter for survivors of domestic violence and sexual assault. Transitional apartments are available for clients who complete the shelter program. Also provides advocacy, safety planning, assistance with orders of protection, and educational and support groups.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older and their minor children who are victims of domestic violence or sexual assault and live in West Yavapai County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call the Crisis Line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Prescott Valley, Yavapai, AZ, 86314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 9am-4pm; 24-hours crisis line and shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-4673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.steppingstonesaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>melissa@steppingstonesaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verde Valley Homeless Coalition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for single adult men and women who are experiencing homelessness and their pets. Services for clients include case management, employment assistance, and referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults 18 and older who are homeless in Cottonwood and the Verde Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office; beds are on a first come first serve basis, arrive at 1pm to get on the list.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654 N Main St, Cottonwood, Yavapai, AZ, 86326-3713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 1pm-5pm, 7pm-7am; hours may be extended for inclement weather</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-641-4298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://verdevalleyhomelesscoalition.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rbishop@verdevalleyhomelesscoalition.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Lake Havasu City Service Extension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent payment assistance, electric and water utility bill payment assistance, food boxes, sack lunches, and personal hygiene items.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Some requirements to receive utility and rental assistance, must qualify.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or go to location</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2049 Swanson Ave, Lake Havasu City, Mohave, AZ, 86403-6727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admin Mon-Fri 8:30am-12pm; Community Room to cool off and receive water. Mon &amp; Wed &amp; Fri 8:30am-12pm. Tue &amp; Thurs by appointment only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-680-3678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://lakehavasucity.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>heather.crawford@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila River Indian Community Domestic Violence Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for victims of domestic violence. Client services include crisis intervention, needs assessment, information and referrals, court preparation and advocacy, and help getting Temporary Restraining Orders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tribal community members who are victims of domestic violence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents needed.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Sacaton, Pinal, AZ, 85147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>855-203-5849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilariver.org/index.php/departments/community-safety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hopi Tribe Domestic Violence Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides domestic violence, sexual assault and human trafficking resources for Hopi tribal members.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members of the Hopi Tribe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Kykotsmovi Village, Navajo, AZ, 86039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-738-1115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.hopi-nsn.gov/contact/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tohdenasshai Committee Against Family Abuse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides hotline, shelter and local transportation for Navajo women and children who are victims of domestic violence. Assists with filing orders of protection in court. Offers referrals to available and appropriate professional and social services. Provides emergency shelter for women and children who are victims of domestic violence.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and children from the Navajo Nation who are victims of domestic violence, human trafficking or sexual assault.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Kayenta, Navajo, AZ, 86033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-697-3635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Williams</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance to prevent eviction, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment, visit office or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850 W Grant Ave, Williams Senior Center, Williams, Coconino, AZ, 86046-2276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walk-ins Mon-Thu 9am-noon; by appointment only Mon-Thu 1pm-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.coconino.az.gov/socialservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Page</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low incomes and people who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467 Vista Ave, Page, Coconino, AZ, 86040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-1pm, 2pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Fredonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, financial empowerment classes, housing rehabilitation, weatherization services, and appliance repair or replacement. Provides housing and utilities deposit and payment assistance.**Currently only accepting families for rental assistance due to low funds**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal, email, or visit website for appointment. Contact Provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 W Brown St, Fredonia, Coconino, AZ, 86022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3rd Thu 8:30am-2pm by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-643-7241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Social Services - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides coordination of services through referrals which may include, but is not limited to, Thrift Store Vouchers, financial empowerment classes, housing rehabilitation, weatherization services, and repair or replacement of appliances. Offers housing payment assistance, including senior recertification. Also provides utility payment assistance and deposits, when setting up a new utility service. Offers free menstrual products and infant or adult diapers. **Rental assistance is first come first served beginning on the first of the month**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-noon, 1pm-3:30pm; other times by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>abintz@coconino.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helping Hands for Freedom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for veteran and Gold Star families with at least one child 18 or under living in their home. Assistance includes mortgage/rent payments, car payments,  and utility bill payments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veteran and Gold Star families with at least one child 18 or under in the home.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit office, visit website, or write; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326 E Coronado Rd, Ste 103, Phoenix, Maricopa, AZ, 85004-1524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-845-1390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.helpinghandsforfreedom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esnelz@helpinghandsforfreedom.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit location, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri Noon-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-367-3057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentpinetop.com/home.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providers information about and referrals to services available in Avondale by partner agencies. Offers a variety of human services including AHCCCS application assistance and programs for parents with children 0-5. Offers limited evaporative cooler water utility assistance during the summer months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thurs 8am-6pm, Tue 8am-7pm, Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-2703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://avondaleaz.gov/government/departments/neighborhood-family-services/family-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dciadella@avondaleaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nation's Finest - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rapid rehousing and homelessness prevention services to eligible veterans and veteran families. Services may include assistance for rental arrears, security deposits, utility and rental assistance, and case management to stabilize housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low income veterans and veteran families across Coconino, Gila, Navajo, and Apache counties, including rural communities that have been discharged with any character of service other than dishonorable or general court martial who are experiencing homelessness or are at risk of becoming homeless.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1515 E Cedar Ave, Ste A5, Flagstaff, Coconino, AZ, 86004-1630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-266-1984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>modonnell@nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Faith and Grace, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides domestic violence services including 24-hour hotline, emergency shelter and victim advocacy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave county residents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Lake Havasu City, Mohave, AZ, 86405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours hotline and website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-302-1358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://faithandgraceinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@faithandgraceinc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Payson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, utility payment, deposit assistance and diaper distribution. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines and have a documented need for assistance. Must have children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110 W Main St, Ste A, Payson, Gila, AZ, 85541-4818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescreening packets accepted Mon-Thu 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-7192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilacountyaz.gov/government/community/community_action_program.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Community Action Program - Globe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, personal financial management and budgeting education, mortgage payment assistance, rent payment assistance, and utility payment and deposit assistance. Assists with applications for discounted gas and electric service. No rental assistance funds for adults with no children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must meet Federal Poverty Income Guidelines, submit all requested documentation, and have a documented need for assistance. Must have children.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-425-7631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cornerstone Mission Project, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter for people who are homeless. Separate facilities for men, for women, and for women with children. Services include meals and case management for up to 90 days with a goal of housing. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless adults and homeless women with children. During unsafe weather conditions individuals can stay in the day room.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit the mission or the website. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3049 Sycamore Ave, Kingman, Mohave, AZ, 86409-3615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 9am-5pm shelter intake; evening by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-757-1535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://cornerstonemissionaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lisa.cornerstone@hotmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nation's Finest - Bullhead City</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for Veterans that are experiencing homelessness or at risk of becoming homeless. Services include Supportive Services for Veteran Families (SSVF), Shallow Subsidy, emergency housing, case management, pre-employment assistance, and referrals to additional services. Also includes financial assistance for moving, transportation, rent and utilities payment, and child care.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1343 Hancock Rd, Bullhead City, Mohave, AZ, 86442-5909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-444-1135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rwhite@nationsfinest.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stagger Straight Community Emergency Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for people experiencing homelessness. Site for coordinated entry into housing. Other services include Individual Advocacy, Self Advocacy Support , Personal Financial Counseling and Specialized Information and Referral.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness in the Prescott area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531 Madison Ave, Prescott, Yavapai, AZ, 86301-2432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 5:30pm-7am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-8382 x4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.yavapaiccj.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amy.Marshall@yavapaiccj.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alice's Place</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides confidential temporary shelter for victims of domestic violence and a 24-hour crisis line and crisis intervention for victims of domestic violence, sex trafficking, sexual assault, dating abuse and stalking. Services include individual advocacy, care/case management, general crime victim assistance, subject specific public awareness/education, adult sexual assault prevention, spouse/intimate partner abuse prevention and life skills education.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older and their minor children experiencing domestic violence, human trafficking, sexual assault, stalking or dating abuse.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Winslow, Navajo, AZ, 86047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-3003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.alicesplace.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alicesplace555@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US Vets - Phoenix - Ashley's Place</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing services, financial education, VA benefit assistance, and career services for female veterans.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Female veterans with a discharge other than dishonorable who experienced military sexual trauma, intimate partner violence, or domestic violence during or after their military service. Must be homeless or at imminent risk of losing housing, must be able to live independently in a shared housing environment, and pass eligibility screening.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit office, or write. 
+Required documents: photo ID, certificate of release for discharge from Active Duty (DD form 214) showing discharge status or letter of service, and proof of homelessness. If currently housed: copies of signed lease or landlord agreement and copy of eviction notice or court-ordered move-out date, if applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3507 N Central Ave, Ste 200, Phoenix, Maricopa, AZ, 85012-2123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-499-3859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://usvets.org/wp-content/uploads/2025/03/Phoenix-Ashleys-Place-Brochure_v11.pdf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ashleysplace@usvets.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US VETS - Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers various services for veterans and their families that are low income and/or experiencing homelessness.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must be a Veteran that served in the active military, naval air service or coast guard with a discharge other than dishonorable, must be homeless or at imminent risk of losing housing, and must have very low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit office. Required documents: photo ID for all adults in household, social security cards for all household members, certificate of release or discharge from Active Duty (DD Form 214) showing discharge status or letter of service, proof of all household income (must be dated within 30 days), and proof of homelessness if currently unhoused.  If currently housed: copies of current signed lease or landlord agreement and copy of eviction notice or court ordered move-out date, if applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supportive Services Mon-Fri 7am-4pm; After Care Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-548-7838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://usvets.org/locations/phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211 Arizona Housing Crisis Hotline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rental assistance and eviction prevention resources for individuals residing in rural Arizona who are facing homelessness within 21 days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of rural Arizona at risk of homelessness within 21 days</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; No documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 201, Tempe, Maricopa, AZ, 85281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9am-7pm daily</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877-211-8661 x1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempe Human Services HOPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support to people experiencing homelessness in Tempe. Services include outreach and engagement, and connection to resources for mental health, substance abuse, and immediate hygiene needs. Also provides outreach through an encampment online reporting tool. Also provides housing assessments for adults who are homeless. Based on the assessment, people who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults and families who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office for appointment; contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3500 S Rural Rd, Tempe Public Library Ste 202, Tempe, Maricopa, AZ, 85282-5405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-350-5400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tempe.gov/government/community-health-and-human-services/housing-services/ending-homelessness/homeless-outreach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunnyslope Family Services Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application portal. Call Mon 8am for an appointment for financial assistance. If Mon is a holiday, call on Tue. If no appointments available, call the following Mon at 8am. There is no waiting list. Documentation required depends on the program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 W Hatcher Rd, Phoenix, Maricopa, AZ, 85021-3139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/crisis-assistance.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Yuma &amp; La Paz Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Assistance includes payment for rent, mortgage, and utilities such as water, electric, gas, propane, wood, and coal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income in La Paz and Yuma counties; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235 S Redondo Center Dr, Yuma, Yuma, AZ, 85365-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fri 8am-noon Yuma County; Mon-Fri 8am-5pm La Paz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-3462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://wacog.com/family-community-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Financial Assistance Program - Mohave County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides finance assistance to people in need. Includes payment for rent, mortgage, and utilities such as electric, water, gas, propane, wood, and coal. Rental assistance is for families only, at this time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on low income in Mohave County; must bring proof of citizenship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208 N 4th St, Kingman, Mohave, AZ, 86401-5815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm, Utility assistance Fri 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-6247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>miaa@wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans First Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides homelessness prevention resources and stabilization for all veterans, with special emphasis on senior, disabled and women veterans. Offers assistance with rent, utilities, food, and bus passes, and information about services and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Only veterans, their families and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, leave message if no answer. Initial intake will be done over the phone with specific document requirements to be considered for assistance.  Requester must comply with all requests pertaining to the intake process.  We will do our best to provide an answer within 3 business days as to our decision for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8433 N Black Canyon Hwy, Ste 164, Phoenix, Maricopa, AZ, 85021-4859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-989-7207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jsisco@veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>SEACAP - Bisbee</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Cochise County on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office</x:t>
   </x:si>
   <x:si>
     <x:t>1326 W Highway 92, San Jose Square Ste 11, Bisbee, Cochise, AZ, 85603-1151</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-6pm administration; services by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>800-293-1144</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seacapaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>ahurtado@seacapinc.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Verde Valley Sanctuary</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>Safe House Domestic Violence Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides telephone crisis intervention and shelter for adult survivors of domestic violence, and victims of other crimes or human trafficking.</x:t>
   </x:si>
   <x:si>
     <x:t>Women and men survivors of domestic violence, and victims of other crimes or trafficking in Yuma County</x:t>
   </x:si>
   <x:si>
-    <x:t>Call. Required documents will depend on services.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Confidential Location, Yuma, Yuma, AZ, 85365</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; 24-hours facility</x:t>
   </x:si>
   <x:si>
     <x:t>928-782-0044</x:t>
   </x:si>
   <x:si>
     <x:t>http://ccs-soaz.org/service/domestic-violence-shelters/</x:t>
   </x:si>
   <x:si>
     <x:t>Sierra Vista Domestic Crisis Shelter/Forgach House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides telephone crisis intervention and shelter for men and women and their children who are victims of domestic violence. Program includes advocacy, groups, parenting classes, and transportation to social and legal services appointments. Length of stay is 120 days.</x:t>
   </x:si>
   <x:si>
     <x:t>Male and female survivors of domestic violence and their children</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Sierra Vista, Cochise, AZ, 85636</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm administration; 24-hours hotline</x:t>
   </x:si>
   <x:si>
     <x:t>520-458-9096</x:t>
   </x:si>
   <x:si>
     <x:t>House of Hope Domestic Crisis Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides telephone crisis intervention and shelter for men and women and their children who are victims of domestic violence. Program includes advocacy, groups, parenting classes, and transportation to needed social and legal services. Length of stay is 120 days. Participants may be eligible for up to 18 months of transitional shelter.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Douglas, Cochise, AZ, 85608</x:t>
   </x:si>
   <x:si>
     <x:t>520-364-2465</x:t>
   </x:si>
   <x:si>
     <x:t>http://ccs-soaz.org/service/domestic-violence-shelters</x:t>
   </x:si>
   <x:si>
-    <x:t>Tempe Human Services HOPE</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Keys to Change</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a wide variety of support services for single adults including shelter, housing related coordinated entry, employment assistance, and other services. Assistance and services are all in person, no assistance available via phone. Visit the Brian Garcia Welcome Center for intake, open 24 hours a day. *Does not serve adults with minor children*</x:t>
   </x:si>
   <x:si>
     <x:t>single adults age 18 and older (does not serve adults with minor children)</x:t>
   </x:si>
   <x:si>
     <x:t>visit the Brian Garcia Welcome Center, no documents required. Does not provide services over the phone, services are only provided in person.</x:t>
   </x:si>
   <x:si>
     <x:t>206 S 12th Ave, Phoenix, Maricopa, AZ, 85007-3101</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Garcia Welcome Center 24-hours; Lodestar Day Resource Center Mon-Fri 7:30am-11pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-883-4509</x:t>
   </x:si>
   <x:si>
     <x:t>http://keystochangeaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sullivan Jackson Employment Center</x:t>
@@ -484,53 +1640,50 @@
     <x:t>Our Family Services Housing Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides scattered-site rapid re-housing program for adults and families who are homeless. Participants must be able to obtain a source of income and meet with their case manager regularly. Services include education and job training assistance, and advocacy. Also provides housing assessments for people who are homeless. Based on the assessment, those who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Coordinated entry into housing site.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake or visit website. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Various locations citywide, Tucson, Pima, AZ, 85712</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Thu 9am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-323-1708</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ourfamilyservices.org</x:t>
   </x:si>
   <x:si>
     <x:t>Old Pueblo Community Services</x:t>
   </x:si>
   <x:si>
     <x:t>Administers specialized housing programs and serves as housing related coordinated entry. Also provides housing assessments for adults who are homeless and screening for additional services.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Varies by program</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for application; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Various locations citywide, Tucson, Pima, AZ, 85713-3644</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-546-0122</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.helptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@helptucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>PPEP Human Services Department - San Luis</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency financial assistance for rent and utilities for area farmworkers. Includes referrals for other needed services.</x:t>
   </x:si>
@@ -646,77 +1799,50 @@
   <x:si>
     <x:t>Provides a day center and overnight shelter for individuals that identify as female or non-binary who are homeless. Offers breakfast, clothing, pet food, personal hygiene supplies, and shower and laundry facilities, and help applying and paying for identification documents. Case workers are available to provide referrals to additional services. Center is pet-friendly. Also offers a warming center in the winter.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults that identify as female or non-binary 18 years and older who are homeless in Tucson; does not accept children</x:t>
   </x:si>
   <x:si>
     <x:t>Visit center for day shelter, intake for overnight shelter, and breakfast; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1050 S Park Ave, Tucson, Pima, AZ, 85719-6743</x:t>
   </x:si>
   <x:si>
     <x:t>Center Mon-Sat 9am-4pm day; Daily intake for overnight shelter 9am-10:30am; Breakfast Mon-Fri 9am-11:45am</x:t>
   </x:si>
   <x:si>
     <x:t>520-909-3905</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.sisterjose.org</x:t>
   </x:si>
   <x:si>
     <x:t>nicola@sisterjose.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Veterans First Limited</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Project Action for Veterans</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for veterans who are experiencing homelessness or near-homeless. Services include housing stability planning, budgeting, deposits for rent and utilities, moving and storage costs, some household supplies, auto repair if needed for work, employment-related expenses, child care, and bus passes. Resource specialists visit locations in southern Arizona on a rotating basis.</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans with active duty service time, who are homelessness or near-homeless in Cochise, Graham, Greenlee, Pima, and Santa Cruz counties; must be at or below 50% of the area medium income</x:t>
   </x:si>
   <x:si>
     <x:t>Call for schedule; must bring photo ID, DD-214 discharge papers (if available), and proof of income; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>3502 S 6th Ave, Ste 140, Tucson, Pima, AZ, 85713-6121</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-noon, 1pm-4pm; Tucson drop-in times Mon, Tue, Thu, Fri 8am-noon, 1pm-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-308-3093</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.primavera.org</x:t>
   </x:si>
   <x:si>
     <x:t>jtorres@primavera.org</x:t>
@@ -947,62 +2073,53 @@
   <x:si>
     <x:t>Call on Mon beginning at 8am to leave a message. When funding is available, the first ten people will be called back by the end of the day and offered appointments.</x:t>
   </x:si>
   <x:si>
     <x:t>160 N Stone Ave, Tucson, Pima, AZ, 85701-1502</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Program intake Mon 8am</x:t>
   </x:si>
   <x:si>
     <x:t>520-331-7130</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>dbaysa@ticenter.org</x:t>
   </x:si>
   <x:si>
     <x:t>Travis L Williams Family Services Center</x:t>
   </x:si>
   <x:si>
     <x:t>Multipurpose center offers case management and emergency financial payment assistance for rent and mortgage, including limited rental and utility deposit assistance. Also provides emergency financial payment assistance for electric, natural gas, and City of Phoenix water bills. Also offers limited transportation expense assistance for bus cards.</x:t>
   </x:si>
   <x:si>
-    <x:t>Residents within the City of Phoenix and its territories or pay for City of Phoenix water services. Bus passes available for residents with a new employment that need transportation assistance prior to receiving first pay check.</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>4732 S Central Ave, Phoenix, Maricopa, AZ, 85040-2150</x:t>
   </x:si>
   <x:si>
-    <x:t>602-534-2433</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/service-locations.html</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Social Services - Tucson</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management to individuals and families, and emergency financial assistance for rent and electricity. Also provides referrals to transitional housing, job training, employment, and additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call Mondays at 8:30am for intake and appointments for electric. Rental assistance should call at 8am on the first Monday of the month. Must bring photo ID for adults, and birth certificate and Social Security numbers for all in family.</x:t>
   </x:si>
   <x:si>
     <x:t>1002 N Main Ave, Tucson, Pima, AZ, 85705-7610</x:t>
   </x:si>
   <x:si>
     <x:t>520-792-1111</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmytucson.org/tucson-social-services</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Hospitality House</x:t>
@@ -1013,53 +2130,50 @@
   <x:si>
     <x:t>Homeless adults, women with children (boys age 10 and younger and girls of any age), and families</x:t>
   </x:si>
   <x:si>
     <x:t>Call to check availability. Visit shelter 3pm-5pm for intake and can start lining up at 2 pm; first-come, first-served. Must bring photo ID.</x:t>
   </x:si>
   <x:si>
     <x:t>Intake daily 9am, warming/cooling station 3pm-5pm; shelter 24-hours</x:t>
   </x:si>
   <x:si>
     <x:t>520-795-9671</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmytucson.org/hospitality-house-shelter</x:t>
   </x:si>
   <x:si>
     <x:t>eric.hill@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army South Corps Community Center</x:t>
   </x:si>
   <x:si>
     <x:t>Multipurpose neighborhood center open to all youth and adults, with an emphasis on the Hispanic community. Offers religious, spiritual, and recreational activities. Also provides emergency homeless shelter for adults in the winter, regardless of temperature. Includes dinner and breakfast.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Visit center; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1625 S 3rd Ave, Tucson, Pima, AZ, 85713-2910</x:t>
   </x:si>
   <x:si>
     <x:t>Center Mon-Fri 9am-1pm; Daily Jan-Mar shelter, activities very</x:t>
   </x:si>
   <x:si>
     <x:t>520-620-1076</x:t>
   </x:si>
   <x:si>
     <x:t>http://tucsonsouth.salvationarmy.org/</x:t>
   </x:si>
   <x:si>
     <x:t>POND Housing Navigation Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing navigation services for youth who are at risk of or currently experiencing homelessness. Offers connection to community housing, shelters, and agencies who offer mental health services and SMI evaluations. Provides homeless court navigation and application assistance for POND Supportive Housing when available.</x:t>
   </x:si>
   <x:si>
     <x:t>LGBTQ+ and allied folks, ages 18-24, who are at risk of or currently experiencing homelessness.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email. Required documents depend on services.</x:t>
@@ -1175,62 +2289,56 @@
   <x:si>
     <x:t>Families with children under 18 experiencing homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Call 211 or visit website for assessment and referral to shelter; Families only need to use the check in number for their weekly check-in.</x:t>
   </x:si>
   <x:si>
     <x:t>Mon 1pm-6pm, Tue-Fri 10am-3pm office hours</x:t>
   </x:si>
   <x:si>
     <x:t>877-211-8661</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.fhhub.org</x:t>
   </x:si>
   <x:si>
     <x:t>Avondale Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides utility, mortgage, and rent payment assistance. Also provides case management, additional referrals, outreach, and home visits for qualifying individuals and families. Offers weatherization program to reduce energy costs for those in owner-occupied housing. Telephone Assistance Program provides telephone service to low income households with a medical need that requires one in the home.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Avondale, Goodyear, Litchfield Park, and unincorporated Maricopa County islands within Avondale, Goodyear, Litchfield Park, and Laveen</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>995 E Riley Dr, AZ Complete Health Avondale Resource Center, Avondale, Maricopa, AZ, 85323</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm; Rental assistance call back Mon, Wed, Fri 11am-1pm</x:t>
   </x:si>
   <x:si>
-    <x:t>623-333-2703</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services/family-services/community-action-program</x:t>
   </x:si>
   <x:si>
     <x:t>info@avondaleaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>A New Leaf - CAAFA - Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides domestic and sexual violence crisis line including information and referral. Domestic and sexual violence shelter and CAAFA's Safe Home Network are available to callers.</x:t>
   </x:si>
   <x:si>
     <x:t>People affected by domestic and sexual violence</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Apache Junction, Pinal, AZ, 85120-4112</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours shelter</x:t>
   </x:si>
   <x:si>
     <x:t>480-773-2359</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.turnanewleaf.org/services/domestic-violence-services/caafa</x:t>
@@ -1238,224 +2346,119 @@
   <x:si>
     <x:t>A New Leaf - Faith House</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a shelter for women that are experiencing homelessness that resulted from domestic violence, sexual assault, or human trafficking, and their children. Services include basic needs, crisis intervention, case management, and referrals to additional resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Victims of domestic violence, sexual assault, and human trafficking. Accepts individuals and those with children.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake, no documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential Location, Glendale, Maricopa, AZ, 85301</x:t>
   </x:si>
   <x:si>
     <x:t>623-939-6798</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.turnanewleaf.org/services/domestic-violence-services/faith-house</x:t>
   </x:si>
   <x:si>
     <x:t>dcelayalopez@turnanewleaf.org</x:t>
   </x:si>
   <x:si>
-    <x:t>CPLC De Colores</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Vista del Camino Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent to those facing eviction, for utilities for those with a shut-off notice, local bus fare, and prescriptions. Also provides food boxes, pet food, and casual and career clothing. Assists with weatherization and air conditioner repairs for those who cannot afford it. Also provides information about and referrals to other community resources. Does not cover all parts of zip code 85254.</x:t>
   </x:si>
   <x:si>
     <x:t>People on low income. Does not cover all parts of zip code 85254.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center. For rent/utility assistance, complete the prescreen online through the Maricopa County Human Services Client Portal found at the bottom of the Vista del Camino website or by calling for assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>7700 E Roosevelt St, Scottsdale, Maricopa, AZ, 85257-4441</x:t>
   </x:si>
   <x:si>
     <x:t>480-312-2323</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.scottsdaleaz.gov/vista-del-camino-community-center</x:t>
   </x:si>
   <x:si>
     <x:t>Peoria Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides rent and utility payment assistance to those in Peoria and Youngtown.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Peoria and Youngtown</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>8335 W Jefferson ST, Peoria, Maricopa, AZ, 85345-6516</x:t>
   </x:si>
   <x:si>
     <x:t>623-979-3911 x405</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.peoriaaz.gov/government/departments/neighborhood-and-human-services/community-center/resource-center</x:t>
   </x:si>
   <x:si>
     <x:t>peoriacap@fls.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Helping Hands for Freedom Financial Assistance</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>House of Refuge Sunnyslope, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides faith-based, transitional housing for sober, single, adult mothers with custodial children and sober, single adult men without children and sober, single adult women without children.</x:t>
   </x:si>
   <x:si>
     <x:t>Must be clean and sober, including marijuana and alcohol, and be able to pass a drug screening. Must be willing and able to work full-time. No convicted sex, arson, or violent offenders. Transitional housing is provided for single men, single women, and single moms with children. We do not provide housing for families.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>9844 N 7th Pl, Phoenix, Maricopa, AZ, 85020-1703</x:t>
   </x:si>
   <x:si>
     <x:t>602-678-0223</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.refugesunnyslope.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@refugesunnyslope.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Hope Cottage</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>A New Leaf - MesaCAN</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial and case management services to individuals and families in need. Offers limited financial assistance for utility services that are one month past due. Assists with air conditioner repairs during the summer for those who cannot afford them.</x:t>
   </x:si>
   <x:si>
     <x:t>Mesa residents in need</x:t>
   </x:si>
   <x:si>
     <x:t>For rent or utility assistance, call on the first Thursday of the month between 2:00-3:30pm or until all appointments are taken.For utility assistance - call or email to sign up for an orientation class which must be completed before an application can be filled out.  Orientations are in-person on Mondays, Tuesdays, and Wednesdays from 8:30am-10am. Applicants who are ages 60 and older do not have to attend orientation. No documents required for orientation and contact provider to confirm documents required for financial assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>635 E Broadway Rd, Mesa, Maricopa, AZ, 85204-2023</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4:30pm; diaper distribution times vary.</x:t>
   </x:si>
   <x:si>
     <x:t>480-750-9228</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.turnanewleaf.org/services/financial-empowerment/mesacan/mesacan-rent-and-utility-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>mesacanclient@turnanewleaf.org</x:t>
@@ -1532,74 +2535,50 @@
   <x:si>
     <x:t>Family Promise of Greater Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shelter and case management for up to 60 days for homeless families with children age 17 and under. Shelter accepts families with pets.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless families with children age 17 and younger; cannot take active domestic violence cases</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>7447 E Earll Dr, Scottsdale, Maricopa, AZ, 85251</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-659-5227</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.familypromiseaz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Tolleson Community Action Program</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Phoenix VA Community Resource &amp; Referral Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides housing assessments for veterans who are homeless. Based on the assessment, people who are the most in need are  given a referral and placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing. Also provides job search assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>Veterans who are, or are about to be, homeless</x:t>
   </x:si>
   <x:si>
     <x:t>1500 E Thomas Rd, Ste 106, Phoenix, Maricopa, AZ, 85014-5708</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7:30am-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-248-6040</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.va.gov/phoenix-health-care/locations/phoenix-va-clinic</x:t>
   </x:si>
   <x:si>
     <x:t>Gila Bend Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income. Provides food boxes and offers a monthly Job Listing for the local area.</x:t>
@@ -1745,2255 +2724,1415 @@
   <x:si>
     <x:t>http://www.catholiccharitiesaz.org/bhc-shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Catholic Charities Community Services Emergency Shelter</x:t>
   </x:si>
   <x:si>
     <x:t>Provides short-term housing for homeless individuals and families for up to 120 days based on available space. Also provides housing related coordinated entry for families.</x:t>
   </x:si>
   <x:si>
     <x:t>Homeless individuals and families</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit shelter during administration hours; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-5pm ; 24-hours shelter services. Also serves as coordinated entry site for families.</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-9125 x53049</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.catholiccharitiesaz.org/flagstaff/emergency-shelter</x:t>
   </x:si>
   <x:si>
-    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
-[...2 lines deleted...]
-    <x:t>Provides information about and referrals to services available in Avondale by partner agencies. offer a variety of human services from programs for parents with children 0-5, to assistance with applying for AHCCCS. Offers limited evaporative cooler-water utility assistance during summer months.</x:t>
+    <x:t>New Life Center - Domestic Violence Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management, advocacy, support groups, domestic violence shelter, human trafficking shelter, sexual assault shelter and services to families and adults who are victims of domestic violence, sexual assault, or human trafficking. Maximum length of stay is 120 days and accommodates pets.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families, men, and women who are victims of domestic violence, sexual assault, or human trafficking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for phone screening; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-932-4404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.newlifectr.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@newlifectr.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-HELP Chandler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for single adults who are experiencing homelessness. Clients receive evening and morning meals and case management. Also provides housing assessments for adults who are homeless. Based on the assessment, people who are the most in need are placed on the community-wide priority list. Local agencies use the list to get clients. Includes screening for additional services. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults who are homeless; does not accept those with children. Must be able to provide self-care without assistance. No registered sex offenders. No obvious signs of impairment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345 S California St, Chandler, Maricopa, AZ, 85225-6201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By appointment only; respite center open Sun-Fri 9am-7pm during heat relief season</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-963-1423 x112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azcend.org/get-help/shelter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>valentina@azcend.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A New Leaf - East Valley Men's Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless shelter for men who are committed to gaining employment and becoming self-sufficient. Clients receive work assistance, case management, food, water, and other basic needs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men experiencing homelessness who are committed to gaining employment and becoming self-sufficient. Sex offenders may be accepted pending parole officer input and investigation report review.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website or call Mon-Fri 9am-4pm to complete pre-screen. After completing the pre-screen, call Mon-Fri between 7am-8:30am to see if a bed has become available. Does not accept drop-ins. No documents required for pre-screen, photo ID required at intake.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2345 N Country Club Dr, Mesa, Maricopa, AZ, 85201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-610-6722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.turnanewleaf.org/services/housing-and-shelter/east-valley-mens-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gospel Rescue Mission at the Center of Opportunity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based services for men, women, and families who are homeless. Programs include shelter, resume help and other employment assistance, and connection to permanent housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families who are homeless. Must be sober. Does not accept Level II or III sex offenders.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4550 S Palo Verde Rd, Tucson, Pima, AZ, 85714-1943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 6am intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-740-1501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.grmtucson.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lchastain@grmtucson.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Social Services - Yuma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent, gas, electric, and water bills. Provides emergency food boxes and sandwiches to those in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445 S 4th Avenue, Yuma, Yuma, AZ, 85364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-noon, 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-0181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yuma.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>yumahelp@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crossroads Mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based emergency shelter and support services for people who are homeless. There is a separate men's shelter for adult males, and a family shelter for single adult females and families.  Soup kitchen serves meals daily. Provides case management and housing assessments for people who are homeless. Based on the assessment, those who are the most in need are placed on the community-wide priority list. Operates a cooling center and hydration station during heat relief season.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Men, women, married couples, men with custody of children, women with custody of children. Adults must pass urine analysis and Breathalyzer test at time of bed sign-up. Can receive direct referrals IF the caller has a drug/alcohol or mental health diagnosis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter; must have photo ID after second night</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338 N Morley Ave, Nogales, Santa Cruz, AZ, 85621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours facilities; daily bed sign-up 7:45pm. Meals Mon-Fri 5:30am-6:30am, 11:30am-noon, 5pm-6pm meals; Sat-Sun 6am-7pm, noon-1pm, 5pm-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-783-9362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://crossroadsmission.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rllana@crossroadsmission.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Good Neighbor Alliance, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency shelter for people who are homeless. Services include breakfast and dinner. Offers showers three days a week. Site for coordinated entry into housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter for intake assessment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420 N 7th St, Sierra Vista, Cochise, AZ, 85635-1650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-3pm administration. Daily 4pm families shelter check-in, 5pm single adults shelter check-in. Mon, Wed, Fri 8am-11am showers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-439-0776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svshelter.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@svshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bisbee Coalition for the Homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for men, women, and families who are homeless. Includes meals, showers, laundry, and case management. Also provides meals and food bags every weekday to people in need. Delivers meals to those who are homebound on a case-by-case basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509 Romero St, Bisbee, Cochise, AZ, 85603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours facility; daily noon-2pm &amp; 5pm-6pm meals; daily noon-2pm food bags; Mon, Tue, Thu, Fri noon-2pm showers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-432-7839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bisbeeshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bhsheltered@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACHIEVE Housing Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional and permanent housing for adults with disabilities. Also provides coordinated entry access for housing assessments and to screen for additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3250 E 40th St, Ste A, Yuma, Yuma, AZ, 85365-7748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-341-0335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://achievehs.org/low-income-housing-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>efigueroa@achiievehs.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mount Graham Safe House Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides shelter for women and men who are victims of domestic violence, stalking, or sexual assault; or are homeless. Pets will be considered on an individual basis. Also provides case management, information and referrals and a hotline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and men who are victims of domestic violence, sexual assault, or stalking, or are homeless in Gila, Graham, and Greenlee counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit the shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Safford, Graham, AZ, 85546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm administration; 24-hours shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888-269-9104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mtgrahamsh.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>felicia@mgsh.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Willcox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers. Appointments available in Benson, Bowie, and San Simon.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300 W Rex Allen Dr, Willcox, Cochise, AZ, 85643-1118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Safford</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for rent to people facing eviction, electricity, water, and gas payments, and utility deposits. Provides repair or replacement of appliances, weatherization program to boost energy efficiency, and the repair or replacement of heating and cooling systems. Services include case management to help people become self-sufficient, assistance to apply for public benefits, and referrals to additional resources. Also provides assistance with propane and firewood. Does not assist with motel vouchers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Graham County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283 W 5th St, Safford, Graham, AZ, 85546-2324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Douglas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Right-side door of St. Vincent de Paul Building, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Duncan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Greenlee County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506 SE Old West Hwy, Duncan, Greenlee, AZ, 85534-2095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Nogales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Santa Cruz County on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125 E Madison St, Ste 2, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Patagonia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100 Quiroga Ln, Patagonia Senior Citizen Center, Patagonia, Santa Cruz, AZ, 85624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ahurtadon@seacapinc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEACAP - Clifton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Clifton, Greenlee, AZ, 85533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Douglas area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment and reservation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue 1pm-3pm food boxes; Mon, Wed, Fri 11am-noon lunches, Thu 1pm-3pm financial assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-364-7573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>svdpdgls@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Sacred Heart of Jesus - Tombstone Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to people in need. Includes food boxes, hygiene supplies, and limited emergency financial assistance for gasoline, utilities and rent. Also loans medical equipment when available, such as walkers, canes, wheelchairs, shower and bath chairs, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Tombstone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592 E Safford St, Parish Hall, Tombstone, Cochise, AZ, 85638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue, Wed, Thu by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-559-4168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.shctombstone.org/resources/ministries-and-organizations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>teeniegreen@outlook.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Francis of Assisi - Elfrida Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency assistance to people in need. Includes food boxes, and financial assistance for rent and utilities for those with an eviction or cut-off notice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Cochise, Elfrida, McNeal, Pearce, Sunizona, and Sunsites areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4128 W Jefferson Rd, Elfrida, Cochise, AZ, 85610-9092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-642-3526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/conference-locations-contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - District 5 Council of Cochise/Graham/Greenlee Vicariates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers referral program to emergency assistance for people in need throughout Southern Arizona, according to parish boundaries.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for referral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://svdptucson.org/about-us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crossroads Nogales Mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based facilities for people in need. Offers emergency shelter for adults (18+) who are homeless and domestic violence shelter for adult women and their children. Includes meals, food pantries, clothing distribution, showers, and Bible study classes. Also provides lunch and dinner for people in need. Offers Celebrate Recovery Meetings on Saturdays at 1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older who are homeless, adult women experiencing domestic violence and their children, adult women who are employed and their children, and adults with substance use issues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit shelter; drop-in for meal; first come first serve for food boxes and clothing distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Nogales, Santa Cruz, AZ, 85621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm administration; Mon-Fri 4pm-5pm check-in; Mon-Sat 12pm-1pm lunch; Mon-Sat 4:30pm-5:30pm dinner; Mon-Sat 11am-12pm chapel service; Mon-Sat 3pm-4pm women's shower and Mon-Sat 4pm-5pm men's showers; Mon-Sat 1pm-1:30pm food boxes and clothing distribution (depending on donations availability); Wed, Fri 6pm-7pm Narcotics Anonymous Meetings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-287-5828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://crossroadsmissionnogales.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tucson Home Owner Repair Programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides major and minor home repairs for owner-occupants on low income. Includes the repair or replacement of heating and cooling systems, electricity, gas lines, and roofs. Also provides barrier removal such as the installation of wheelchair ramps.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low-income owner-occupants of houses and mobile homes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310 N Commerce Park Loop, Santa Rita Building, Tucson, Pima, AZ, 85745-2700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Drop-in assistance Tue 8am-noon, Thu noon-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-791-4171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tucsonaz.gov/departments/housing-and-community-development/homeowner-repair-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Home Repair Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides home energy use assessment, weatherization, and minor home repair services for homeowners on low income. Also provides heating and cooling system repair and replacement; and the repair or replacement of appliances, such as stoves, refrigerators, and water heaters. Must have existing system; does not include assistance if there is not a heating and cooling system already in place.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners on low income who have lived in their house for at least 1 year. Must live in Pinal County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; application and instructions will be mailed. After the application and required documentation are received and homeowner is found eligible, the home will be inspected and assessed. Applicants may be placed on waiting list.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lrangel@cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave County Owner-Occupied Housing Rehabilitation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performs repairs to homes that are owned and occupied by people on low income. Services include the repair or replacement of water heaters, heating and cooling systems, roofing, septic systems, plumbing and electrical repairs, and disability accommodations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People who have low income, are elderly, have disabilities, or have families with children age 18 and younger living with them</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 W Beale St, Kingman, Mohave, AZ, 86401-5711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-753-0723 x4215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mohave.gov/contentpage.aspx?id=114&amp;cid=14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila River Indian Community Department of Community Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides for the construction of new homes from both Community funded sources (RHIP) and Federal funded sources (NAHASDA). Provides for the repair and maintenance of existing stock of housing built previously from Federal funding sources. Provides for the management of Rental Housing built and maintained through Federal funding and implementation of Community policies on said rental units. Provides for the awareness education to tenants of housing regarding drugs, violence and gangs within the Community. Serve rental and homeownership tenants by annual certifications and inspections. Provides housing counseling services, and intake for eligibility for housing assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525 W Gu U Ki, Sacaton, Pinal, AZ, 85147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-562-3904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilariver.org/index.php/departments/tribal-development-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>derwin.cooper.dch@gric.nsn.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinal County Owner Occupied Housing Rehabilitation Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performs repairs to homes that are owned and occupied by people on low income. Services include the repair or replacement of water heaters, heating and cooling systems, roofing, septic systems, home accessibility, and plumbing and electrical repairs. Services are provided in the form of a grant or a forgivable loan. The forgivable loan will require a lien be placed on the home for a specified period of time</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low income; must live in an unincorporated area in Pinal County or the cities of Eloy, Florence, Mammoth, or Maricopa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 N Pinal Street, Building A, Florence, Pinal, AZ, 85132-3027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-866-6250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pinal.gov/169/Owner-Occupied-Housing-Rehabilitation-Pr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila County Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing services for families with low income. Services include weatherization and home rehabilitation such as repairs to heating and cooling systems, water heaters, gas piping, plumbing, electrical, and roofing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners on low income who have lived in their house for at least 1 year. Must live in Gila County and provide all requested documentation for all household members.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for pre-screening and waiting list. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5515 S Apache Ave, Ste 200, Globe, Gila, AZ, 85501-4428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applications accepted Mon-Thu 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilacountyaz.gov/government/community/home_repair_take_2.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pima County Home Repair &amp; Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance for repair of single family homes and mobile homes for people on low income in Oro Valley, Sahuarita, and unincorporated areas of Pima County. Includes the repair or replacement of heating and cooling systems, roof repair, hot water tanks, septic system repair or replacement.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners of single family houses and mobile homes on low income in Oro Valley, Sahuarita, and unincorporated areas of Pima County; does not include owners of recreational vehicles (RVs) or travel trailers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for application. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2797 E Ajo Way, Fl 3, Tucson, Pima, AZ, 85713-6223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-2461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/2533/Home-Repair-Assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>home.repair@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pima County Community Assistance Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides case management and emergency financial assistance to people on low income throughout Pima County. Assistance is limited and based on grant funding. Includes utility assistance to prevent shutoff and propane gas used for heating and limited mortgage assistance to prevent eviction or foreclosure. Offers car repair assistance for families with children (age 17 and younger) who are working. Does not exceed $300 for any repair; not available to people who are unemployed or childless. Provides assistance directly to applicants, and to agencies in the Emergency Services Network.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People living at or below the poverty level in Pima County. Must have Arizona photo ID, source of income, and ability to meet bills next month. All assistance is limited to once per calendar year.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment at the closest participating agency; does not accept drop-ins. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801 W Congress St, Tucson, Pima, AZ, 85745-2819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Mon-Fri 8:30am-10:30am first week of the month for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-2667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/887/Community-Assistance-Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manira.cervantes@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Home Repair Projects of Arizona, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency home repair for homeowners with low income. Repairs may include electrical, plumbing (gas and water lines), evaporative coolers and furnace system installation and repair, doors and windows, roof repair and miscellaneous carpentry. Does not include air conditioning repairs, weatherization, remodeling, painting, or yard work.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents in owner-occupied homes (one year or longer) in Pima County, who are on low income. The emphasis is on seniors age 60 and older and those with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for application. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Tucson, Pima, AZ, 85726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-745-2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.chrpaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chrpa@chrpaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tohono O'odham Ki:Ki Association Housing Programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a variety of housing services to tribal members. Services include mortgage payment assistance, down payment assistance, home purchase loan, home repair loan, and annual air conditioning servicing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members of the Tohono O'odham Nation</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website</x:t>
   </x:si>
   <x:si>
+    <x:t>State Route 86 &amp; Indian Route 19, Sells, Pima, AZ, 85634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-383-2202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tokahousing.org/services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>haf@tokahousing.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Housing Rehabilitation and Repair Programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial assistance on low to moderate income homeowners for home repairs, weatherization and to address health and safety hazards. May also help with repairs to the roof, and electrical and plumbing systems.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix homeowners on low to moderate income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit office, or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-1611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-534-4444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.phoenix.gov/nsd/programs/housing-repair-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nsd@phoenix.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mesa Public Housing Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides public housing in project-based apartment complexes and Section 8 rent subsidies for various apartment complexes to people on low income. Applicants are placed on a waiting list until assistance is available. Provides assistance with refundable portion of security and utility deposits to low income Mesa residence prior to signing a lease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families on very low income who live in the city of Mesa. Housing voucher program is based on income at or below 50% very low income (VLI). Deposit assistance eligibility is based on income at or below 80% of the area median income (AMI). Visit website for current AMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website for wait list information and utility deposit assistance requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 S Center St, Bldg 1, Mesa, Maricopa, AZ, 85210-1502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lobby Hours Mon-Thu 7:30am-5pm: by appointment only for Housing Specialist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-644-3536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mesaaz.gov/residents/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peoria Community Assistance Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency home repairs to low and moderate income homeowners. Repairs include plumbing, electrical, furnace and cooling systems, and roofing. The Neighborhood Pride program paints houses and fences and spreads landscaping gravel in targeted neighborhoods. The Tool Lending Center loans tools and equipment to homeowners, renters, and neighborhood groups undertaking landscaping projects, yard clean-ups, community rebuilding, and other improvement projects.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9875 N 85th Ave, Fl 1, Peoria, Maricopa, AZ, 85345-7100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-773-7070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.peoriaaz.gov/government/departments/neighborhood-and-human-services/community-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maricopa County Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides minor and major home repairs to homeowners on low income throughout Maricopa County except Mesa and Phoenix. Provides repair or replacement of air conditioners, water heaters, and other systems/appliances, installation of insulation, installation of energy-efficient LED light bulbs, co/smoke detectors, and shade screens.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners with income at or below 200% of the Federal Poverty Level; must live in Maricopa County outside of the cities of Mesa and Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-506-5911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.maricopa.gov/5214/apply-for-home-improvement-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLMCWAP@fsl.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maricopa County Home Improvement Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers minor and major rehabilitation services for income qualified homeowners in Buckeye, Cave Creek, El Mirage, Fountain Hills, Gila Bend, Guadalupe, Litchfield Park, Tolleson, Wickenburg, Youngtown, and unincorporated areas of Maricopa County. Requires a no payment, no interest lien on home.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Income qualified homeowners in Buckeye, Cave Creek, El Mirage, Fountain Hills, Gila Bend, Guadalupe, Litchfield Park, Tolleson, Wickenburg, Youngtown, and unincorporated areas of Maricopa County; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.maricopa.gov/3706/housing-and-community-development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsquared Homes for the Homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides temporary rental assistance to housed and EMPLOYED SMI (Serious Mentally Ill) individuals. Provides $1,000 maximum move-in costs for newly housed and employed individuals experiencing homelessness if a Case Manager has obtained housing, but the grant only covers the first month's rent.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applicants must be employed.  Employed SMI individuals who are experiencing a temporary setback. Employed clients at the poverty level who have been awarded housing through their Case Manager but do not have the move-in costs. Proof of sustainable income and lease agreement required.  Approval or denial will be on a case-by-case basis, and dsquared reserves the right to refuse services to anyone.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for application process. Turnaround time is two weeks, please do not apply if emergency assistance is needed. Client or Case Manager can email or submit application online. Case Managers must verify the individual is eligible for services, email or submit the documents, pick up the check from the Chandler location and take it to the rental facility. Clients can expect at least a two-week turnaround. If people have a five-day notice or less, they will not be eligible.If applicants are not eligible, they will not receive a response due to the volume of applications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, Chandler, Maricopa, AZ, 85226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.dsquared4homeless.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilbert Community Resources Division</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency and minor home repair. Repairs include repair and replacement of heating and cooling systems, roofs, electrical, and plumbing. Also provides disability barrier removal, such as the installation of wheelchair ramps. Offers nonprofit funding support, and information on resources available to Gilbert residents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilbert residents and organizations that meet specific program requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50 E Civic Center Dr, Gilbert, Maricopa, AZ, 85296-3433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-503-6956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilbertaz.gov/residents/community-resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>linda.ayres@gilbertaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surprise Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing assistance for income-qualified residents including funding to assist with the purchase of paint and paint supplies; homebuyer assistance; and emergency and major housing rehabilitation and modifications including plumbing, electrical, heating, cooling and accessibility items. Also offers financial literacy workshops.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, visit website, or write; Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16000 N Civic Center Plz, Surprise, Maricopa, AZ, 85374-7463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-222-1550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://surpriseaz.gov/419/Housing-Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Step Up Bisbee/Naco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides major and minor repairs to owner-occupied homes for those on low incomes, with an emphasis on older adults and people with disabilities. Includes the repair or replacement of heating and cooling systems, electricity, plumbing, and painting. The community work projects are scheduled annually. Does not build additions or do structural repairs. Does not provide any services to renters or those who are homeless.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resident homeowners with low income in the Bisbee and Naco areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for application</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Bisbee, Cochise, AZ, 85603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-561-7220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stepupbisbeenaco.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gradysea@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuma Community Development Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about the city's general plan, land use, and zoning codes. Accepts and investigates reports of zoning violations. Issues building permits and inspects buildings to ensure that they meet codes. Also provides owner-occupied housing rehabilitation for low-and moderate-income homeowners.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 City Plaza, Yuma, Yuma, AZ, 85364-1436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-5pm, every other Fri 7am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-373-5175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.yumaaz.gov/government/community-development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WACOG Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides home repair and weatherization service for people with low income. Includes the repair or replacement of furnace and evaporative coolers, stoves, and refrigerators.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for wait list information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-1886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wacog.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPLC Supportive Housing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides navigation assistance to populations which experience increased barriers to housing, such as Domestic Violence, Extremely Low Income, Previous Criminal History, Previous Foster Care, Separated Families, and Serious Mental Illness. Also provides information on tenant rights.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People experiencing homelessness or at risk of homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website to complete assessment. Applicants will be contacted within 72 hours. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1112 E Buckeye Rd, Phoenix, Maricopa, AZ, 85034-4043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-609-7556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://cplc.org/programs/homelessness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shs@cplc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jerry Ambrose Veterans Council of Mohave County, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing and services to US Military active duty members and veterans. Services include a women's program; spiritual program; and navigation services to available services. Also facilitates annual Veterans Stand Down in Bullhead City and leads the Veterans Resource Team in the Kingman Regional Veterans Treatment Court. Provides veterans transportation to organization services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Active duty military members, veterans, and their families in La Paz and Mohave County. Also supports individuals and organizations that are proactive military veterans support.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, referrals, visit office, or visit website. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315 E Oak St, Kingman, Mohave, AZ, 86401-5839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-880-5091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.javc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@javc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACOG Weatherization Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides free weatherization services to qualified low-moderate income families throughout Apache, Coconino, Navajo and Yavapai Counties in order to reduce their utility bills and carbon footprint. Program may repair or replace household appliances.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People on low-moderate income in Apache, Coconino, Navajo, and Yavapai Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website for application; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119 E Aspen Ave, Flagstaff, Coconino, AZ, 86001-5222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm May-Sep; 8am-5pm Oct-Apr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-3759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacog.org/weatherization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nacog@nacog.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coalition for Compassion and Justice Home Repair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides home repairs for homeowners on low income. Services include home safety repairs, wheelchair ramps, home health-related repairs, weatherization, and energy efficiency modifications.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeowners on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-8382 x7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yavapaiccj.org/programs-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameron.Lenocker@yavapaiccj.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navajo Nation Community Housing and Infrastructure Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides housing programs to Navajo families. Constructs new homes. Also provides affordable housing and weatherization assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members of the Navajo Nation; must live on tribal lands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Window Rock, Apache, AZ, 86515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-871-7182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nndcd.org/housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supportive Services for Veteran Families</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assists low-income individuals and families who are homeless or at risk of becoming homeless find affordable transitional or permanent housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans with low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals call outreach, families call supportive services; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3400 NW Grand Ave, Phoenix, Maricopa, AZ, 85017-4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-441-0612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pio Decimo Transitional Housing Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides long-term transitional housing for families who are homeless or at risk of becoming homeless. This is not an emergency shelter. Clients are required to participate in ongoing case management, financial education courses, and life skills meetings. Length of stay is 1-3 years.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families with minor children who are homeless or near homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website to apply; must bring proof of income. Additional required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848 S 7th Ave, Tucson, Pima, AZ, 85701-2627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-622-2801 x7115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ccs-soaz.org/service/transitional-housing/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Thrive 365 Home Solutions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performs minor home repairs for seniors and people with disabilities. Offers assistance with air conditioner repair and home weatherization.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults in Maricopa, La Paz, Pinal, Yavapai, or Yuma counties with income below 200% of the federal poverty level for AC repair/replacement. Only covers Maricopa County and City of Tucson for other assistance. Does not cover City of Phoenix and City of Mesa residents for any assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Documents required vary by type of assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1201 E Thomas Rd, Phoenix, Maricopa, AZ, 85014-5734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-285-1800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://allthrive365.org/housing/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lsimone@fsl.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Citadel Senior Living</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides pet-friendly, low-income assisted and independent living for seniors in apartments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, Email or Visit Office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520 S Higley Road Mesa, Mesa, Maricopa, AZ, 85206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Sun 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-268-6163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://citadelretirement.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kavillacorta@ensignservices.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thrive AZ Aged Out Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for aged out foster youth. Also provides beds, furniture, and other household items for aged out foster youth who already have their own place. Offers referrals to other resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth ages 18-24 who have aged out of foster care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email; case managers visit website to fill out intake form</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14202 N 73rd Ave, Peoria, Maricopa, AZ, 85381-4759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-544-9547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.thriveaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tvogel@thriveaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esperanza En Escalante</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for unhoused veterans and veteran families. Services include case management, individual and group counseling, and educational, vocational, social, and recreational activities. Most pets are welcome.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unhoused Veterans who are willing to abstain from using alcohol and drugs while living on campus.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to make appointment for interview. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3700 S Calle Polar, Tucson, Pima, AZ, 85730-3261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-571-8294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.eeeveterans.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@eeeveterans.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Support Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers SNAP benefit application assistance, home energy evaluation and weatherization, utility payment assistance (gas, water, and electric), minor home repair and appliance replacement, and volunteer income tax assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who live in Ajo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for application. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38 N Plaza St, Ajo, Pima, AZ, 85321-2464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-387-3570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://static1.squarespace.com/static/5e0144fd0435dd177bb77d3b/t/5ebf72b082e84d6a067914b1/1589605055591/ISDA+crisis.pdf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>liz@isdanet.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Our Family Services Homeless Youth Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides outreach and support services for homeless and near-homeless youth and young adults. Community-based service; will meet youth at a school, park, or the office. Also provides transitional housing for young adults. Program includes case management, counseling, assistance with basic needs such as food, clothing, emergency shelter, and referrals to other services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless and near-homeless youth ages 12-24 for outreach services; homeless youth ages 18-24 for transitional housing. Accepts individuals, couples, and those who are pregnant and parenting.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2590 N Alvernon Way, Tucson, Pima, AZ, 85712-2402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Journey Transitional Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for single mothers who are homeless or near homeless. Program includes independent living and survival techniques, case management, and ongoing support. Length of stay is 24 months. Apartments are lightly furnished; no pets allowed. Campus is non-smoking. This is not an emergency shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single women with custody of minor children. Must be clean, sober, be working or going to school, and able to pay program fees.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office for application; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1550 N Country Club Rd, Tucson, Pima, AZ, 85716-3152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-322-9557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tmmfs.org/housing-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jrobles@tmmfs.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Low Barrier Bridge Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides low barrier transitional housing for individuals and families experiencing homelessness that do not meet the requirements for traditional shelter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families experiencing homelessness that do not meet the requirements for traditional shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2323 S Park Ave, Tucson, Pima, AZ, 85713-3644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By phone Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/bridge-housing-low-demand-shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Veteran Recovery Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for veterans and their families. Includes case management and various support services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans and their families, regardless of discharge status</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/veteran-recovery-communities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCS Reentry Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for former inmates. Services include case management and reentry support.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult ex-offenders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://helptucson.org/services/reentry-recovery-communities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Arizona Land Trust, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides affordable housing for rent and for sale to low to moderate income families. Maintains a waiting list for accessible units.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families on low to moderate income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3044 N Alvernon Way, Tucson, Pima, AZ, 85712-1431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-352-2626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.saltproperty.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@saltproperty.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primavera Family Pathways Shelter Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides scattered-site shelter program for homeless families (of any form) with children. Services include case coordination and support services. Length of stay is up to 90 days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless adults with minor children; must bring photo ID for adults, social security numbers for all family members, and birth certificates for children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake. Those eligible will be placed on the waiting list; accepts 7 families every 3 months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozanam Manor Transitional Shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides meals, housing, case management, and mentoring to senior and disabled homeless men and women. Assists people in obtaining an income, acquiring necessary medical and social supports and finding appropriate long term housing.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless men and women age 50 and older; mentally or physically disabled adults age 18 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment; does not accept drop-ins. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320 W Watkins Rd, Phoenix, Maricopa, AZ, 85003-2828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm telephone pre-screening; 24-hours residential program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-850-6954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentdepaul.net/our-work/shelter-and-transitional-housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jsolares@svdpaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hope Wing - Phoenix Dream Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers a therapeutic transitional living program for single women and men ages 18-29 years old who are victims of sexual exploitation through human trafficking.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single women and men ages 18-29 years old who are victims of sexual exploitation through human trafficking</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85017-4504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-346-8700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://wherehopelives.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ssexton@phxdreamcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tucson Electric Power Weatherization Assistance Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sponsors weatherization and energy conservation workshops. Also provides weatherization support on approved homes through local agencies. Includes caulking, weather-stripping, insulation (attic, wall, and duct), water heater insulation and exposed pipe wrap, sunscreens, white reflective roof painting, service and repair of evaporative coolers, planting shade trees, and low-flow shower head installation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Household income at or below 200% of the Federal Poverty Guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for local agency contact information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Tucson, Pima, AZ, 85702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Customer service Mon-Fri 7am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-623-7711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tep.com/weatherization-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VA Supported Housing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides transitional housing for homeless veterans. Residents are required to actively participate in case management plan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homeless veterans. Priority given to vets with dependents and to female vets of the wars in Iraq and Afghanistan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to be placed on wait list; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3601 S 6th Ave, Tucson, Pima, AZ, 85723-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-629-1839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.va.gov/southern-arizona-health-care/health-services/homeless-veteran-care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Housing Department</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers various housing programs. Website provides a list of affordable housing. Serves as area housing authority.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
-    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
-[...2191 lines deleted...]
-  <x:si>
     <x:t>251 W Washington St, Fl 4, Phoenix, Maricopa, AZ, 85003-2295</x:t>
   </x:si>
   <x:si>
     <x:t>602-262-6794</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/housing</x:t>
   </x:si>
   <x:si>
     <x:t>housing@phoenix.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Transitional Housing</x:t>
   </x:si>
   <x:si>
     <x:t>Provides transitional housing using community-based apartments for people impacted by domestic violence. Residents may stay 18-24 months. Clients receive individual counseling and case management services.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults impacted by domestic violence and their children</x:t>
   </x:si>
   <x:si>
     <x:t>Call for information or to add email to notification list; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85021</x:t>
@@ -4136,216 +4275,84 @@
   <x:si>
     <x:t>877-428-8844</x:t>
   </x:si>
   <x:si>
     <x:t>http://housingsearch.az.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Arizona Public Service</x:t>
   </x:si>
   <x:si>
     <x:t>Provides residential and business electric services in the Phoenix metro area and in other communities across Arizona. Performs volunteer and community services throughout Arizona. Also partners with local community agencies to assist with current or past-due APS bills, as well as a Weatherization Assistance program.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents and businesses in APS service areas</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website. Contact for any documents required for services.</x:t>
   </x:si>
   <x:si>
     <x:t>800-253-9405</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aps.com</x:t>
   </x:si>
   <x:si>
-    <x:t>NACOG Weatherization Program</x:t>
-[...128 lines deleted...]
-    <x:t>602-441-0612</x:t>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>HUD Resource Locator</x:t>
   </x:si>
   <x:si>
     <x:t>Website provides contact information for local HUD offices, public housing authorities, HUD properties, multi-family housing, low income housing tax credit apartments, USDA rural housing, and Continuum of Care (CoC) homeless rehousing programs.</x:t>
   </x:si>
   <x:si>
     <x:t>451 7th St SW, Washington, District Of Columbia, DC, 20410-0001</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.hud.gov/resources</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
@@ -4894,51 +4901,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I205"/>
+  <x:dimension ref="A1:I204"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -5065,5466 +5072,5448 @@
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
+      <x:c r="I8" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
-[...3 lines deleted...]
-        <x:v>71</x:v>
+      <x:c r="I12" s="1" t="s">
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>227</x:v>
-[...2 lines deleted...]
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>227</x:v>
-[...2 lines deleted...]
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>243</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s"/>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>265</x:v>
-[...2 lines deleted...]
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="C37" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I39" s="1" t="s"/>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="B40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="B41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="I41" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="B42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="B43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="B45" s="1" t="s">
+      <x:c r="G45" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
+      <x:c r="G47" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="B48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
+      <x:c r="G50" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s"/>
-      <x:c r="F51" s="1" t="s">
+      <x:c r="G51" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
+      <x:c r="C52" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="B54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="G54" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="B55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="B56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="G56" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="I56" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="B57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="G57" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="I57" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="B58" s="1" t="s">
+      <x:c r="C58" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="G58" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>447</x:v>
-[...2 lines deleted...]
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>455</x:v>
-[...2 lines deleted...]
-        <x:v>456</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>464</x:v>
-[...2 lines deleted...]
-        <x:v>465</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
+      <x:c r="I65" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="B66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...17 lines deleted...]
-      <x:c r="I66" s="1" t="s"/>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="B67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="I67" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="I67" s="1" t="s"/>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="B68" s="1" t="s">
+      <x:c r="G68" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E68" s="1" t="s">
+      <x:c r="I68" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="B69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="B70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E70" s="1" t="s">
+      <x:c r="G70" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="B71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="G71" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="s">
+      <x:c r="G72" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E72" s="1" t="s">
+      <x:c r="I72" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="B73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="I73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="B74" s="1" t="s">
+      <x:c r="C74" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="G80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="G82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>620</x:v>
-[...2 lines deleted...]
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>655</x:v>
-[...1 lines deleted...]
-      <x:c r="I86" s="1" t="s"/>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" s="1" customFormat="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>681</x:v>
-[...2 lines deleted...]
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" s="1" customFormat="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>689</x:v>
-[...2 lines deleted...]
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" s="1" customFormat="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" s="1" customFormat="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>706</x:v>
-[...2 lines deleted...]
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" s="1" customFormat="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" s="1" customFormat="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="I95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="96" spans="1:9" s="1" customFormat="1">
       <x:c r="A96" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="B96" s="1" t="s">
+      <x:c r="C96" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>732</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" s="1" customFormat="1">
       <x:c r="A97" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="B97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="G97" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G97" s="1" t="s">
+      <x:c r="I97" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="I97" s="1" t="s"/>
     </x:row>
     <x:row r="98" spans="1:9" s="1" customFormat="1">
       <x:c r="A98" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" s="1" customFormat="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>750</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s"/>
       <x:c r="F99" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>753</x:v>
-[...1 lines deleted...]
-      <x:c r="I99" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" s="1" customFormat="1">
       <x:c r="A100" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="H100" s="1" t="s">
+      <x:c r="I100" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" s="1" customFormat="1">
       <x:c r="A101" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
+      <x:c r="G101" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="H101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" s="1" customFormat="1">
       <x:c r="A102" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="B102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="G102" s="1" t="s">
+      <x:c r="I102" s="1" t="s">
         <x:v>776</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" s="1" customFormat="1">
       <x:c r="A103" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="B103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
         <x:v>783</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" s="1" customFormat="1">
       <x:c r="A104" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="B104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
+      <x:c r="I104" s="1" t="s">
         <x:v>791</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" s="1" customFormat="1">
       <x:c r="A105" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="B105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="F105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G105" s="1" t="s">
+      <x:c r="I105" s="1" t="s">
         <x:v>799</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" s="1" customFormat="1">
       <x:c r="A106" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="B106" s="1" t="s">
+      <x:c r="C106" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" s="1" customFormat="1">
       <x:c r="A107" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>812</x:v>
-[...2 lines deleted...]
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" s="1" customFormat="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>820</x:v>
-[...2 lines deleted...]
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" s="1" customFormat="1">
       <x:c r="A109" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" s="1" customFormat="1">
       <x:c r="A110" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>837</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s"/>
     </x:row>
     <x:row r="111" spans="1:9" s="1" customFormat="1">
       <x:c r="A111" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" s="1" customFormat="1">
       <x:c r="A112" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" s="1" customFormat="1">
       <x:c r="A113" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" s="1" customFormat="1">
       <x:c r="A114" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" s="1" customFormat="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>424</x:v>
-[...2 lines deleted...]
-        <x:v>872</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" s="1" customFormat="1">
       <x:c r="A116" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" s="1" customFormat="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>888</x:v>
-[...1 lines deleted...]
-      <x:c r="I117" s="1" t="s"/>
+        <x:v>889</x:v>
+      </x:c>
     </x:row>
     <x:row r="118" spans="1:9" s="1" customFormat="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" s="1" customFormat="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" s="1" customFormat="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" s="1" customFormat="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" s="1" customFormat="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" s="1" customFormat="1">
       <x:c r="A123" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" s="1" customFormat="1">
       <x:c r="A124" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" s="1" customFormat="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>950</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" s="1" customFormat="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" s="1" customFormat="1">
       <x:c r="A127" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" s="1" customFormat="1">
       <x:c r="A128" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" s="1" customFormat="1">
       <x:c r="A129" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" s="1" customFormat="1">
       <x:c r="A130" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" s="1" customFormat="1">
       <x:c r="A131" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>961</x:v>
-[...1 lines deleted...]
-      <x:c r="I131" s="1" t="s"/>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
     </x:row>
     <x:row r="132" spans="1:9" s="1" customFormat="1">
       <x:c r="A132" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" s="1" customFormat="1">
       <x:c r="A133" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>974</x:v>
-[...1 lines deleted...]
-      <x:c r="I133" s="1" t="s"/>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
     </x:row>
     <x:row r="134" spans="1:9" s="1" customFormat="1">
       <x:c r="A134" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" s="1" customFormat="1">
       <x:c r="A135" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" s="1" customFormat="1">
       <x:c r="A136" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" s="1" customFormat="1">
       <x:c r="A137" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>1003</x:v>
-[...2 lines deleted...]
-        <x:v>1004</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" s="1" customFormat="1">
       <x:c r="A138" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>1013</x:v>
-[...1 lines deleted...]
-      <x:c r="I138" s="1" t="s"/>
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
     </x:row>
     <x:row r="139" spans="1:9" s="1" customFormat="1">
       <x:c r="A139" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>1020</x:v>
-[...2 lines deleted...]
-        <x:v>1021</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" s="1" customFormat="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" s="1" customFormat="1">
       <x:c r="A141" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>858</x:v>
-      </x:c>
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s"/>
     </x:row>
     <x:row r="142" spans="1:9" s="1" customFormat="1">
       <x:c r="A142" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" s="1" customFormat="1">
       <x:c r="A143" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" s="1" customFormat="1">
       <x:c r="A144" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>1057</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s"/>
     </x:row>
     <x:row r="145" spans="1:9" s="1" customFormat="1">
       <x:c r="A145" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" s="1" customFormat="1">
       <x:c r="A146" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="G146" s="1" t="s">
+      <x:c r="H146" s="1" t="s">
         <x:v>1074</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" s="1" customFormat="1">
       <x:c r="A147" s="1" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="B147" s="1" t="s">
+      <x:c r="C147" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>1078</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="I147" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="148" spans="1:9" s="1" customFormat="1">
       <x:c r="A148" s="1" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
-      <x:c r="B148" s="1" t="s">
+      <x:c r="C148" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="D148" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
-      <x:c r="F148" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G148" s="1" t="s">
+      <x:c r="H148" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="H148" s="1" t="s">
+      <x:c r="I148" s="1" t="s">
         <x:v>1089</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" s="1" customFormat="1">
       <x:c r="A149" s="1" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
-      <x:c r="B149" s="1" t="s">
+      <x:c r="C149" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
         <x:v>1095</x:v>
       </x:c>
-      <x:c r="F149" s="1" t="s">
+      <x:c r="G149" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
-      <x:c r="G149" s="1" t="s">
+      <x:c r="H149" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
-      <x:c r="H149" s="1" t="s">
+      <x:c r="I149" s="1" t="s">
         <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" s="1" customFormat="1">
       <x:c r="A150" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" s="1" customFormat="1">
       <x:c r="A151" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" s="1" customFormat="1">
       <x:c r="A152" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" s="1" customFormat="1">
       <x:c r="A153" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>1122</x:v>
-[...1 lines deleted...]
-      <x:c r="I153" s="1" t="s"/>
+        <x:v>1131</x:v>
+      </x:c>
     </x:row>
     <x:row r="154" spans="1:9" s="1" customFormat="1">
       <x:c r="A154" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>1129</x:v>
-[...2 lines deleted...]
-        <x:v>1130</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" s="1" customFormat="1">
       <x:c r="A155" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>1145</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" s="1" customFormat="1">
       <x:c r="A156" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>1142</x:v>
-[...1 lines deleted...]
-      <x:c r="I156" s="1" t="s"/>
+        <x:v>1149</x:v>
+      </x:c>
     </x:row>
     <x:row r="157" spans="1:9" s="1" customFormat="1">
       <x:c r="A157" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>1146</x:v>
-[...2 lines deleted...]
-        <x:v>1147</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>1148</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s"/>
     </x:row>
     <x:row r="158" spans="1:9" s="1" customFormat="1">
       <x:c r="A158" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1163</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" s="1" customFormat="1">
       <x:c r="A159" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>1163</x:v>
-[...1 lines deleted...]
-      <x:c r="I159" s="1" t="s"/>
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
     </x:row>
     <x:row r="160" spans="1:9" s="1" customFormat="1">
       <x:c r="A160" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" s="1" customFormat="1">
       <x:c r="A161" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>1176</x:v>
-      </x:c>
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s"/>
     </x:row>
     <x:row r="162" spans="1:9" s="1" customFormat="1">
       <x:c r="A162" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" s="1" customFormat="1">
       <x:c r="A163" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" s="1" customFormat="1">
       <x:c r="A164" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" s="1" customFormat="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="I165" s="1" t="s">
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" s="1" customFormat="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" s="1" customFormat="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>1221</x:v>
-[...2 lines deleted...]
-        <x:v>1222</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" s="1" customFormat="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>1229</x:v>
-[...2 lines deleted...]
-        <x:v>1230</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" s="1" customFormat="1">
       <x:c r="A169" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>1237</x:v>
-[...2 lines deleted...]
-        <x:v>1238</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" s="1" customFormat="1">
       <x:c r="A170" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="I170" s="1" t="s">
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" s="1" customFormat="1">
       <x:c r="A171" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1259</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" s="1" customFormat="1">
       <x:c r="A172" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1267</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" s="1" customFormat="1">
       <x:c r="A173" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1275</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" s="1" customFormat="1">
       <x:c r="A174" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" s="1" customFormat="1">
       <x:c r="A175" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>1272</x:v>
-[...2 lines deleted...]
-        <x:v>1273</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" s="1" customFormat="1">
       <x:c r="A176" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" s="1" customFormat="1">
       <x:c r="A177" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" s="1" customFormat="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" s="1" customFormat="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="I179" s="1" t="s">
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" s="1" customFormat="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="I180" s="1" t="s">
+        <x:v>1318</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" s="1" customFormat="1">
       <x:c r="A181" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" s="1" customFormat="1">
       <x:c r="A182" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1331</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" s="1" customFormat="1">
       <x:c r="A183" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>1338</x:v>
+      </x:c>
+      <x:c r="I183" s="1" t="s">
+        <x:v>1339</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" s="1" customFormat="1">
       <x:c r="A184" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
-        <x:v>1338</x:v>
-[...2 lines deleted...]
-        <x:v>1339</x:v>
+        <x:v>1347</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" s="1" customFormat="1">
       <x:c r="A185" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1354</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" s="1" customFormat="1">
       <x:c r="A186" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>1349</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="I186" s="1" t="s">
+        <x:v>1361</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" s="1" customFormat="1">
       <x:c r="A187" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" s="1" customFormat="1">
       <x:c r="A188" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>1362</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1377</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" s="1" customFormat="1">
       <x:c r="A189" s="1" t="s">
-        <x:v>1368</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>1371</x:v>
-[...1 lines deleted...]
-      <x:c r="E189" s="1" t="s"/>
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
+        <x:v>1382</x:v>
+      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
-        <x:v>1373</x:v>
-[...1 lines deleted...]
-      <x:c r="I189" s="1" t="s"/>
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="I189" s="1" t="s">
+        <x:v>1385</x:v>
+      </x:c>
     </x:row>
     <x:row r="190" spans="1:9" s="1" customFormat="1">
       <x:c r="A190" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
-        <x:v>1381</x:v>
-[...2 lines deleted...]
-        <x:v>1382</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" s="1" customFormat="1">
       <x:c r="A191" s="1" t="s">
-        <x:v>1383</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
-        <x:v>1390</x:v>
-[...2 lines deleted...]
-        <x:v>1391</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" s="1" customFormat="1">
       <x:c r="A192" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>1393</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="I192" s="1" t="s">
+        <x:v>1406</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" s="1" customFormat="1">
       <x:c r="A193" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>1399</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>1400</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
-        <x:v>1404</x:v>
-[...2 lines deleted...]
-        <x:v>1405</x:v>
+        <x:v>1413</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" s="1" customFormat="1">
       <x:c r="A194" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>1407</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>1408</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>13</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s"/>
       <x:c r="F194" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>1409</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
-        <x:v>1410</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1419</x:v>
+      </x:c>
+      <x:c r="I194" s="1" t="s"/>
     </x:row>
     <x:row r="195" spans="1:9" s="1" customFormat="1">
       <x:c r="A195" s="1" t="s">
-        <x:v>1412</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>1413</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>1415</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>1416</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>1417</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="I195" s="1" t="s">
+        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" s="1" customFormat="1">
       <x:c r="A196" s="1" t="s">
-        <x:v>1418</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>1420</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>1421</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s"/>
     </x:row>
     <x:row r="197" spans="1:9" s="1" customFormat="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>1424</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>1425</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>1426</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>1428</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
-        <x:v>761</x:v>
-[...2 lines deleted...]
-        <x:v>1429</x:v>
+        <x:v>1435</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" s="1" customFormat="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>1430</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>1431</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>1421</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>1432</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G198" s="1" t="s">
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
-        <x:v>1433</x:v>
+        <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" s="1" customFormat="1">
       <x:c r="A199" s="1" t="s">
-        <x:v>1434</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>1435</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>1437</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>1438</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>1439</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
-        <x:v>1440</x:v>
-      </x:c>
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="I199" s="1" t="s"/>
     </x:row>
     <x:row r="200" spans="1:9" s="1" customFormat="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>1441</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>1442</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>1443</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>1444</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>1445</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
-        <x:v>1446</x:v>
-[...1 lines deleted...]
-      <x:c r="I200" s="1" t="s"/>
+        <x:v>382</x:v>
+      </x:c>
     </x:row>
     <x:row r="201" spans="1:9" s="1" customFormat="1">
       <x:c r="A201" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>1448</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>1449</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>1450</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>1451</x:v>
-[...2 lines deleted...]
-        <x:v>1428</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
-        <x:v>761</x:v>
-[...23 lines deleted...]
-      </x:c>
+        <x:v>1460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:9">
+      <x:c r="A202" s="4" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="B202" s="4"/>
+      <x:c r="C202" s="4"/>
+      <x:c r="D202" s="4"/>
+      <x:c r="E202" s="4"/>
+      <x:c r="F202" s="4"/>
+      <x:c r="G202" s="4"/>
+      <x:c r="H202" s="4"/>
+      <x:c r="I202" s="4"/>
     </x:row>
     <x:row r="203" spans="1:9">
-      <x:c r="A203" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A203" s="4"/>
       <x:c r="B203" s="4"/>
       <x:c r="C203" s="4"/>
       <x:c r="D203" s="4"/>
       <x:c r="E203" s="4"/>
       <x:c r="F203" s="4"/>
       <x:c r="G203" s="4"/>
       <x:c r="H203" s="4"/>
       <x:c r="I203" s="4"/>
     </x:row>
     <x:row r="204" spans="1:9">
       <x:c r="A204" s="4"/>
       <x:c r="B204" s="4"/>
       <x:c r="C204" s="4"/>
       <x:c r="D204" s="4"/>
       <x:c r="E204" s="4"/>
       <x:c r="F204" s="4"/>
       <x:c r="G204" s="4"/>
       <x:c r="H204" s="4"/>
       <x:c r="I204" s="4"/>
     </x:row>
-    <x:row r="205" spans="1:9">
-[...9 lines deleted...]
-    </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A203:I205"/>
+    <x:mergeCell ref="A202:I204"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>