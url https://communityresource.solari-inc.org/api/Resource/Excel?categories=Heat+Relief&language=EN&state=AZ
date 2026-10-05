--- v2 (2026-07-29)
+++ v3 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281139c4b38a498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3c0d34d572a411f9826bcc0790db33f.psmdcp" Id="Ra45f52a33dc7465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ed30b2a6354b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6410feec4d5541ee9f28e8cf7293df3a.psmdcp" Id="Rb2b9453be99c413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Heat Relief</x:t>
   </x:si>
   <x:si>
     <x:t>Heat relief services are typically only available during summer months or during extreme weather warnings. 
 Please reach out to the provider for details of their services.</x:t>
   </x:si>
@@ -283,111 +283,111 @@
   <x:si>
     <x:t>928-685-2214</x:t>
   </x:si>
   <x:si>
     <x:t>http://mcldaz.org/custom/branches/aguila</x:t>
   </x:si>
   <x:si>
     <x:t>ADHS Arizona Extreme Heat Preparedness</x:t>
   </x:si>
   <x:si>
     <x:t>Provides one-stop location for accessing statewide heat safety information, tools, and resources from trusted local, state, and national partners. Used for preparing for rising temperatures, looking for a place to cool off, or for assistance during a heat emergency. All resources are organized on a statewide map accessed by clicking on the State Heat Relief Site Map.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>150 N 18th Ave, Phoenix, Maricopa, AZ, 85007</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://heat.az.gov</x:t>
   </x:si>
   <x:si>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azlinks.gov</x:t>
+  </x:si>
+  <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
     <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
@@ -1351,120 +1351,120 @@
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I22" s="1" t="s"/>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
+      <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="I24" s="1" t="s"/>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">