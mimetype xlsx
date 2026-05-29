--- v0 (2026-04-03)
+++ v1 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5807e2523172411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b92cd830339421a9e17218977fe60eb.psmdcp" Id="R8628d8a904da47fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63beb95df5274b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/727d06edf71644f6ae09a47ef225c865.psmdcp" Id="Rd3d3b45e5cd749e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Heat Relief</x:t>
   </x:si>
   <x:si>
     <x:t>Heat relief services are typically only available during summer months or during extreme weather warnings. 
 Please reach out to the provider for details of their services.</x:t>
   </x:si>
@@ -46,135 +46,354 @@
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>Pinal County - Coalition to End Homelessness - Heat Relief Map</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides an interactive heat relief map of cooling and water stations in Pinal County during summer months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Florence, Pinal, AZ, 85132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://pcceh.com/hydration-and-heat-relief</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAG Network - Heat Relief MAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinates heat relief map showing hydration stations, indoor cooling centers, emergency heat relief stations, and donation collection sites throughout Maricopa County during heat emergencies. Various sites offer water, and may also provide hats and sun block. Some sites accept leashed pets.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for map of locations. Website describes requirements and documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations countywide, Phoenix, Maricopa, AZ, 85003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Refuge sites are operational May-Sep and hours vary by site.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://hrn.azmag.gov/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hsinfo@azmag.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>White Tank Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Library loans books, e-books, audio books, large print materials, videotapes, CDs, and DVDs. Reference desk provides research assistance and materials for use in the library only. Services include story time for children and interlibrary loans. Offers  copy machine, printer, Wi-Fi wireless access, and public computers with Internet access.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Maricopa County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20304 W White Tank Mountain Rd, Waddell, Maricopa, AZ, 85355-9896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Wed 10am-7pm, Thu-Sat 10am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-652-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/whitetank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southeast Regional Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Library loans books, e-books, audio books, large print materials, videotapes, CDs, and DVDs. Reference desk provides research assistance and materials for use in the library only. Services include story time for children and interlibrary loans. Offers copy machine, printer, Wi-Fi wireless access, and public computers with Internet access.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775 N Greenfield Rd, Gilbert, Maricopa, AZ, 85234-5030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-9pm; Fri, Sat 10am-5pm; Sun 1pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/southeast</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queen Creek Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Library loans books, e-books, audio books, large print materials, videotapes, CDs, and DVDs. Also loans Playaway Launchpads tablets with pre-loaded content. Reference desk provides research assistance and materials for use in the library only. Services include story time for children and interlibrary loans. Offers copy machine, printer, Wi-Fi wireless access, and public computers with Internet access.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21802 S Ellsworth Rd, Queen Creek, Maricopa, AZ, 85142-9327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-8pm, Fri-Sat 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/queencreek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perry Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1965 E Queen Creek Rd, Gilbert, Maricopa, AZ, 85297-0329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-7pm, Fri-Sat 10am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/perry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North Valley Regional Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40410 N Gavilan Peak Pkwy, Anthem, Maricopa, AZ, 85086-2754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 2:45pm-8pm, Sat-Sun 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/northvalley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Litchfield Park Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101 W Wigwam Blvd, Litchfield Park, Maricopa, AZ, 85340-4615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/litchfieldpark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guadalupe Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9241 S Avenida Del Yaqui, Guadalupe, Maricopa, AZ, 85283-2529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 10am-7pm, Tue-Thu 10am-6pm, Fri 10am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/guadalupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodyear Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1900 N Civic Square, Goodyear, Maricopa, AZ, 85395-2012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-8pm, Fri-Sat 9am-5pm, Sun 1pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/goodyear</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fountain Hills Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12901 N La Montana Dr, Fountain Hills, Maricopa, AZ, 85268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Wed 9am-7pm, Thu-Sat 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/fountainhills</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairway Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. contact Provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10600 W Peoria Ave, Rm 144, Sun City, Maricopa, AZ, 85351-4144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Sat 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/fairway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Mirage Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13513 N El Mirage Rd, El Mirage, Maricopa, AZ, 85335-2475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Wed, Fri-Sat 9am-5pm; Thu 9am-7pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/elmirage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aguila Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51300 W US 60, Aguila, Maricopa, AZ, 85320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 10am-7pm, Tue-Thu 10am-6pm, Fri-Sat 10am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-685-2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/aguila</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADHS Arizona Extreme Heat Preparedness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides one-stop location for accessing statewide heat safety information, tools, and resources from trusted local, state, and national partners. Used for preparing for rising temperatures, looking for a place to cool off, or for assistance during a heat emergency. All resources are organized on a statewide map accessed by clicking on the State Heat Relief Site Map.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150 N 18th Ave, Phoenix, Maricopa, AZ, 85007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://heat.az.gov</x:t>
+  </x:si>
+  <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours</x:t>
   </x:si>
   <x:si>
     <x:t>602-264-4357</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
-    <x:t>Visit website</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
   </x:si>
   <x:si>
-    <x:t>24-hours website</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
   </x:si>
   <x:si>
     <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>http://211arizona.org</x:t>
   </x:si>
   <x:si>
     <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment.</x:t>
+    <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 7am-6pm member services; 24-hours nurse line</x:t>
+    <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
 We’re here for you 7 a.m. to 6 p.m., Monday to Friday.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -639,51 +858,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I13"/>
+  <x:dimension ref="A1:I28"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -741,174 +960,558 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="C8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I8" s="1" t="s"/>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="C9" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="I9" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+    </x:row>
+    <x:row r="11" spans="1:9" s="1" customFormat="1">
+      <x:c r="A11" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="B11" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A11" s="3" t="s">
+      <x:c r="C11" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="B11" s="3"/>
-[...28 lines deleted...]
-      <x:c r="I13" s="3"/>
+      <x:c r="F11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:9" s="1" customFormat="1">
+      <x:c r="A12" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9" s="1" customFormat="1">
+      <x:c r="A13" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9" s="1" customFormat="1">
+      <x:c r="A14" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:9" s="1" customFormat="1">
+      <x:c r="A15" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9" s="1" customFormat="1">
+      <x:c r="A16" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9" s="1" customFormat="1">
+      <x:c r="A17" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9" s="1" customFormat="1">
+      <x:c r="A18" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9" s="1" customFormat="1">
+      <x:c r="A19" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:9" s="1" customFormat="1">
+      <x:c r="A20" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9" s="1" customFormat="1">
+      <x:c r="A21" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9" s="1" customFormat="1">
+      <x:c r="A22" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" s="1" customFormat="1">
+      <x:c r="A23" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s"/>
+    </x:row>
+    <x:row r="24" spans="1:9" s="1" customFormat="1">
+      <x:c r="A24" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9" s="1" customFormat="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B26" s="3"/>
+      <x:c r="C26" s="3"/>
+      <x:c r="D26" s="3"/>
+      <x:c r="E26" s="3"/>
+      <x:c r="F26" s="3"/>
+      <x:c r="G26" s="3"/>
+      <x:c r="H26" s="3"/>
+      <x:c r="I26" s="3"/>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="3"/>
+      <x:c r="B27" s="3"/>
+      <x:c r="C27" s="3"/>
+      <x:c r="D27" s="3"/>
+      <x:c r="E27" s="3"/>
+      <x:c r="F27" s="3"/>
+      <x:c r="G27" s="3"/>
+      <x:c r="H27" s="3"/>
+      <x:c r="I27" s="3"/>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="3"/>
+      <x:c r="B28" s="3"/>
+      <x:c r="C28" s="3"/>
+      <x:c r="D28" s="3"/>
+      <x:c r="E28" s="3"/>
+      <x:c r="F28" s="3"/>
+      <x:c r="G28" s="3"/>
+      <x:c r="H28" s="3"/>
+      <x:c r="I28" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="4">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
     <x:mergeCell ref="A4:I5"/>
-    <x:mergeCell ref="A11:I13"/>
+    <x:mergeCell ref="A26:I28"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>