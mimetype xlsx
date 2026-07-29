--- v1 (2026-05-29)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63beb95df5274b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/727d06edf71644f6ae09a47ef225c865.psmdcp" Id="Rd3d3b45e5cd749e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281139c4b38a498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3c0d34d572a411f9826bcc0790db33f.psmdcp" Id="Ra45f52a33dc7465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Heat Relief</x:t>
   </x:si>
   <x:si>
     <x:t>Heat relief services are typically only available during summer months or during extreme weather warnings. 
 Please reach out to the provider for details of their services.</x:t>
   </x:si>
@@ -46,336 +46,348 @@
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
-    <x:t>Pinal County - Coalition to End Homelessness - Heat Relief Map</x:t>
-[...2 lines deleted...]
-    <x:t>Provides an interactive heat relief map of cooling and water stations in Pinal County during summer months.</x:t>
+    <x:t>The Clothes Closet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides free clothing, showers, and laundry. Also connects people seeking various social services such as housing providers, rent assistance and utility assistance. Operates a cooling center during heat relief season.</x:t>
   </x:si>
   <x:si>
     <x:t>No restrictions</x:t>
   </x:si>
   <x:si>
+    <x:t>Call, email, or visit office. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1968 Mesquite Ave., Lake Havasu City, Mohave, AZ, 86403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri 10am-3pm, Sat 10am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-230-3133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://clothesclosetlhc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>helpinghavasu@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAG Network - Heat Relief MAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinates heat relief map showing hydration stations, indoor cooling centers, emergency heat relief stations, and donation collection sites throughout Maricopa County during heat emergencies. Various sites offer water, and may also provide hats and sun block. Some sites accept leashed pets.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website for map of locations. Website describes requirements and documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations countywide, Phoenix, Maricopa, AZ, 85003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-5pm; Refuge sites are operational May-Sep and hours vary by site.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://hrn.azmag.gov/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hsinfo@azmag.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>White Tank Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Library loans books, e-books, audio books, large print materials, videotapes, CDs, and DVDs. Reference desk provides research assistance and materials for use in the library only. Services include story time for children and interlibrary loans. Offers  copy machine, printer, Wi-Fi wireless access, and public computers with Internet access.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Maricopa County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20304 W White Tank Mountain Rd, Waddell, Maricopa, AZ, 85355-9896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Wed 10am-7pm, Thu-Sat 10am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-652-3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/whitetank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southeast Regional Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Library loans books, e-books, audio books, large print materials, videotapes, CDs, and DVDs. Reference desk provides research assistance and materials for use in the library only. Services include story time for children and interlibrary loans. Offers copy machine, printer, Wi-Fi wireless access, and public computers with Internet access.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775 N Greenfield Rd, Gilbert, Maricopa, AZ, 85234-5030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-9pm; Fri, Sat 10am-5pm; Sun 1pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/southeast</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queen Creek Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Library loans books, e-books, audio books, large print materials, videotapes, CDs, and DVDs. Also loans Playaway Launchpads tablets with pre-loaded content. Reference desk provides research assistance and materials for use in the library only. Services include story time for children and interlibrary loans. Offers copy machine, printer, Wi-Fi wireless access, and public computers with Internet access.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21802 S Ellsworth Rd, Queen Creek, Maricopa, AZ, 85142-9327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-8pm, Fri-Sat 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/queencreek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perry Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1965 E Queen Creek Rd, Gilbert, Maricopa, AZ, 85297-0329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-7pm, Fri-Sat 10am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/perry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North Valley Regional Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40410 N Gavilan Peak Pkwy, Anthem, Maricopa, AZ, 85086-2754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 2:45pm-8pm, Sat-Sun 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/northvalley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Litchfield Park Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101 W Wigwam Blvd, Litchfield Park, Maricopa, AZ, 85340-4615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/litchfieldpark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guadalupe Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9241 S Avenida Del Yaqui, Guadalupe, Maricopa, AZ, 85283-2529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 10am-7pm, Tue-Thu 10am-6pm, Fri 10am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/guadalupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodyear Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1900 N Civic Square, Goodyear, Maricopa, AZ, 85395-2012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 9am-8pm, Fri-Sat 9am-5pm, Sun 1pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/goodyear</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fountain Hills Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12901 N La Montana Dr, Fountain Hills, Maricopa, AZ, 85268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Wed 9am-7pm, Thu-Sat 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/fountainhills</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairway Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. contact Provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10600 W Peoria Ave, Rm 144, Sun City, Maricopa, AZ, 85351-4144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Sat 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/fairway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Mirage Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13513 N El Mirage Rd, El Mirage, Maricopa, AZ, 85335-2475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Wed, Fri-Sat 9am-5pm; Thu 9am-7pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/elmirage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aguila Branch Library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51300 W US 60, Aguila, Maricopa, AZ, 85320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 10am-7pm, Tue-Thu 10am-6pm, Fri-Sat 10am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-685-2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://mcldaz.org/custom/branches/aguila</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADHS Arizona Extreme Heat Preparedness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides one-stop location for accessing statewide heat safety information, tools, and resources from trusted local, state, and national partners. Used for preparing for rising temperatures, looking for a place to cool off, or for assistance during a heat emergency. All resources are organized on a statewide map accessed by clicking on the State Heat Relief Site Map.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit website. No documents needed to use services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150 N 18th Ave, Phoenix, Maricopa, AZ, 85007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://heat.az.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-Hour Senior HELP LINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. No documents required to speak with the helpline.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-264-4357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZlinks.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Website offers information and resources on aging and disability.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone seeking information on aging and disability</x:t>
+  </x:si>
+  <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
-    <x:t>Confidential location, Florence, Pinal, AZ, 85132</x:t>
-[...247 lines deleted...]
-  <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>Mercy Care ACC-RBHA</x:t>
   </x:si>
   <x:si>
     <x:t>Provides an AHCCCS Health Plan for people located in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550. Offers non-emergency medical transportation to and from covered medical and behavioral health appointments for members who are unable to provide or pay for their own transportation. Website offers a database of providers searchable by location and service.</x:t>
   </x:si>
   <x:si>
     <x:t>Children and adults who are on AHCCCS in Gila, Pinal, and Maricopa counties; does not include ZIP codes 85542, 85192, and 85550</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to locate a provider. Bring photo ID, AHCCCS card, Social Security card, list of medications, and name of family doctor to first appointment. Contact provider to confirm any other documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>4750 S. 44th Place, Ste 150, Phoenix, Maricopa, AZ, 85040-4015</x:t>
   </x:si>
   <x:si>
     <x:t>Member services Mon-Fri 7am-6pm; 24-hours nurse line</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mercycareaz.org/acc-rbha/index.html</x:t>
   </x:si>
   <x:si>
     <x:t>This resource guide is a partnership between Mercy Care and 211 Arizona. You can create your own guide and search the 211 Arizona database or use the categories to find what you’re looking for.
 Need this guide printed? Call Mercy Care Member Services at 602-263-3000 or 1-800-624-3879 (TTY 711).
@@ -960,520 +972,526 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
+      <x:c r="G7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="I23" s="1" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s"/>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B26" s="3"/>
       <x:c r="C26" s="3"/>
       <x:c r="D26" s="3"/>
       <x:c r="E26" s="3"/>
       <x:c r="F26" s="3"/>
       <x:c r="G26" s="3"/>
       <x:c r="H26" s="3"/>
       <x:c r="I26" s="3"/>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="3"/>
       <x:c r="B27" s="3"/>
       <x:c r="C27" s="3"/>
       <x:c r="D27" s="3"/>
       <x:c r="E27" s="3"/>
       <x:c r="F27" s="3"/>
       <x:c r="G27" s="3"/>
       <x:c r="H27" s="3"/>
       <x:c r="I27" s="3"/>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="3"/>
       <x:c r="B28" s="3"/>
       <x:c r="C28" s="3"/>