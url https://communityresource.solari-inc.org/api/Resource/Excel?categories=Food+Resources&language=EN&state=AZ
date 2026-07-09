--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -1,118 +1,1024 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7577626ea16f4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b68c6b1262794be89f87c39114d9a7f6.psmdcp" Id="R22f9ccd459d043c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1ebd89381a4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecc20673d51c4e189c7c7ef505f2c545.psmdcp" Id="R772b3f953d144f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Food</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>YWCA Metropolitan Phoenix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors and adults with disabilities. Provides lunches at various locations for seniors and adults with disabilities. Offers socialization and wellness activities for seniors age 60 and older. Offers salary wage negotiation classes, a Young Women's Forum, Women's Empowerment Series of events, and Stand Against Racism events. Own It! Financial Education Program teaches financial skills including saving, budgeting, credit, and managing a bank account.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8561 N 61st Ave, Glendale, Maricopa, AZ, 85302-5409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Mon-Fri 9am-4pm; Glendale &amp; El Mirage Mon-Fri 8am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-258-0990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ywcaaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@ywcaaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Nutrition Congregate Meal Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregate meals and socialization for seniors and adults with disabilities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and adults with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160 E 1st St, Yuma, Yuma, AZ, 85364-1404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 11am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-782-1105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ccs-soaz.org/service/senior-nutrition/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pio Decimo Food Pantry and Clothing Closet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes, clothing, hygiene supplies, and kitchen items to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office; must bring photo ID and proof of residency. Use the Family Services entrance toward the North side of the building.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848 S 7th Ave, Tucson, Pima, AZ, 85701-2627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 9:30am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-622-2801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://ccs-soaz.org/service/pio-decimo-food-pantry-clothing-bank/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freedom Park Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recreational facility features weight room, outdoor covered basketball court, multi-purpose room, youth activities, teen room, and adjacent park. Provides congregate meals for seniors every weekday, and activities such as games, chair exercise, field trips, and computer classes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program; adults age 60 and older for meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5000 E 29th St, Tucson, Pima, AZ, 85711-6401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-6pm center; Senior Meals Mon-Fri at 12:15pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-791-4969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tucsonaz.gov/departments/parks-and-recreation/recreation-centers/freedom-park-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tprd-freedom@tucsonaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robles Ranch Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational activities for area residents and tourists passing through. Activities include billiards, ping pong and assorted games. Offers pre-school recreation (ages 3-5), Teen Night (ages 13-18), Family Fun Night and senior programs. Also provides meeting space for community groups, and for Catholic Social Services, Clothing Bank, One Stop Career Center, Pima County Health Department, Pima County Public Library Bookmobile, PPEP, Rural Health Office, and Tucson Youth Development.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16150 W Ajo Way, Tucson, Pima, AZ, 85735-2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 10am-6pm; program times vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-822-4408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/1298/Robles-Ranch-Community-Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>adrienne.rivas@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picture Rocks Community Center - Pima County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational activities for all age groups. Includes afterschool, pre-school recreation (ages 3-5), youth, teen and senior programs. Offers therapeutic socialization group, senior exercise, painting class, quilting class, yoga, card club, and arts and crafts. Also provides meeting space to community groups such as AA, Community Action Agency, Pima County Health Department, and the senior lunch program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5615 N Sanders Rd, Tucson, Pima, AZ, 85743-7582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-5278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/1290/Picture-Rocks-Community-Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alyssa.villa@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ellie Towne Flowing Wells Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational activities for all age groups. Includes pre-school (age 3-5), after-school program (age 5-12), and junior high age club (ages 11-13).  Offers group activities for older adults. Rents meeting rooms.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1660 W Ruthrauff Rd, Tucson, Pima, AZ, 85705-1253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-724-5360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/1279/Ellie-Towne-Flowing-Wells-Community-Cent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cerina.quiroz@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajo Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational activities for all age groups. Includes sports, arts and crafts, after-school recreation, playground activities, special summer and holiday programs, and aerobics. Also provides space for senior lunch programs.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290 W 5th St, E S Bud Walker Park, Ajo, Pima, AZ, 85321-2107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm; program times vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-387-6641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pima.gov/1250/Ajo-Community-Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DJ.Rendon@pima.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Verde Family Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for TUSD students and their families. Services include clothing bank and food boxes. Also provides English as a Second language classes and referrals to additional resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUSD students and their families</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1302 S Avenida Vega, Palo Verde High Magnet School, Tucson, Pima, AZ, 85710-5101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Tue, Wed, Fri 8am-4pm; Thu 9:30am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-584-7455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tusd1.org/Family-Resource-Centers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menlo Family Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1100 W Fresno St, Tucson, Pima, AZ, 85745-2711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-908-3980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalina Family Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides support services for TUSD students and their families. Services include clothing bank and food boxes. Also provides English as a Second Language classes and referrals to additional resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3645 E Pima St, Catalina High School, Tucson, Pima, AZ, 85716-3320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Tue, Thu, Fri 8am-4pm; Wed 9:30am-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-232-8684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southwest Family Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6855 S Mark Rd, Southwest Alternative Middle School, Tucson, Pima, AZ, 85757-9514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-225-2172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marana Mobile Distributions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need. Clients may receive one box a month. Also provides a job resource center and computer lab. Offers SNAP/AHCCCS registration and renewal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Avra Valley, Marana, Picture Rocks, Rillito, and northwest Tucson areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New clients for food boxes must bring a photo ID, provide proof of local address, list of all household members and their dates of birth, and self-declare low income (no documentation needed).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15790 W. Silverbell Road, Avra Valley Fire District Station 191, Marana, Pima, AZ, 85653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2nd Fri 8am-10am, for Avra Valley; 4th Fri 8am-10am for Picture Rocks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-766-3663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.communityfoodbank.org/get-help/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Food Bank - Willcox Distribution Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need. Clients may receive one box a month. Offers SNAP/AHCCCS registration and renewal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931 N Bisbee Ave, Willcox, Cochise, AZ, 85643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.communityfoodbank.org/locations/willcox-distribution-center/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Food Bank - Nogales Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need. Clients may receive one box a month. Serves as a family resource center. Offers SNAP/AHCCCS registration and renewal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Santa Cruz County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New clients for food boxes must bring photo ID, provide proof of local address, list of all household members and their dates of birth, and self-declare low income (no documentation needed). Returning clients for food boxes must bring photo ID.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2636 N Donna Ave, Nogales, Santa Cruz, AZ, 85621-3567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri 8am-noon, 1st Sat 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-281-2790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.communityfoodbank.org/locations/nogales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Food Bank - Green Valley Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need. Clients may receive one box a month. Also collects edible, unsaleable food from grocers and other sources for inclusion in food boxes and to distribute to nonprofit organizations that feed people. Offers SNAP/AHCCCS registration and renewal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Green Valley and Sahuarita areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New clients for food boxes must bring photo ID, provide proof of local address, list of all household members and their dates of birth, and self-declare low income (no documentation needed). Returning clients for food boxes must bring photo ID. Offers SNAP/AHCCCS registration and renewal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250 E Continental Rd, Ste 101, Green Valley, Pima, AZ, 85614-1806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue 9am-2pm; Wed, Fri 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-625-5252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.communityfoodbank.org/locations/green-valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Food Bank - Amado Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need. Assists with SNAP/AHCCCS applications and serves as a Commodity Senior Food Program site.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need for food boxes; seniors age 60 and older who are at or below 130% of the Federal Poverty Level for Senior Food Boxes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office during program hours only. New clients for food boxes must bring photo ID, provide proof of local address, list of all household members and their dates of birth, and self-declare low income (no documentation needed). Returning clients for food boxes must bring photo ID.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28720 S Nogales Hwy, Amado, Santa Cruz, AZ, 85645-9997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thu 9am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-398-2942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.communityfoodbank.org/locations/amado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caridad Community Kitchen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides hot meals to individuals in need. Also provides a free culinary training program for unemployed adults to prepare participants for an entry level position in professional kitchens.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>none for hot meals; Culinary Program participants must be at least 18, eligible to work in the US, able to work in a hot and cold environment, stand for at least 6 hours a day, lift a minimum of 50 pounds, able to read and write in English at an 8th grade level, have reliable housing and transportation, and be able to commit for 10 weeks.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>none for hot meals; Visit website to apply for culinary program. Documents required will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>845 N Main Ave, Tucson, Pima, AZ, 85705-7605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot meals Tue &amp; Thu 2pm-4pm; Culinary Training Mon-Fri 9am-4pm for 10 weeks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-882-5641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.communityfoodbank.org/locations/caridad-community-kitchen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>caridad@communityfoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Anne Friends of the Needy Food bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food to families or individuals in need once a week. Diapers, wipes, baby food and formula is also available for families in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14 N Cottonwood Drive, Gilbert, Maricopa, AZ, 85234-5737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu, Sat 9am-11am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-507-4400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://stannefon.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnc@stanneaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army North West Valley Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers community recreation programs. Provides hot meals, food boxes, back-to-school assistance. Rent and utility assistance on a limited basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo ID and current proof of address for weekly emergency food box. Limited non-income based assistance with APS, SRP and Southwest Gas limited to once every 2 years and 3 times in a lifetime.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit; line starts forming hours before opening time and funds are limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17420 N Avenue of the Arts Blvd, Surprise, Maricopa, AZ, 85378-2577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-noon, 1pm-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-977-1084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://northwestvalley.salvationarmy.org/north-west-valley-az?_gl=1*j9gell*_gcl_au*mtg1nze2mtyxny4xnzy1ntu4mte0*_ga*njc3nze1mjc1lje3nju1ntgxmtq.*_ga_</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaqueline.Murillo@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Maryvale Corps Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes, youth programs, and friendly visiting services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of ZIP Codes 85013, 85015, 85017, 85019, 85021, 85023, 85029, 85031, 85035, 85037, 85051, 85052, 85053, and 85054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4318 W Clarendon Ave, Phoenix, Maricopa, AZ, 85031-2913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary; Food boxes Tue 10am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-233-9272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyphoenix.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dina.cisneros@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Glendale Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides basic needs when available including food boxes, clothing, baby formula and diapers, and utility bill payment assistance. Provides information about and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6010 W Northern Ave, Glendale, Maricopa, AZ, 85301-1254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary; Cooling Center Mon-Sun 11am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-934-0469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://glendale-az.salvationarmy.org/glendale-az</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Estrella Mountain Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides basic needs when available including clothing, diapers, and utility bill payment assistance. Provides information about and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11 N 3rd Ave, Avondale, Maricopa, AZ, 85323-1854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-932-0472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://estrellamountain.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stacy.Antonovich@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Chandler Corps Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to individuals and families in need. Services include emergency food boxes, Project Service to Help Arizonans with Relief on Energy (SHARE) for SRP and APS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who have not received funding from this Salvation Army location in the past 24 months and are living within restricted area of Chandler, Gilbert or Sun Lakes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message, funding is not guaranteed even when available</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85 E Saragosa St, Chandler, Maricopa, AZ, 85225-6385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Most services Mon-Fri 8:30am-11:30am, 1pm-4:30pm; Food boxes Tue-Fri 8:30am-11:30am; Cooling Center Mon-Sun 11am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-963-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://chandler.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tucson Food Share</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes to people in need. Offers food box delivery to people who are homebound; wait time is for a delivery is at least one week.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Visit office to pick up; visit website to apply for delivery; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>2500 N Stone Ave, Tucson, Pima, AZ, 85705-4531</x:t>
   </x:si>
   <x:si>
     <x:t>On-site free grocery sharing Mon 4:30pm-6:00pm, Thu 6pm-7:30pm; Sat 8am-9:30am; Days vary for delivery.</x:t>
   </x:si>
   <x:si>
     <x:t>520-222-9242</x:t>
   </x:si>
   <x:si>
     <x:t>http://tucsonfoodshare.org</x:t>
   </x:si>
   <x:si>
     <x:t>tucsonfoodshare@gmail.com</x:t>
   </x:si>
   <x:si>
+    <x:t>God's Vast Resources Food Pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides perishable and non-perishable food, hygiene and household items, pet food and clothing to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults and families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit site. Must bring photo ID and provide address, phone number, email address, employment information, date of birth and gender and ages of household members.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6161 E 22nd St, Tucson, Pima, AZ, 85711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Food pantry Thu, Sat 3pm-6pm; Clothing closet Thu, Sat 3pm-5:30pm; Clothing and food Tue 3pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-777-9629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.godsvastresources.org/food-pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHR@GodsVastResources.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southside Presbyterian Church Cross Streets Community</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides meals, coffee, haircuts, shower facilities, and a clothing closet to people who are homeless or in need. Performs outreach in various locations and provides referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit site; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317 W 23rd St, Tucson, Pima, AZ, 85713-1541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Wed 9am-3pm, Thu 9am-5pm, Sun 8:30am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-623-6857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.southsidepresbyterian.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>office@southsidepres.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tu'i Bwa'ame Good Food Pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes for Native American children and adults.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enrolled Pascua Yaqui tribal members and other Native Americans; must bring ID, current bill or home lease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7474 S. Camino de Oeste, Tucson, Pima, AZ, 85746-9308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 10am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-879-5640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yaquicharity.org/food-security-nutritional-support</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liogue Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides social activities and support services to Native American elders living on the Pascua Reservation. Includes congregate meals, home-delivered meals, transportation, and advocacy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enrolled Pascua Yaqui tribal members and other Native Americans, age 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Any required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7601 S Camino Benem, Bldg B, Tucson, Pima, AZ, 85757-8908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-879-5530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pascuayaqui-nsn.gov/senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rebecca.matuz@pascuayaqui-nsn.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Vista Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes including perishable food from a farmers market and clothing. Also provides assistance with Nutrition Assistance (food stamps/SNAP) and AHCCCS applications, job searches, and resume preparation. Serves as a family resource center.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email or visit center. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1431 E Southern Ave, Phoenix, Maricopa, AZ, 85040-3529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-258-4155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.azresourcecenters.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aaron@riovistacenter.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tucson Community Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes, clothing, and hygiene items for people in need. Available once per month.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2411 E Fort Lowell Rd, Tucson, Pima, AZ, 85719-2416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue, Wed, Thu 1pm-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-253-8999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casa de Amor Community Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food and clothing to people in need. Also provides assistance with applications for AHCCCS and Nutrition Assistance (food stamps/SNAP). Serves as a family resource center.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819 S Macdonald, Mesa, Maricopa, AZ, 85210-8613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Wed 9am-11am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-464-2877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://riovistacenter.com/casa-de-amor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tlesher@abcs.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caring Ministries Community Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes for people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. Required documents depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820 W Calle Sur, Tucson, Pima, AZ, 85705-5330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-9am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-882-2645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wearecaring.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jhanna@abcs.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sahuarita Food Bank &amp; Community Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Green Valley, Sahuarita, and surrounding areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17750 S La Canada Dr, Sahuarita, Pima, AZ, 85629-9122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-3pm; Food boxes Tue, Wed 9am-1pm, Thu 1pm-5pm, Sat 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-777-7675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://sahuaritafoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Tucson Diocesan Council</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a referral service to local Catholic churches for people in need. May include referrals for food boxes, financial assistance for rent and utilities, and vouchers for clothing and furniture.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who live within Tucson Catholic church parish boundaries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake and referral to participating church; if accepted for assistance, a home visit may be scheduled; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829 S 6th Ave, Tucson, Pima, AZ, 85701-2624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-628-7837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.svdptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>inbox@svdptucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Spirit Lutheran Church Community Outreach Programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need. Also maintains a lending service of a variety of durable medical equipment. Includes wheelchairs, crutches, canes, and walkers. Offers monthly bags that include food, gloves, hats, socks, and hygiene products through the Homeless Blessings program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to check availability for medical equipment; drive-thru food bank; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8701 E Old Spanish Trl, Tucson, Pima, AZ, 85710-4467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 8am-3pm ; Food bank drive thru every 2nd &amp; 4th Thu 8:30am-10am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-296-2461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.newspiritlutherantucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pastorhartman@newspiritlutherantucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marana Food Bank - Community Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need, may receive one box a month. Also provides a job resource center and computer lab.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office and fill out application; must arrive at least one-half hour before closing. Must bring photo ID and proof of address.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11734 W Grier Rd, Marana, Pima, AZ, 85653-9806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-3pm; Distribution Tue 9am-1pm, Wed 2pm-5pm, Thu, Fri 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-697-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mfb-crc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arosen@communityfoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempe Communty Action Agency Food Pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes for people with low income and to-go bag meals for unsheltered individuals. Also provides assistance in completing the applications for Nutrition Assistance Program (food stamps/SNAP).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents with low income or those who are homeless. Able to receive 2 food boxes per month and seniors are eligible for up to 3 boxes per month.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office during food pantry hours; must bring a government issued photo ID.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon &amp; Fri 8am-noon; Tue &amp; Thu 2:30pm-6:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-422-8922 x5870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tempeaction.org/get-help/food-security</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grace St Paul's Episcopal Church Social Services &amp; Joseph's Pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for people in need. Services include monthly food boxes, daily snack bags, personal hygiene items, pet food, use of the showers, and assistance to get state ID and Arizona birth certificate.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2331 E Adams St, Tucson, Pima, AZ, 85719-4308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Fri 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-327-6857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gsptucson.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>parishadmin@grace-stpauls.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arivaca Community Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes, a mobile mobile meal program and community resources. Performs eligibility screening and registration LIHEAP (Low Income Home Energy Assistance Program) and Lifeline alert. Provides referrals to additional services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Arivaca, Moyza, and Sasabe. Must be resident of Arivaca for hot meal programs. Food boxes have no restrictions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit, contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17252 W 5th St, Arivaca, Pima, AZ, 85601-9997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-398-1771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.arivacahr.com/services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>suzanne@arivacahr.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emmanuel Baptist Church</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need. Also provides adult clothing, shoes, hygiene items, backpacks, and blankets.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1825 N Alvernon Way, Tucson, Pima, AZ, 85712-3303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thu 9am-4pm clothing closet; Tue 11am-noon food boxes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-323-9379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.ebc-tucson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dzinn@ebc-tucson.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>MUSD Early Learning and Family Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Supports academic success by helping students and families find the resources they need. Provides family support center, limited food boxes, clothing, school supplies, and referrals to additional services. Serves as a family resource center.</x:t>
   </x:si>
   <x:si>
     <x:t>Families of MUSD students</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for appointment. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>7651 N Oldfather Dr, Tucson, Pima, AZ, 85741-1621</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-579-4920</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.maranausd.org/administration/departments/student-family-support-services</x:t>
   </x:si>
   <x:si>
     <x:t>k.d.hesse@maranausd.org</x:t>
@@ -153,53 +1059,50 @@
   <x:si>
     <x:t>Call for an appointment. Must provide photo ID and a piece of mail (within past year) showing name and address for each person age 19 and older when picking up food.</x:t>
   </x:si>
   <x:si>
     <x:t>10862 N 32nd St, Phoenix, Maricopa, AZ, 85028-3204</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-4pm, Sat 9am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>602-867-9228</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pvcommunityfoodbank.org</x:t>
   </x:si>
   <x:si>
     <x:t>directorpvcfb@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Christ Church United Methodist Food Bank &amp; Free Clothing Boutique</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes and clothing for people in need.</x:t>
   </x:si>
   <x:si>
-    <x:t>People in need</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call or visit church. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>655 N Craycroft Rd, Tucson, Pima, AZ, 85711-1439</x:t>
   </x:si>
   <x:si>
     <x:t>Tue, Wed, Thu 9am-noon food pantry; Tue, Wed 9:30am-11:30am clothing closet</x:t>
   </x:si>
   <x:si>
     <x:t>520-327-1116</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ccumtucson.org/service-ministries</x:t>
   </x:si>
   <x:si>
     <x:t>Sister Jose Women's Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a day center and overnight shelter for individuals that identify as female or non-binary who are homeless. Offers breakfast, clothing, pet food, personal hygiene supplies, and shower and laundry facilities, and help applying and paying for identification documents. Case workers are available to provide referrals to additional services. Center is pet-friendly. Also offers a warming center in the winter.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults that identify as female or non-binary 18 years and older who are homeless in Tucson; does not accept children</x:t>
   </x:si>
   <x:si>
     <x:t>Visit center for day shelter, intake for overnight shelter, and breakfast; Contact to confirm documents required</x:t>
@@ -501,98 +1404,92 @@
   <x:si>
     <x:t>800-553-9387</x:t>
   </x:si>
   <x:si>
     <x:t>http://saaf.org/services/anti-violence-project</x:t>
   </x:si>
   <x:si>
     <x:t>aprice@saaf.org</x:t>
   </x:si>
   <x:si>
     <x:t>Glendale Elementary School District System of Care Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes, drive-thru food distribution, and additional food support, undergarments, hygiene supplies, school supplies, holiday assistance, GESD school enrollment support and McKinney-Vento services, infant essentials, parent/child interaction. Offers development classes, parenting support, rental/utility assistance and affordable housing for Glendale residents only, and heat relief network hydration station, volunteer opportunities, clothing, laundry services, workforce development and employment assistance, paid internships for ages 15-21, AHCCCS, TANF, and SNAP renewal and application assistance, substance use prevention education, behavioral/mental health services, preventative dental care for ages 0-21 or expectant mothers, formal wear for high school students, and information to additional community resources.</x:t>
   </x:si>
   <x:si>
     <x:t>No Restrictions</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website for referral form</x:t>
   </x:si>
   <x:si>
     <x:t>7677 W. Bethany Home Road, Glendale, Maricopa, AZ, 85303-4211</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>623-237-4015</x:t>
   </x:si>
   <x:si>
     <x:t>http://systemofcarecenter.gesd40.org/</x:t>
   </x:si>
   <x:si>
     <x:t>dparcells@gesd40.org</x:t>
   </x:si>
   <x:si>
     <x:t>Paz de Cristo Community Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides daily evening meals and weekly shower facilities for people who are homeless. Also provides food boxes, clothing and voucher. Includes referrals to additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 18 and older. All children must be accompanied by an adult for meal service. Photo ID is required for food boxes and mail service. Proof of residence within last 30 days is also required for food boxes.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center.Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>424 W Broadway Rd, Mesa, Maricopa, AZ, 85210-1208</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 10am-3pm. Daily meals 5:15pm-6:30pm; Showers Wed 9am-1pm; Food Box Distribution 1st, 2nd and 3rd Tue 9am-11am; Mailroom Mon-Fri 4pm-6pm mail service.</x:t>
   </x:si>
   <x:si>
     <x:t>480-464-2370</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pazdecristo.org</x:t>
   </x:si>
   <x:si>
     <x:t>jackies@pazdecristo.org</x:t>
   </x:si>
   <x:si>
     <x:t>William M Clements Recreation Center</x:t>
   </x:si>
   <x:si>
     <x:t>Recreational facility is equipped with a multi-purpose meeting/activity room, indoor gym, walking path, aerobics room, exercise/weight center, computer room, and teen and children's rooms. It also includes a swimming pool and bathhouse, featuring an 8-lane competition pool, diving bay, 134-foot water slide, zero depth wading/water recreation area, and an outdoor lighted canopy-covered basketball/volleyball court. Provides congregate meals for seniors every weekday.</x:t>
   </x:si>
   <x:si>
-    <x:t>Varies by program; adults age 60 and older for meals</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call, visit center, or visit website; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>8155 E Poinciana Dr, Tucson, Pima, AZ, 85730-4641</x:t>
   </x:si>
   <x:si>
     <x:t>Fitness center Mon-Fri 6am-8pm, Sat 8am-4pm; Senior meals Mon-Fri noon, Senior activities Mon-Fri 8am-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-791-5787</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tucsonaz.gov/departments/parks-and-recreation/recreation-centers/william-m.-clements-fitness-center-and-regional-center</x:t>
   </x:si>
   <x:si>
     <x:t>tprd-clements@tucsonaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Greater Vail Community ReSources</x:t>
   </x:si>
   <x:si>
     <x:t>Delivers meals to adults who are homebound and provides backpack food to students in Vail School District. Partners with the Community Food Bank and also provides supplemental food items for people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need at or below 185% of the Federal Poverty Guidelines</x:t>
@@ -699,83 +1596,56 @@
   <x:si>
     <x:t>Quincie Douglas Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides leisure classes and recreational activities for youth and adults. Includes SchoolzOut day camps, Teen Club, meeting rooms, activity rooms, weight room, and an adjacent pool. Provides congregate meals for seniors every weekday.</x:t>
   </x:si>
   <x:si>
     <x:t>No restrictions for activities. Age 50 and older for breakfast. Age 60 and older for lunch.</x:t>
   </x:si>
   <x:si>
     <x:t>1575 E 36th St, Tucson, Pima, AZ, 85713-3703</x:t>
   </x:si>
   <x:si>
     <x:t>Center Mon-Fri 8am-7pm; Senior breakfast Mon-Fri 8:30am-9:30am; Senior lunch Mon-Fri 11:30-noon</x:t>
   </x:si>
   <x:si>
     <x:t>520-791-2507</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tucsonaz.gov/departments/parks-and-recreation/recreation-centers/quincie-douglas-center</x:t>
   </x:si>
   <x:si>
     <x:t>tprd-quinciedouglas@tucsonaz.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Freedom Park Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Fred Archer Neighborhood Center</x:t>
   </x:si>
   <x:si>
     <x:t>Recreational facility offers pool, activity rooms, and weight room. Features youth, teen, senior, and human service programs. Provides congregate meals for seniors every weekday.</x:t>
   </x:si>
   <x:si>
-    <x:t>Varies by program</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1665 S La Cholla Blvd, Tucson, Pima, AZ, 85713-2522</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-6pm, Sat 8am-4pm center; Mon-Fri 11:30am senior meals</x:t>
   </x:si>
   <x:si>
     <x:t>520-791-4353</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tucsonaz.gov/departments/parks-and-recreation/recreation-centers/fred-archer-center</x:t>
   </x:si>
   <x:si>
     <x:t>tprd-archer@tucsonaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>El Rio Neighborhood Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides meeting place for special events and recreation programs. Includes activity rooms, weight room, meeting rooms, and an outdoor covered multi-purpose basketball court. Features youth, teen, adult, and senior programs. Also hosts a variety of special events throughout the year. Provides congregate meals for seniors every weekday.</x:t>
   </x:si>
   <x:si>
     <x:t>1390 W Speedway Blvd, Tucson, Pima, AZ, 85745-2324</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-8pm, Fri 8am-6pm center; Mon-Fri 8am-noon senior activities</x:t>
@@ -1197,53 +2067,50 @@
   <x:si>
     <x:t>928-985-0165</x:t>
   </x:si>
   <x:si>
     <x:t>http://projectsaltwickenburg.com</x:t>
   </x:si>
   <x:si>
     <x:t>projsalt@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>RSM Food Pantry</x:t>
   </x:si>
   <x:si>
     <x:t>Distributes one food box per week to seniors ages 60 and older and veterans.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors, people who are homeless, and veterans. Must have a photo ID and proof of Arizona residency such as a driver license, utility bill with name/address, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>1021 E Main St, Mesa, Maricopa, AZ, 85203</x:t>
   </x:si>
   <x:si>
-    <x:t>Vary</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>480-615-2799</x:t>
   </x:si>
   <x:si>
     <x:t>http://rsmaz.org/food-assistance</x:t>
   </x:si>
   <x:si>
     <x:t>gregsonandrea63081@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Mesa Citadel Corps</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services, subject to availability, for families in need. Provides emergency food boxes; emergency utility assistance for electric and gas service primarily for families with a past due or shut off notice; sleeping bags for homeless clients through a partnership with the Ugly Quilt Group of Mesa; cat and dog food through a partnership with Pets of the Homeless.</x:t>
   </x:si>
   <x:si>
     <x:t>Families in need;</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office. Must bring two forms of ID included, but not limited to, government-issued photo ID and proof of residency (utility bill with client's name and current address) for food boxes. Must bring government photo ID for all adults of the household, verification of household income, proof of residency (copy of lease or mortgage paperwork), and school documentation or birth records for all children in the household for utility assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>241 E 6th St, Bldg 3, Mesa, Maricopa, AZ, 85201-5123</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-noon; Cooling Center Mon-Fri 10am-4pm</x:t>
@@ -1257,53 +2124,50 @@
   <x:si>
     <x:t>John.Birks@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Phoenix Social Services Emergency Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for Phoenix residents in need. Assistance, when available, includes electricity, water, and gas utility assistance, rent assistance, and food boxes. Offers information about and referrals to available community resources. **Currently out of funds for rental and water bill assistance**</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix residents with a loss of income within the past 90 days or out of pocket unplanned expense within the past 30 days</x:t>
   </x:si>
   <x:si>
     <x:t>Call for pre-screening interview and appointment for financial assistance. Visit office for food assistance or call for specific information. Funding occurs at the beginning of the month for emergency assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>2707 E Van Buren St, Phoenix, Maricopa, AZ, 85008-6020</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-4pm; 24-hours client line</x:t>
   </x:si>
   <x:si>
     <x:t>602-267-4122</x:t>
   </x:si>
   <x:si>
-    <x:t>http://www.salvationarmyphoenix.org</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>mandy.porter-griffith@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Veterans Services</x:t>
   </x:si>
   <x:si>
     <x:t>This program administers services to active duty, retired service members, veterans, and their families. It provides VA referral services, case management, job search assistance, food, water, clothing, hygiene supplies, energy bill assistance, and rental assistance (limited).</x:t>
   </x:si>
   <x:si>
     <x:t>Veteran's families and individuals experiencing chronic homelessness or a housing crisis in Maricopa County.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>2707 E Van Buren St, Bldg 2, Phoenix, Maricopa, AZ, 85008-6020</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8:30am-7:00pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-267-4212</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmyphoenix.org/veteran-services</x:t>
@@ -1314,128 +2178,59 @@
   <x:si>
     <x:t>The Salvation Army Phoenix Social Services</x:t>
   </x:si>
   <x:si>
     <x:t>Administers social service programs including emergency assistance, homeless outreach, veterans support, and disaster relief. Provides monthly food boxes and daily food bags. Serves as a family resource center through the Mike Michaels activity center.</x:t>
   </x:si>
   <x:si>
     <x:t>Varies by program. For rental or utility assistance, must live in City of Phoenix and must have loss of income within the past 90 days or out-of-pocket unplanned expense within the past 30 days</x:t>
   </x:si>
   <x:si>
     <x:t>Call and leave a message with name and contact information; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:00am-2:00pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-256-4500</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmyphoenix.org/family-services</x:t>
   </x:si>
   <x:si>
     <x:t>dan.williams@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Tempe Communty Action Agency Food Pantry</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>FIBCO Family Services Outreach</x:t>
   </x:si>
   <x:si>
     <x:t>Provides daily lunches, emergency food boxes, clothing, and toiletries to people with severely low income or who are experiencing homelessness.</x:t>
   </x:si>
   <x:si>
     <x:t>People who are homeless or have severely low income</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office. Required documents depend on services.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1141 E Jefferson St, Phoenix, Maricopa, AZ, 85034-2223</x:t>
   </x:si>
   <x:si>
     <x:t>Tue, Wed, Fri 10:30am-12:30pm; Pick up food boxes Fri 10am</x:t>
   </x:si>
   <x:si>
     <x:t>480-698-6453</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.fibco.org</x:t>
   </x:si>
   <x:si>
     <x:t>St Mary's Home Delivery Program</x:t>
   </x:si>
   <x:si>
     <x:t>Delivers emergency food boxes to individuals who are unable to travel to the food bank due to disability, illness, or lack of transportation in Maricopa, Pinal, and Yavapai Counties.  Food deliveries are restricted to one delivery per week, per household. Delivery frequency is subject to change.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who are confined to their home due to disability, illness, or lack reliable transportation (excluding public transportation) to get to and from a food bank. Must have photo ID and be present at time of delivery.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for application; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>2831 N 31st Ave, Phoenix, Maricopa, AZ, 85009-1518</x:t>
@@ -1635,59 +2430,53 @@
   <x:si>
     <x:t>623-240-0505</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.feedingaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Valley View Community Food Bank - Sun City</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office. Required documents vary by services.</x:t>
   </x:si>
   <x:si>
     <x:t>10771 W Peoria Ave, Sun City, Maricopa, AZ, 85351-4061</x:t>
   </x:si>
   <x:si>
     <x:t>Graham County Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides congregate meals and activities for seniors. Activities include card games, weekly bingo, monthly potlucks, music, and a variety of arts and crafts classes.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 55 and older</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>822 W Main St, Safford, Graham, AZ, 85546-2828</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 9am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>928-428-5891</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seacus.org/seniorcenters/</x:t>
   </x:si>
   <x:si>
     <x:t>contactus@seacus.org</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County Senior Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides home care services to seniors including housekeeping, personal care, and respite. Also provides assistance to apply for Arizona Long Term Care System (ALTCS), Medicare Cost Share prescription assistance, Telephone Assistance Programs (TAP), and other benefits. Offers information about and referrals to community resources such as eviction prevention, clothing, food, health care, home repairs, hospice, elder rights and protection, senior centers, transportation, utility payment and discounts, volunteer opportunities, and widow/widower tax exemptions.</x:t>
   </x:si>
   <x:si>
     <x:t>Coconino County residents age 60 and older for meals, adults with disabilities for in-home assistance. Congregate meals, meals on wheels, case management, and home care are only available in Flagstaff.</x:t>
   </x:si>
   <x:si>
     <x:t>Call; may require proof of income</x:t>
   </x:si>
   <x:si>
     <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
   </x:si>
   <x:si>
     <x:t>928-679-7452</x:t>
@@ -1755,53 +2544,50 @@
   <x:si>
     <x:t>Call to reserve food box; clients must bring their own boxes. Required documents vary by services.</x:t>
   </x:si>
   <x:si>
     <x:t>752 S Ellsworth Rd, Mesa, Maricopa, AZ, 85208-2311</x:t>
   </x:si>
   <x:si>
     <x:t>Food Distribution Wed 10am-11am</x:t>
   </x:si>
   <x:si>
     <x:t>480-986-9827</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.eastmesabc.com/pages/food-bank-ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Neighborhood Ministries, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes for people in need. Also provides job search assistance to at-risk youth.</x:t>
   </x:si>
   <x:si>
     <x:t>Youth and adults</x:t>
   </x:si>
   <x:si>
-    <x:t>Call; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1918 W Van Buren St, Phoenix, Maricopa, AZ, 85009-3848</x:t>
   </x:si>
   <x:si>
     <x:t>Most programs Mon-Fri 9am-5pm; Food bank Fri 8am-11am</x:t>
   </x:si>
   <x:si>
     <x:t>602-252-5225</x:t>
   </x:si>
   <x:si>
     <x:t>http://nmphx.com</x:t>
   </x:si>
   <x:si>
     <x:t>development@nmphx.com</x:t>
   </x:si>
   <x:si>
     <x:t>Mesa First Presbyterian Church Community Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes and clothes to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>161 N Mesa Dr, Mesa, Maricopa, AZ, 85201-6756</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 9am-3pm; Food Pantry and Clothing closet Fri 8am-9am</x:t>
@@ -2565,53 +3351,50 @@
   <x:si>
     <x:t>Arizona residents</x:t>
   </x:si>
   <x:si>
     <x:t>4002 N 67th Ave, Phoenix, Maricopa, AZ, 85033-4037</x:t>
   </x:si>
   <x:si>
     <x:t>Tue, Fri, Sat 9am-11:30am</x:t>
   </x:si>
   <x:si>
     <x:t>623-247-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Harvest Compassion Center North Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>4744 E Thunderbird Rd, Ste 9, Phoenix, Maricopa, AZ, 85032-5577</x:t>
   </x:si>
   <x:si>
     <x:t>602-788-2444</x:t>
   </x:si>
   <x:si>
     <x:t>House of Refuge Donation Center</x:t>
   </x:si>
   <x:si>
-    <x:t>Provides food boxes for people in need.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Call, email, or visit website; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>6858 E Ursula Ave, Mesa, Maricopa, AZ, 85212-6190</x:t>
   </x:si>
   <x:si>
     <x:t>Food boxes Wed-Fri 9:30am-4:30pm, Sat 10am-2pm; Donations accepted Mon-Fri 10am-4pm, Sat 10am-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-988-9395</x:t>
   </x:si>
   <x:si>
     <x:t>http://houseofrefuge.org/need-food/</x:t>
   </x:si>
   <x:si>
     <x:t>donationcenter@houseofrefuge.org</x:t>
   </x:si>
   <x:si>
     <x:t>Chandler CARE Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides family support center and support to students of Chandler Unified School District and their families. Also provides food boxes to Chandler residents in need. Offers space for providers of medical, dental, counseling, and social services.</x:t>
   </x:si>
   <x:si>
     <x:t>Students of Chandler Unified School District and their families, and Chandler residents in need</x:t>
@@ -3042,53 +3825,50 @@
   <x:si>
     <x:t>None</x:t>
   </x:si>
   <x:si>
     <x:t>Visit office; must bring proof of ID (such as drivers license, school records, copies of birth certificates) for everyone in the household</x:t>
   </x:si>
   <x:si>
     <x:t>501 S 9th Ave, Phoenix, Maricopa, AZ, 85007-3111</x:t>
   </x:si>
   <x:si>
     <x:t>Food Pantry Mon-Fri 9am-11am; On-site computers Mon-Fri 9am-2pm for self service SNAP/AHCCCS renewal; other services by appointment</x:t>
   </x:si>
   <x:si>
     <x:t>602-254-7450</x:t>
   </x:si>
   <x:si>
     <x:t>http://nourishphx.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@nourishphx.org</x:t>
   </x:si>
   <x:si>
     <x:t>Mom's Pantry</x:t>
   </x:si>
   <x:si>
-    <x:t>Provides food boxes to people in need.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>People in need. Must have photo ID and proof of residence.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit office</x:t>
   </x:si>
   <x:si>
     <x:t>13440 N Cave Creek Rd, Phoenix, Maricopa, AZ, 85022-5136</x:t>
   </x:si>
   <x:si>
     <x:t>Food Pantry Sat 10am-2pm, Sun 10am-1pm ;  Donations accepted Sat 9am-2pm, Sun 9am-1pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-992-0083</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.momspantryphoenix.org</x:t>
   </x:si>
   <x:si>
     <x:t>pam@momspantryphoenix.org</x:t>
   </x:si>
   <x:si>
     <x:t>Lutheran Social Services of the Southwest Food Pantry - Mesa</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Apache Junction, Chandler, Gilbert, Mesa, Scottsdale, and Tempe</x:t>
@@ -4293,77 +5073,50 @@
   <x:si>
     <x:t>Provides services for people experiencing homelessness and low income community residents. Services include showers, laundry facilities, clothing, and food pantry.</x:t>
   </x:si>
   <x:si>
     <x:t>People experiencing homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Visit campus; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1029 E Turney Ave, Phoenix, Maricopa, AZ, 85014-4402</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 10am-2pm; call for additional hours</x:t>
   </x:si>
   <x:si>
     <x:t>602-265-2831</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.casadecristo.org</x:t>
   </x:si>
   <x:si>
     <x:t>pastorjim@casadecristo.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Arivaca Community Program</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army - Bullhead City/Laughlin</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food assistance, emergency clothing, and shower facilities for individuals and families in need in the Bullhead City, AZ and Laughlin, NV area.</x:t>
   </x:si>
   <x:si>
     <x:t>1461 Palma Rd, Bullhead City, Mohave, AZ, 86442-6782</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Tue, Thu, Fri 9am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>928-758-3141</x:t>
   </x:si>
   <x:si>
     <x:t>http://bullheadcity.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>bullheadcity@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>Goodyear Mobile Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes for residents of the city of Goodyear.</x:t>
@@ -4674,53 +5427,50 @@
   <x:si>
     <x:t>Walk-in; Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>2026 Homestead Rd, Lakeside, Navajo, AZ, 85929-6224</x:t>
   </x:si>
   <x:si>
     <x:t>Wed 9am-11am</x:t>
   </x:si>
   <x:si>
     <x:t>928-892-2157</x:t>
   </x:si>
   <x:si>
     <x:t>http://ampleharvest.org/food-pantries/faith-with-action-9900/</x:t>
   </x:si>
   <x:si>
     <x:t>dparcellaz@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>Church of the Isaiah 58 Project of Arizona, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides showers, clothing, soup kitchen, and food boxes.</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office; Contact the provider for any documents required.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>100 S Moon Mountain Ave, Quartzsite, La Paz, AZ, 85346</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Fri 9am-noon administration. Mon-Fri 4:30pm-6pm hot meals Nov 1-March 30; Mon-Fri 9am-noon showers; Mon, Wed, Fri 9am-noon clothing.</x:t>
   </x:si>
   <x:si>
     <x:t>928-927-3124</x:t>
   </x:si>
   <x:si>
     <x:t>http://isaiah58project.info</x:t>
   </x:si>
   <x:si>
     <x:t>Paiute Neighborhood Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes. Also provides notary services.</x:t>
   </x:si>
   <x:si>
     <x:t>Scottsdale residents on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center; appointment required for food boxes and social services</x:t>
   </x:si>
   <x:si>
     <x:t>480-312-2529</x:t>
@@ -4914,131 +5664,50 @@
   <x:si>
     <x:t>Distribute food to families and individuals in the Humboldt Unified School District that fall below the federal poverty guidelines who are in need due to recent events causing financial hardships. Clients can receive donations of food once per month.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families within 86312, 86314, 86329, 86327</x:t>
   </x:si>
   <x:si>
     <x:t>Visit food bank. No referral required. Bring photo ID documentation of residence.</x:t>
   </x:si>
   <x:si>
     <x:t>8671 E Spouse Dr, Ste C, Prescott Valley, Yavapai, AZ, 86314-6233</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri noon-2:45pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-772-4490</x:t>
   </x:si>
   <x:si>
     <x:t>http://azfoodbanks.org/maps/prescott-valley-food-bank</x:t>
   </x:si>
   <x:si>
     <x:t>ginaewebber@hotmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Southwest Family Resource Center</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Pau - Sacred Heart of Jesus - Willcox Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes and emergency financial assistance for utilities to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Willcox area</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment</x:t>
   </x:si>
   <x:si>
     <x:t>215 W Maley St, Willcox, Cochise, AZ, 85643-2150</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 10am-4pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>520-384-4900</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.facebook.com/profile.php?id=100076586477693</x:t>
   </x:si>
   <x:si>
     <x:t>Crossroads Mission</x:t>
@@ -5124,68 +5793,50 @@
   <x:si>
     <x:t>Shepherd's Kitchen and Thrift of the White Mountains</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes, clothing, and referrals to local agencies for people in need. Thrift store sells clothing and household goods to the general public.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit agency; must bring photo ID and proof of residence</x:t>
   </x:si>
   <x:si>
     <x:t>344 W 4th St S, Snowflake, Navajo, AZ, 85937-5240</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Thu noon-3:20pm food bank; Mon-Fri 9am-4pm thrift store</x:t>
   </x:si>
   <x:si>
     <x:t>928-536-3086</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azshepherd.org</x:t>
   </x:si>
   <x:si>
     <x:t>azshepherd@cableone.net</x:t>
   </x:si>
   <x:si>
-    <x:t>Community Food Bank - Willcox Distribution Center</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>NCC Community Foodbank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes to people in need in the Saint Johns area.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Saint Johns area; must be at or below 100% of Federal poverty guidelines</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website; must show photo ID at pick up</x:t>
   </x:si>
   <x:si>
     <x:t>820 W Cleveland Rd, Saint Johns, Apache, AZ, 85936-1073</x:t>
   </x:si>
   <x:si>
     <x:t>Vary; check website for distribution</x:t>
   </x:si>
   <x:si>
     <x:t>928-337-3205</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.newcovenantchurch.ws/foodbank</x:t>
   </x:si>
   <x:si>
     <x:t>pastormike@newcovenantchurch.ws</x:t>
@@ -5490,489 +6141,120 @@
   <x:si>
     <x:t>Provides food, clothing, and utility payment assistance to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People with income at or below 185% of the Federal Poverty Guidelines</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment; must bring ID and proof of residence and income</x:t>
   </x:si>
   <x:si>
     <x:t>543 E Andy Devine Ave, Kingman, Mohave, AZ, 86401-5905</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-4pm administration; Mon-Fri 9am-noon food pantry</x:t>
   </x:si>
   <x:si>
     <x:t>928-718-2600</x:t>
   </x:si>
   <x:si>
     <x:t>http://kingman.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>bradley.gersch@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
-    <x:t>God's Vast Resources Food Pantry</x:t>
-[...283 lines deleted...]
-  <x:si>
     <x:t>Provides breakfast and lunch for adults age 60 and older in a congregate setting. Blood pressure screenings are provided by the Pima County Health Department.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 60 and older in Ajo</x:t>
   </x:si>
   <x:si>
     <x:t>Call for application</x:t>
   </x:si>
   <x:si>
     <x:t>290 W 5th St, Ajo, Pima, AZ, 85321-2107</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1:30pm meals</x:t>
   </x:si>
   <x:si>
     <x:t>520-387-5040</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ccs-soaz.org/services/detail/senior-nutrition-congregate-meals</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 60 and older in Tucson</x:t>
   </x:si>
   <x:si>
     <x:t>1575 E 36th St, Tucson, Pima, AZ, 85713</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9:30am-2pm meals</x:t>
   </x:si>
   <x:si>
     <x:t>Saguaro Eastside</x:t>
   </x:si>
   <x:si>
     <x:t>8302 E Broadway Blvd, Saguaro Christian Church, Tucson, Pima, AZ, 85710-4008</x:t>
   </x:si>
   <x:si>
     <x:t>520-485-7413</x:t>
   </x:si>
   <x:si>
-    <x:t>Ellie Towne Flowing Wells Community Center</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>El Pueblo Neighborhood Center</x:t>
   </x:si>
   <x:si>
     <x:t>101 W Irvington Rd, Bldg 6, Tucson, Pima, AZ, 85714-3050</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-2pm meals</x:t>
   </x:si>
   <x:si>
     <x:t>520-889-0928</x:t>
   </x:si>
   <x:si>
     <x:t>Bisbee Coalition for the Homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shelter for men, women, and families who are homeless. Includes meals, showers, laundry, and case management. Also provides meals and food bags every weekday to people in need. Delivers meals to those who are homebound on a case-by-case basis.</x:t>
   </x:si>
   <x:si>
     <x:t>509 Romero St, Bisbee, Cochise, AZ, 85603</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours facility; daily noon-2pm &amp; 5pm-6pm meals; daily noon-2pm food bags; Mon, Tue, Thu, Fri noon-2pm showers</x:t>
   </x:si>
   <x:si>
     <x:t>520-432-7839</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.bisbeeshelter.org</x:t>
   </x:si>
   <x:si>
     <x:t>bhsheltered@gmail.com</x:t>
-  </x:si>
-[...67 lines deleted...]
-    <x:t>info@ywcaaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Dorothy Nolan Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides congregate meals and social and recreational programs for senior citizens.</x:t>
   </x:si>
   <x:si>
     <x:t>330 N Pinal St, Florence, Pinal, AZ, 85132</x:t>
   </x:si>
   <x:si>
     <x:t>520-868-7622</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.florenceaz.gov/senior-center</x:t>
   </x:si>
   <x:si>
     <x:t>Alicia Garcia Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Center provides services for seniors. Includes education and recreation programs, congregate and home delivered meals, benefits counseling, outreach services, shopping assistance, telephone reassurance, legal aid referrals, and referrals to community resources.</x:t>
   </x:si>
   <x:si>
     <x:t>506 Live Oak St, Miami, Gila, AZ, 85539-1208</x:t>
   </x:si>
@@ -6190,50 +6472,53 @@
     <x:t>1020 S 10th Ave, Safford, Graham, AZ, 85546-3425</x:t>
   </x:si>
   <x:si>
     <x:t>October-April: Tue &amp; Thu 10am-noon and 1pm-3pm
 May-September: Tue &amp; Thu 8am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>928-432-6984</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ourneighborsfarmandpantry.org/</x:t>
   </x:si>
   <x:si>
     <x:t>onfandp@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Saint Rose of Lima - Safford Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes and financial assistance to people in need. Includes assistance for utilities once per year, gasoline for travel to medical appointments and employment, and prescriptions. May also provide vouchers for food, household items, and clothing, when available.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Safford area</x:t>
   </x:si>
   <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
     <x:t>221 E Main St, Safford, Graham, AZ, 85546-2051</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Thu 10am-noon food bank; Tue 1pm-3pm additional services</x:t>
   </x:si>
   <x:si>
     <x:t>928-428-0460</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.svdpsafford.org</x:t>
   </x:si>
   <x:si>
     <x:t>president@svdpsafford.org</x:t>
   </x:si>
   <x:si>
     <x:t>Superstition Community Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes for people in need in the Gold Canyon, east Mesa, and northwest Pinal County areas.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families in need in Gold Canyon, east Mesa, and northwest Pinal County</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website; must bring photo ID and bill with current address. Participants can receive a food box twice a month.</x:t>
@@ -6754,101 +7039,50 @@
   <x:si>
     <x:t>Dorothy Powell Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Offers recreational, cultural, and educational programs for seniors including congregate and home delivered meals, and transportation to the center, medical appointments, and other locations within city limits.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 50 and older; must have a Participant Information Card on file</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, visit website, or write</x:t>
   </x:si>
   <x:si>
     <x:t>405 E 6th St, Casa Grande, Pinal, AZ, 85122</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm: Mon-Fri 11:30am-noon congregate meals</x:t>
   </x:si>
   <x:si>
     <x:t>520-421-8760</x:t>
   </x:si>
   <x:si>
     <x:t>http://casagrandeaz.gov/247/senior-citizen-services</x:t>
   </x:si>
   <x:si>
-    <x:t>Greater Littletown Area Human Resource Group, Inc</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Bullhead City Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Offers recreational programs, leisure time activities, educational programs, and special events for seniors. Provides congregate and home delivered meals for seniors.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website; call for Meals on Wheels pre-screening</x:t>
   </x:si>
   <x:si>
     <x:t>2275 Trane Rd, Bullhead City, Mohave, AZ, 86442-5944</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Fri 8am-4pm, Tue-Thu 8am-6pm, Mon-Fri 11:30am-noon Senior Meals</x:t>
   </x:si>
   <x:si>
     <x:t>928-763-0193</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.bullheadcityaz.gov/living-in-bullhead-city/senior-services/</x:t>
   </x:si>
   <x:si>
     <x:t>Humboldt Family Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides family resource center, free clothing, shoes, and school supplies to the general public and students. Offers parenting classes. Homeless Education Liaison provides assistance to school-age youth who do not have a permanent place of residence. Services include school enrollment, transportation to and from school, free breakfast and lunch programs, and other support services. Also provides information about additional resources in the community.</x:t>
@@ -7117,239 +7351,98 @@
   <x:si>
     <x:t>The Salvation Army - Flagstaff</x:t>
   </x:si>
   <x:si>
     <x:t>Provides assistance for people in need in Flagstaff and Tuba City. Assistance includes emergency food boxes, sack lunches, hygiene items, and referrals to additional resources. Offers utility bill assistance to qualifying individuals. Also provides Thanksgiving and Christmas food boxes, and gifts for youth age 14 and younger.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Flagstaff and Tuba City</x:t>
   </x:si>
   <x:si>
     <x:t>Call to schedule; must bring photo ID</x:t>
   </x:si>
   <x:si>
     <x:t>507 N Humphreys St, Flagstaff, Coconino, AZ, 86001-3055</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon, 1pm-4pm Food Pantry; Mon-Thurs Sack lunches out front; Oct registration for Thanksgiving and Christmas assistance</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-1403</x:t>
   </x:si>
   <x:si>
     <x:t>http://arizona.salvationarmy.org/arizona/flagstaff_corps_community_center_page</x:t>
   </x:si>
   <x:si>
-    <x:t>First Baptist Church of Prescott/Solid Rock Christian Fellowship Reach Out Program</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Cochise Harm Reduction - Mobile Outreach</x:t>
   </x:si>
   <x:si>
     <x:t>Provides harm reduction supplies and resources to people who use drugs and those that are unhoused. Mobile outreach offers peer support with option for additional support.</x:t>
   </x:si>
   <x:si>
     <x:t>Any individual over the age of 18 who resides within Cochise County</x:t>
   </x:si>
   <x:si>
     <x:t>62 Brewery Ave, Under City Park, Bisbee, Cochise, AZ, 85603</x:t>
   </x:si>
   <x:si>
     <x:t>Thu 1pm-4pm; Benson 1st, 3rd Tuesdays of the month, Douglas 2nd and 4th Tuesdays of the month, Sierra Vista every Wednesdays, Bisbee every Fridays, Wilcox 2nd Monday of the month for mobile route schedule</x:t>
   </x:si>
   <x:si>
     <x:t>520-346-1366</x:t>
   </x:si>
   <x:si>
     <x:t>http://cochiseharmreduction.org</x:t>
   </x:si>
   <x:si>
     <x:t>lu@cochiseharmreduction.org</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Douglas area</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment and reservation</x:t>
   </x:si>
   <x:si>
     <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 1pm-3pm food boxes; Mon, Wed, Fri 11am-noon lunches, Thu 1pm-3pm financial assistance</x:t>
   </x:si>
   <x:si>
     <x:t>520-364-7573</x:t>
   </x:si>
   <x:si>
     <x:t>svdpdgls@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Caring Ministries Community Resource Center</x:t>
-[...94 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Globe Service Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides local disaster relief services. Services include programs for victims and relief workers, collection and distribution of donated food for the victims, victim registration and identification, missing persons services, and spiritual counseling for the bereaved and injured. Also provides funding for disaster related home repair.</x:t>
   </x:si>
   <x:si>
     <x:t>161 E Cedar St, Globe, Gila, AZ, 85501</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4pm  Administration, Mon-Fri 1pm-4pm Pantry</x:t>
   </x:si>
   <x:si>
     <x:t>928-425-4011</x:t>
   </x:si>
   <x:si>
     <x:t>http://swservice.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Food Pantry - Sierra Vista Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes to people in need. Clients may receive one box per month.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Sierra Vista</x:t>
@@ -7525,92 +7618,50 @@
   <x:si>
     <x:t>Clifton Morenci Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides twice monthly drive-thru commodity distributions and emergency food boxes to residents of Greenlee County. Also provides senior food boxes to qualifying individuals.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Greenlee County who meet income guidelines.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for information</x:t>
   </x:si>
   <x:si>
     <x:t>375 Shannon Rd, Clifton, Greenlee, AZ, 85533</x:t>
   </x:si>
   <x:si>
     <x:t>9:30am-11am 2nd Fri and 3rd Thu of each month for distributions; emergency food boxes by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>928-322-2209</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.facebook.com/cliftonfoodbank</x:t>
   </x:si>
   <x:si>
-    <x:t>Tu'i Bwa'ame Good Food Pantry</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>East Santa Cruz County Community Food Bank, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food bags to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Elgin, Canelo, Patagonia, Rain Valley, and Sonoita</x:t>
   </x:si>
   <x:si>
     <x:t>772 Harshaw Ave, Patagonia, Santa Cruz, AZ, 85624-6026</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Sat of the month 8:30am-10:30am</x:t>
   </x:si>
   <x:si>
     <x:t>520-302-4450</x:t>
   </x:si>
   <x:si>
     <x:t>http://escccfoodbank.org</x:t>
   </x:si>
   <x:si>
     <x:t>eastsantacruzcountyfoodbank@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Crossroads Nogales Mission</x:t>
@@ -7801,107 +7852,50 @@
   <x:si>
     <x:t>450 S Acoma Blvd, Lake Havasu City, Mohave, AZ, 86406-7786</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.mohave.gov/departments/public-health/nutrition-senior-programs/senior-programs</x:t>
   </x:si>
   <x:si>
     <x:t>Mohave County Department of Public Health Senior Programs Division - Kingman</x:t>
   </x:si>
   <x:si>
     <x:t>1776 Airway Ave, Ste A, Kingman, Mohave, AZ, 86409-3677</x:t>
   </x:si>
   <x:si>
     <x:t>928-757-8150</x:t>
   </x:si>
   <x:si>
     <x:t>Mohave County Department of Public Health Senior Programs Division - Golden Shores</x:t>
   </x:si>
   <x:si>
     <x:t>13136 S Golden Shores Pkwy, Golden Shores, Mohave, AZ, 86436</x:t>
   </x:si>
   <x:si>
     <x:t>928-768-2121</x:t>
   </x:si>
   <x:si>
-    <x:t>Robles Ranch Community Center</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>Community Presbyterian Church Deacons Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes to people in need once every two weeks.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Rim Country area</x:t>
   </x:si>
   <x:si>
     <x:t>Visit office during food bank hours</x:t>
   </x:si>
   <x:si>
     <x:t>800 W Main St, Payson, Gila, AZ, 85541-3078</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Fri 9am-1pm; Tue 5pm-7pm; 3rd Sat 9am-11am Commodity Senior Food Program</x:t>
   </x:si>
   <x:si>
     <x:t>928-474-2059</x:t>
   </x:si>
   <x:si>
     <x:t>http://sites.google.com/cpcpayson.org/home</x:t>
   </x:si>
   <x:si>
     <x:t>office@cpcpayson.org</x:t>
@@ -7948,95 +7942,50 @@
   <x:si>
     <x:t>http://fqfoodbank.com</x:t>
   </x:si>
   <x:si>
     <x:t>fqfoodbank@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Fredonia Senior Citizen Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors including congregate and home delivered meals, social activities, case management, transportation, and blood pressure checks.</x:t>
   </x:si>
   <x:si>
     <x:t>80 N 100 W, Fredonia, Coconino, AZ, 86022</x:t>
   </x:si>
   <x:si>
     <x:t>928-643-7278</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.fredoniaaz.gov/senior-citizen-center</x:t>
   </x:si>
   <x:si>
     <x:t>fredoniaseniorcenter@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army Glendale Corps</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Prescott Community Cupboard Food Bank, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides and coordinates temporary food assistance to individuals and families until assistance can be obtained from a permanent source such as adequate employment or other income, Food Stamps, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>777 W Hillside Ave. Prescott AZ, Prescott, Yavapai, AZ, 86301-1912</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed 2:30pm-6pm, Tue, Thurs, Fri 2:30pm-4:30pm, Sat 11am-1pm</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.prescottcommunitycupboard.com</x:t>
   </x:si>
   <x:si>
     <x:t>administrator@pccbfb.org</x:t>
   </x:si>
   <x:si>
     <x:t>Maricopa County WIC Administration</x:t>
   </x:si>
   <x:si>
     <x:t>Administers WIC services throughout Maricopa County provided by the Arizona Department of Health Services.</x:t>
   </x:si>
   <x:si>
     <x:t>Pregnant, breastfeeding, and postpartum women and for infants and children up to their 5th birthday</x:t>
@@ -8101,69 +8050,111 @@
   <x:si>
     <x:t>El Mirage Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Senior center offers congregate lunch, and recreation and socialization programs. Includes transportation to and from the center and other services on a limited basis, and information about and referrals to other community resources.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of El Mirage age 55 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center; call 24-hours in advance to reserve a meal</x:t>
   </x:si>
   <x:si>
     <x:t>14010 N El Mirage Rd, El Mirage, Maricopa, AZ, 85335-3101</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-1pm; Mon-Fri 11:00am lunch</x:t>
   </x:si>
   <x:si>
     <x:t>623-876-4232</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.elmirageaz.gov/427/Senior-Center</x:t>
   </x:si>
   <x:si>
-    <x:t>St Anne Friends of the Needy Food bank</x:t>
-[...17 lines deleted...]
-    <x:t>Johnc@stanneaz.org</x:t>
+    <x:t>Sun City Meals on Wheels, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivers nutritious meals to Sun City and Youngtown residents who, because of special health problems, are unable to shop and/or prepare their own meals. If special diet is required, it must be ordered in writing by a physician.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Sun City and Youngtown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; messages returned no later than next business day. Must provide prescription if special meals are required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10404 W Coggins Dr, Ste 106, Sun City, Maricopa, AZ, 85351-3400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-1pm ; meals delivered daily 11am-12:30pm, including holidays</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-974-9430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.suncitymealsonwheels.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>suncitymealsonwheels@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meals on Wheels - Tempe and South Scottsdale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides hot, nutritious meals and daily well-being visits to homebound seniors and adults with disabilities in the Tempe and South Scottsdale areas. Meal delivery is available Monday through Friday, depending on the verified level of need. Available to residents living in Tempe or in Scottsdale zipcodes 85250; 85251; 85253; and 85257.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Homebound seniors and adults with disabilities living in Tempe zip codes 85280; 85281; 85282; 85283; 85284; 85285; 85287; 85288 or living in Scottsdale zip codes 85250; 85251; 85253; and 85257. Must contact senior helpline to determine eligibility.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must contact the Senior Helpline first. Contact for documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281-4863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://tempeaction.org/get-help/food-security/meals-on-wheels.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hope of Glory Ministries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Distributes food, hygiene items, and prayer in and near homeless campsites in Tucson.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email for schedule; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-471-1720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tucsonhope.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>betty@tucsonhope.org</x:t>
   </x:si>
   <x:si>
     <x:t>Pima Meals On Wheels</x:t>
   </x:si>
   <x:si>
     <x:t>Provides chilled meals to people who are unable to prepare their own meals. Meals are delivered by Catholic Social Services and Lutheran Social Services of the Southwest based on zip code. 24-hour emergency response is not available.</x:t>
   </x:si>
   <x:si>
     <x:t>People who are unable to prepare meals and have no one to assist them</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake/review; Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>8467 E Broadway Blvd, Tucson, Pima, AZ, 85710-4009</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-790-7262</x:t>
   </x:si>
   <x:si>
     <x:t>http://pcoa.org/ways-we-help/home-delivered-meals/</x:t>
   </x:si>
@@ -8269,65 +8260,50 @@
   <x:si>
     <x:t>http://www.icstucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>cgalas@icstucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>Senior and Adult Independent Living Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and a variety of in-home services to seniors and disabled adults.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 18 and older who have a diagnosed physical disability and are eligible for receiving SSI disability payments and seniors age 60 and older. Must be home bound and have a physical disability that prevents safe preparation of a meal to be eligible for home delivered meals.</x:t>
   </x:si>
   <x:si>
     <x:t>Call to schedule an in-home evaluation. Proof of age for seniors is required. Proof of physical disability and SSI disability payment eligibility is required for adults under 60.</x:t>
   </x:si>
   <x:si>
     <x:t>1366 E Thomas Rd, Ste 108, Phoenix, Maricopa, AZ, 85014-5793</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/area-agency-on-aging-programs/in-home-services/</x:t>
   </x:si>
   <x:si>
-    <x:t>Meals on Wheels - Tempe and South Scottsdale</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Neighbors Who Care</x:t>
   </x:si>
   <x:si>
     <x:t>Provides medical transportation, shopping, respite, friendly visiting, reassurance calls, minor home repairs, business assistance, and dinner delivery to older adults who meet eligibility criteria.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors who meet criteria at in-home assessment by a case manager</x:t>
   </x:si>
   <x:si>
     <x:t>Call to schedule assessment; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>10450 E Riggs Rd, Ste 113, Sun Lakes, Maricopa, AZ, 85248-7760</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8:30am-4:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-895-7133</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.neighborswhocare.com</x:t>
   </x:si>
   <x:si>
     <x:t>sheryl@neighborswhocare.com</x:t>
@@ -8567,95 +8543,50 @@
     <x:t>info@mowazwm.org</x:t>
   </x:si>
   <x:si>
     <x:t>Hope Pregnancy Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides free family planning services and baby supplies such as diapers, clothes and formula. Clients can also complete parenting classes to earn points which may be used to purchase baby furniture items such as strollers, high chairs and bassinets.</x:t>
   </x:si>
   <x:si>
     <x:t>Women and teens</x:t>
   </x:si>
   <x:si>
     <x:t>224 S Kendrick St, Flagstaff, Coconino, AZ, 86001-5625</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Thu 10am-4pm; Fri 10am-2pm 24-hours helpline</x:t>
   </x:si>
   <x:si>
     <x:t>928-774-8302</x:t>
   </x:si>
   <x:si>
     <x:t>http://hopeprc.net</x:t>
   </x:si>
   <x:si>
     <x:t>hopeprcflag@gmail.com</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>suncitymealsonwheels@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>211 Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
   </x:si>
@@ -9234,51 +9165,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I453"/>
+  <x:dimension ref="A1:I449"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -9347,12270 +9278,12166 @@
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="I6" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
+      <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
+      <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="C9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="I9" s="1" t="s"/>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>100</x:v>
-[...2 lines deleted...]
-        <x:v>101</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-        <x:v>125</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>132</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s"/>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>210</x:v>
-[...2 lines deleted...]
-        <x:v>211</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>243</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s"/>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>290</x:v>
-      </x:c>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s"/>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="B45" s="1" t="s">
+      <x:c r="G45" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="G46" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="B47" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
+      <x:c r="G47" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>284</x:v>
-      </x:c>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s"/>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>371</x:v>
-[...2 lines deleted...]
-        <x:v>372</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>387</x:v>
-[...2 lines deleted...]
-        <x:v>388</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>545</x:v>
-[...2 lines deleted...]
-        <x:v>546</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>553</x:v>
-[...1 lines deleted...]
-      <x:c r="I79" s="1" t="s"/>
+        <x:v>574</x:v>
+      </x:c>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>560</x:v>
-[...2 lines deleted...]
-        <x:v>561</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>568</x:v>
-[...2 lines deleted...]
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="B82" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E82" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="I82" s="1" t="s"/>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>585</x:v>
-[...2 lines deleted...]
-        <x:v>586</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>592</x:v>
-[...1 lines deleted...]
-      <x:c r="I84" s="1" t="s"/>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>607</x:v>
-[...2 lines deleted...]
-        <x:v>608</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>614</x:v>
-[...2 lines deleted...]
-        <x:v>615</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>628</x:v>
-[...2 lines deleted...]
-        <x:v>629</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" s="1" customFormat="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>636</x:v>
-[...2 lines deleted...]
-        <x:v>637</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" s="1" customFormat="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" s="1" customFormat="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" s="1" customFormat="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" s="1" customFormat="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" s="1" customFormat="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" s="1" customFormat="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" s="1" customFormat="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" s="1" customFormat="1">
       <x:c r="A98" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" s="1" customFormat="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" s="1" customFormat="1">
       <x:c r="A100" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" s="1" customFormat="1">
       <x:c r="A101" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" s="1" customFormat="1">
       <x:c r="A102" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>712</x:v>
-[...2 lines deleted...]
-        <x:v>713</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" s="1" customFormat="1">
       <x:c r="A103" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" s="1" customFormat="1">
       <x:c r="A104" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" s="1" customFormat="1">
       <x:c r="A105" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>736</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" s="1" customFormat="1">
       <x:c r="A106" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" s="1" customFormat="1">
       <x:c r="A107" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>753</x:v>
-[...2 lines deleted...]
-        <x:v>754</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" s="1" customFormat="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" s="1" customFormat="1">
       <x:c r="A109" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="B109" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>765</x:v>
-[...1 lines deleted...]
-      <x:c r="I109" s="1" t="s"/>
+        <x:v>783</x:v>
+      </x:c>
     </x:row>
     <x:row r="110" spans="1:9" s="1" customFormat="1">
       <x:c r="A110" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>770</x:v>
-[...2 lines deleted...]
-        <x:v>771</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" s="1" customFormat="1">
       <x:c r="A111" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" s="1" customFormat="1">
       <x:c r="A112" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>786</x:v>
-[...2 lines deleted...]
-        <x:v>787</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" s="1" customFormat="1">
       <x:c r="A113" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>794</x:v>
-[...2 lines deleted...]
-        <x:v>795</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" s="1" customFormat="1">
       <x:c r="A114" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" s="1" customFormat="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>807</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s"/>
     </x:row>
     <x:row r="116" spans="1:9" s="1" customFormat="1">
       <x:c r="A116" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" s="1" customFormat="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" s="1" customFormat="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>828</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s"/>
     </x:row>
     <x:row r="119" spans="1:9" s="1" customFormat="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" s="1" customFormat="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>841</x:v>
-      </x:c>
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s"/>
     </x:row>
     <x:row r="121" spans="1:9" s="1" customFormat="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" s="1" customFormat="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" s="1" customFormat="1">
       <x:c r="A123" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" s="1" customFormat="1">
       <x:c r="A124" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>865</x:v>
-[...2 lines deleted...]
-        <x:v>866</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" s="1" customFormat="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" s="1" customFormat="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>877</x:v>
-[...2 lines deleted...]
-        <x:v>878</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" s="1" customFormat="1">
       <x:c r="A127" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" s="1" customFormat="1">
       <x:c r="A128" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>894</x:v>
-[...2 lines deleted...]
-        <x:v>895</x:v>
+        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" s="1" customFormat="1">
       <x:c r="A129" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" s="1" customFormat="1">
       <x:c r="A130" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="B130" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>911</x:v>
-[...2 lines deleted...]
-        <x:v>912</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" s="1" customFormat="1">
       <x:c r="A131" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" s="1" customFormat="1">
       <x:c r="A132" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" s="1" customFormat="1">
       <x:c r="A133" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>936</x:v>
-[...2 lines deleted...]
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" s="1" customFormat="1">
       <x:c r="A134" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
         <x:v>938</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>945</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" s="1" customFormat="1">
       <x:c r="A135" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="B135" s="1" t="s">
+      <x:c r="F135" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="G135" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="H135" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
+      <x:c r="I135" s="1" t="s">
         <x:v>950</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" s="1" customFormat="1">
       <x:c r="A136" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="B136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D136" s="1" t="s">
+      <x:c r="G136" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
+      <x:c r="H136" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="F136" s="1" t="s">
+      <x:c r="I136" s="1" t="s">
         <x:v>959</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" s="1" customFormat="1">
       <x:c r="A137" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="B137" s="1" t="s">
+      <x:c r="C137" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>965</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="I137" s="1" t="s"/>
     </x:row>
     <x:row r="138" spans="1:9" s="1" customFormat="1">
       <x:c r="A138" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
-      <x:c r="F138" s="1" t="s">
+      <x:c r="G138" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="G138" s="1" t="s">
+      <x:c r="H138" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="H138" s="1" t="s">
+      <x:c r="I138" s="1" t="s">
         <x:v>975</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" s="1" customFormat="1">
       <x:c r="A139" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
         <x:v>977</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="I139" s="1" t="s"/>
+      <x:c r="I139" s="1" t="s">
+        <x:v>984</x:v>
+      </x:c>
     </x:row>
     <x:row r="140" spans="1:9" s="1" customFormat="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" s="1" customFormat="1">
       <x:c r="A141" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" s="1" customFormat="1">
       <x:c r="A142" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" s="1" customFormat="1">
       <x:c r="A143" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="F143" s="1" t="s">
+      <x:c r="G143" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="G143" s="1" t="s">
+      <x:c r="H143" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
-      <x:c r="H143" s="1" t="s">
+      <x:c r="I143" s="1" t="s">
         <x:v>1016</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" s="1" customFormat="1">
       <x:c r="A144" s="1" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="B144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C144" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="F144" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
+      <x:c r="G144" s="1" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="F144" s="1" t="s">
+      <x:c r="I144" s="1" t="s">
         <x:v>1022</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1025</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" s="1" customFormat="1">
       <x:c r="A145" s="1" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
-      <x:c r="B145" s="1" t="s">
+      <x:c r="G145" s="1" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
+      <x:c r="I145" s="1" t="s"/>
     </x:row>
     <x:row r="146" spans="1:9" s="1" customFormat="1">
       <x:c r="A146" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" s="1" customFormat="1">
       <x:c r="A147" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" s="1" customFormat="1">
       <x:c r="A148" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="G148" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
+        <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" s="1" customFormat="1">
       <x:c r="A149" s="1" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="B149" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="E149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="F149" s="1" t="s">
+      <x:c r="H149" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="G149" s="1" t="s">
+      <x:c r="I149" s="1" t="s">
         <x:v>1057</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" s="1" customFormat="1">
       <x:c r="A150" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" s="1" customFormat="1">
       <x:c r="A151" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" s="1" customFormat="1">
       <x:c r="A152" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" s="1" customFormat="1">
       <x:c r="A153" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s">
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" s="1" customFormat="1">
       <x:c r="A154" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" s="1" customFormat="1">
       <x:c r="A155" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" s="1" customFormat="1">
       <x:c r="A156" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" s="1" customFormat="1">
       <x:c r="A157" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" s="1" customFormat="1">
       <x:c r="A158" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" s="1" customFormat="1">
       <x:c r="A159" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>1118</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" s="1" customFormat="1">
       <x:c r="A160" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
+        <x:v>1127</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" s="1" customFormat="1">
       <x:c r="A161" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s">
+        <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" s="1" customFormat="1">
       <x:c r="A162" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1143</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" s="1" customFormat="1">
       <x:c r="A163" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1143</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" s="1" customFormat="1">
       <x:c r="A164" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
+        <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" s="1" customFormat="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" s="1" customFormat="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="I166" s="1" t="s">
+        <x:v>1173</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" s="1" customFormat="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1181</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" s="1" customFormat="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1189</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" s="1" customFormat="1">
       <x:c r="A169" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="I169" s="1" t="s">
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" s="1" customFormat="1">
       <x:c r="A170" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="I170" s="1" t="s">
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" s="1" customFormat="1">
       <x:c r="A171" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="I171" s="1" t="s">
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" s="1" customFormat="1">
       <x:c r="A172" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" s="1" customFormat="1">
       <x:c r="A173" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>1050</x:v>
-      </x:c>
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="I173" s="1" t="s"/>
     </x:row>
     <x:row r="174" spans="1:9" s="1" customFormat="1">
       <x:c r="A174" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="I174" s="1" t="s">
+        <x:v>1237</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" s="1" customFormat="1">
       <x:c r="A175" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>1050</x:v>
-      </x:c>
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="I175" s="1" t="s"/>
     </x:row>
     <x:row r="176" spans="1:9" s="1" customFormat="1">
       <x:c r="A176" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="I176" s="1" t="s">
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" s="1" customFormat="1">
       <x:c r="A177" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" s="1" customFormat="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="I178" s="1" t="s">
+        <x:v>1269</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" s="1" customFormat="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="I179" s="1" t="s">
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" s="1" customFormat="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="I180" s="1" t="s">
+        <x:v>1285</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" s="1" customFormat="1">
       <x:c r="A181" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="I181" s="1" t="s">
+        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" s="1" customFormat="1">
       <x:c r="A182" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="I182" s="1" t="s">
+        <x:v>1303</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" s="1" customFormat="1">
       <x:c r="A183" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" s="1" customFormat="1">
       <x:c r="A184" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
-        <x:v>1050</x:v>
-[...2 lines deleted...]
-        <x:v>1177</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" s="1" customFormat="1">
       <x:c r="A185" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" s="1" customFormat="1">
       <x:c r="A186" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" s="1" customFormat="1">
       <x:c r="A187" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" s="1" customFormat="1">
       <x:c r="A188" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" s="1" customFormat="1">
       <x:c r="A189" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" s="1" customFormat="1">
       <x:c r="A190" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" s="1" customFormat="1">
       <x:c r="A191" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" s="1" customFormat="1">
       <x:c r="A192" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" s="1" customFormat="1">
       <x:c r="A193" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" s="1" customFormat="1">
       <x:c r="A194" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" s="1" customFormat="1">
       <x:c r="A195" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" s="1" customFormat="1">
       <x:c r="A196" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" s="1" customFormat="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" s="1" customFormat="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" s="1" customFormat="1">
       <x:c r="A199" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" s="1" customFormat="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" s="1" customFormat="1">
       <x:c r="A201" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" s="1" customFormat="1">
       <x:c r="A202" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" s="1" customFormat="1">
       <x:c r="A203" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" s="1" customFormat="1">
       <x:c r="A204" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" s="1" customFormat="1">
       <x:c r="A205" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" s="1" customFormat="1">
       <x:c r="A206" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" s="1" customFormat="1">
       <x:c r="A207" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" s="1" customFormat="1">
       <x:c r="A208" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" s="1" customFormat="1">
       <x:c r="A209" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" s="1" customFormat="1">
       <x:c r="A210" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>1399</x:v>
+      </x:c>
+      <x:c r="G210" s="1" t="s">
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" s="1" customFormat="1">
       <x:c r="A211" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" s="1" customFormat="1">
       <x:c r="A212" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" s="1" customFormat="1">
       <x:c r="A213" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" s="1" customFormat="1">
       <x:c r="A214" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" s="1" customFormat="1">
       <x:c r="A215" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" s="1" customFormat="1">
       <x:c r="A216" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" s="1" customFormat="1">
       <x:c r="A217" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" s="1" customFormat="1">
       <x:c r="A218" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" s="1" customFormat="1">
       <x:c r="A219" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" s="1" customFormat="1">
       <x:c r="A220" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="I220" s="1" t="s">
+        <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" s="1" customFormat="1">
       <x:c r="A221" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" s="1" customFormat="1">
       <x:c r="A222" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" s="1" customFormat="1">
       <x:c r="A223" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" s="1" customFormat="1">
       <x:c r="A224" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" s="1" customFormat="1">
       <x:c r="A225" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" s="1" customFormat="1">
       <x:c r="A226" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" s="1" customFormat="1">
       <x:c r="A227" s="1" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="B227" s="1" t="s">
         <x:v>1305</x:v>
       </x:c>
-      <x:c r="B227" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" s="1" customFormat="1">
       <x:c r="A228" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="G228" s="1" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="H228" s="1" t="s">
         <x:v>1310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" s="1" customFormat="1">
       <x:c r="A229" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="G229" s="1" t="s">
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" s="1" customFormat="1">
       <x:c r="A230" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" s="1" customFormat="1">
       <x:c r="A231" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" s="1" customFormat="1">
       <x:c r="A232" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" s="1" customFormat="1">
       <x:c r="A233" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" s="1" customFormat="1">
       <x:c r="A234" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="G234" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="H234" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:9" s="1" customFormat="1">
       <x:c r="A235" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="G235" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="H235" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:9" s="1" customFormat="1">
       <x:c r="A236" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="G236" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H236" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:9" s="1" customFormat="1">
       <x:c r="A237" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G237" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H237" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:9" s="1" customFormat="1">
       <x:c r="A238" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="G238" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="H238" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:9" s="1" customFormat="1">
       <x:c r="A239" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="G239" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H239" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:9" s="1" customFormat="1">
       <x:c r="A240" s="1" t="s">
-        <x:v>1349</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="G240" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="H240" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:9" s="1" customFormat="1">
       <x:c r="A241" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="G241" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="H241" s="1" t="s">
-        <x:v>1354</x:v>
-[...2 lines deleted...]
-        <x:v>1359</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:9" s="1" customFormat="1">
       <x:c r="A242" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1362</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G242" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H242" s="1" t="s">
-        <x:v>1366</x:v>
-[...1 lines deleted...]
-      <x:c r="I242" s="1" t="s"/>
+        <x:v>1310</x:v>
+      </x:c>
     </x:row>
     <x:row r="243" spans="1:9" s="1" customFormat="1">
       <x:c r="A243" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1368</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1371</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G243" s="1" t="s">
-        <x:v>1373</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="H243" s="1" t="s">
-        <x:v>1374</x:v>
-[...2 lines deleted...]
-        <x:v>1375</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:9" s="1" customFormat="1">
       <x:c r="A244" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G244" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="H244" s="1" t="s">
-        <x:v>1383</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:9" s="1" customFormat="1">
       <x:c r="A245" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="G245" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H245" s="1" t="s">
-        <x:v>1391</x:v>
-[...2 lines deleted...]
-        <x:v>1392</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:9" s="1" customFormat="1">
       <x:c r="A246" s="1" t="s">
-        <x:v>1393</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1398</x:v>
-[...2 lines deleted...]
-        <x:v>1399</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H246" s="1" t="s">
-        <x:v>1400</x:v>
-[...2 lines deleted...]
-        <x:v>1401</x:v>
+        <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:9" s="1" customFormat="1">
       <x:c r="A247" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G247" s="1" t="s">
-        <x:v>1407</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H247" s="1" t="s">
-        <x:v>1408</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:9" s="1" customFormat="1">
       <x:c r="A248" s="1" t="s">
-        <x:v>1409</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1410</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1411</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1412</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1413</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="G248" s="1" t="s">
-        <x:v>1415</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H248" s="1" t="s">
-        <x:v>1416</x:v>
-[...2 lines deleted...]
-        <x:v>1417</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:9" s="1" customFormat="1">
       <x:c r="A249" s="1" t="s">
-        <x:v>1418</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1420</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1421</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="G249" s="1" t="s">
-        <x:v>1424</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="H249" s="1" t="s">
-        <x:v>1425</x:v>
-[...2 lines deleted...]
-        <x:v>1426</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:9" s="1" customFormat="1">
       <x:c r="A250" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1428</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1429</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1430</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1431</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1432</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="G250" s="1" t="s">
-        <x:v>1433</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H250" s="1" t="s">
-        <x:v>1434</x:v>
-[...2 lines deleted...]
-        <x:v>1435</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:9" s="1" customFormat="1">
       <x:c r="A251" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1437</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1438</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1439</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="G251" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="H251" s="1" t="s">
-        <x:v>1441</x:v>
-[...2 lines deleted...]
-        <x:v>1442</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:9" s="1" customFormat="1">
       <x:c r="A252" s="1" t="s">
-        <x:v>1443</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1444</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1445</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1446</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="G252" s="1" t="s">
-        <x:v>1448</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="H252" s="1" t="s">
-        <x:v>1449</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:9" s="1" customFormat="1">
       <x:c r="A253" s="1" t="s">
-        <x:v>1450</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1451</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1452</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1453</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1454</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="G253" s="1" t="s">
-        <x:v>1455</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H253" s="1" t="s">
-        <x:v>1456</x:v>
-[...2 lines deleted...]
-        <x:v>1457</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:9" s="1" customFormat="1">
       <x:c r="A254" s="1" t="s">
-        <x:v>1458</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1459</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1461</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1462</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="G254" s="1" t="s">
-        <x:v>1464</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="H254" s="1" t="s">
-        <x:v>1465</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:9" s="1" customFormat="1">
       <x:c r="A255" s="1" t="s">
-        <x:v>1466</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1468</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1469</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="G255" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="H255" s="1" t="s">
-        <x:v>1471</x:v>
-[...2 lines deleted...]
-        <x:v>1472</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:9" s="1" customFormat="1">
       <x:c r="A256" s="1" t="s">
-        <x:v>1473</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1475</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1476</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1477</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G256" s="1" t="s">
-        <x:v>1478</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H256" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:9" s="1" customFormat="1">
       <x:c r="A257" s="1" t="s">
-        <x:v>1480</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1481</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1483</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1484</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1485</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="G257" s="1" t="s">
-        <x:v>1486</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H257" s="1" t="s">
-        <x:v>1487</x:v>
-[...2 lines deleted...]
-        <x:v>1488</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:9" s="1" customFormat="1">
       <x:c r="A258" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1490</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1491</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1492</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1493</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1494</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="G258" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="H258" s="1" t="s">
-        <x:v>1496</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:9" s="1" customFormat="1">
       <x:c r="A259" s="1" t="s">
-        <x:v>1497</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1498</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1499</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1500</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1501</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G259" s="1" t="s">
-        <x:v>1503</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="H259" s="1" t="s">
-        <x:v>1504</x:v>
-[...2 lines deleted...]
-        <x:v>1505</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:9" s="1" customFormat="1">
       <x:c r="A260" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1507</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1509</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="G260" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H260" s="1" t="s">
-        <x:v>1512</x:v>
-[...2 lines deleted...]
-        <x:v>1513</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:9" s="1" customFormat="1">
       <x:c r="A261" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1515</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1516</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1518</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="G261" s="1" t="s">
-        <x:v>1519</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="H261" s="1" t="s">
-        <x:v>1520</x:v>
-[...1 lines deleted...]
-      <x:c r="I261" s="1" t="s"/>
+        <x:v>1310</x:v>
+      </x:c>
     </x:row>
     <x:row r="262" spans="1:9" s="1" customFormat="1">
       <x:c r="A262" s="1" t="s">
-        <x:v>1521</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1522</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1523</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1524</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1525</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="G262" s="1" t="s">
-        <x:v>1526</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="H262" s="1" t="s">
-        <x:v>1527</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:9" s="1" customFormat="1">
       <x:c r="A263" s="1" t="s">
-        <x:v>1528</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1529</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1530</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1531</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1532</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G263" s="1" t="s">
-        <x:v>1533</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="H263" s="1" t="s">
-        <x:v>1534</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:9" s="1" customFormat="1">
       <x:c r="A264" s="1" t="s">
-        <x:v>1535</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1537</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1538</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1540</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="G264" s="1" t="s">
-        <x:v>1541</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H264" s="1" t="s">
-        <x:v>1542</x:v>
-[...2 lines deleted...]
-        <x:v>1543</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:9" s="1" customFormat="1">
       <x:c r="A265" s="1" t="s">
-        <x:v>1544</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1545</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1546</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1547</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1548</x:v>
-[...2 lines deleted...]
-        <x:v>1549</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="H265" s="1" t="s">
-        <x:v>1550</x:v>
-[...2 lines deleted...]
-        <x:v>1551</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:9" s="1" customFormat="1">
       <x:c r="A266" s="1" t="s">
-        <x:v>1552</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1553</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1554</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1555</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1556</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="G266" s="1" t="s">
-        <x:v>1557</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="H266" s="1" t="s">
-        <x:v>1558</x:v>
-[...1 lines deleted...]
-      <x:c r="I266" s="1" t="s"/>
+        <x:v>1310</x:v>
+      </x:c>
     </x:row>
     <x:row r="267" spans="1:9" s="1" customFormat="1">
       <x:c r="A267" s="1" t="s">
-        <x:v>1559</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1560</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1562</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="G267" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H267" s="1" t="s">
-        <x:v>1564</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:9" s="1" customFormat="1">
       <x:c r="A268" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1566</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1568</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1569</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="G268" s="1" t="s">
-        <x:v>1570</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H268" s="1" t="s">
-        <x:v>1571</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:9" s="1" customFormat="1">
       <x:c r="A269" s="1" t="s">
-        <x:v>1572</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1574</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>1575</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1576</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G269" s="1" t="s">
-        <x:v>1577</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="H269" s="1" t="s">
-        <x:v>1578</x:v>
-[...2 lines deleted...]
-        <x:v>1579</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:9" s="1" customFormat="1">
       <x:c r="A270" s="1" t="s">
-        <x:v>1580</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1581</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1582</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1583</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1584</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="G270" s="1" t="s">
-        <x:v>1585</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="H270" s="1" t="s">
-        <x:v>1586</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:9" s="1" customFormat="1">
       <x:c r="A271" s="1" t="s">
-        <x:v>1587</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1588</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1590</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1591</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="G271" s="1" t="s">
-        <x:v>1592</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="H271" s="1" t="s">
-        <x:v>1593</x:v>
-[...2 lines deleted...]
-        <x:v>1594</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:9" s="1" customFormat="1">
       <x:c r="A272" s="1" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="B272" s="1" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="C272" s="1" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="D272" s="1" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="E272" s="1" t="s">
         <x:v>1595</x:v>
       </x:c>
-      <x:c r="B272" s="1" t="s">
+      <x:c r="F272" s="1" t="s">
         <x:v>1596</x:v>
       </x:c>
-      <x:c r="C272" s="1" t="s">
+      <x:c r="G272" s="1" t="s">
         <x:v>1597</x:v>
       </x:c>
-      <x:c r="D272" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H272" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:9" s="1" customFormat="1">
       <x:c r="A273" s="1" t="s">
-        <x:v>1603</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1604</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1605</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1606</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1607</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="G273" s="1" t="s">
-        <x:v>1608</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H273" s="1" t="s">
-        <x:v>1609</x:v>
-[...1 lines deleted...]
-      <x:c r="I273" s="1" t="s"/>
+        <x:v>1310</x:v>
+      </x:c>
     </x:row>
     <x:row r="274" spans="1:9" s="1" customFormat="1">
       <x:c r="A274" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="G274" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H274" s="1" t="s">
-        <x:v>1615</x:v>
-[...1 lines deleted...]
-      <x:c r="I274" s="1" t="s"/>
+        <x:v>1310</x:v>
+      </x:c>
     </x:row>
     <x:row r="275" spans="1:9" s="1" customFormat="1">
       <x:c r="A275" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1620</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="G275" s="1" t="s">
-        <x:v>1622</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="H275" s="1" t="s">
-        <x:v>1623</x:v>
-[...2 lines deleted...]
-        <x:v>1624</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:9" s="1" customFormat="1">
       <x:c r="A276" s="1" t="s">
-        <x:v>1625</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1626</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1627</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1628</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1629</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1630</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="G276" s="1" t="s">
-        <x:v>1631</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="H276" s="1" t="s">
-        <x:v>1632</x:v>
-[...2 lines deleted...]
-        <x:v>1633</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:9" s="1" customFormat="1">
       <x:c r="A277" s="1" t="s">
-        <x:v>1634</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1635</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1637</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="G277" s="1" t="s">
-        <x:v>1639</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="H277" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="I277" s="1" t="s">
+        <x:v>1619</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:9" s="1" customFormat="1">
       <x:c r="A278" s="1" t="s">
-        <x:v>1641</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1635</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1554</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1642</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="G278" s="1" t="s">
-        <x:v>1643</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="H278" s="1" t="s">
-        <x:v>1640</x:v>
-      </x:c>
+        <x:v>1626</x:v>
+      </x:c>
+      <x:c r="I278" s="1" t="s"/>
     </x:row>
     <x:row r="279" spans="1:9" s="1" customFormat="1">
       <x:c r="A279" s="1" t="s">
-        <x:v>1644</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
+        <x:v>1628</x:v>
+      </x:c>
+      <x:c r="C279" s="1" t="s">
+        <x:v>1629</x:v>
+      </x:c>
+      <x:c r="D279" s="1" t="s">
+        <x:v>1630</x:v>
+      </x:c>
+      <x:c r="E279" s="1" t="s">
+        <x:v>1631</x:v>
+      </x:c>
+      <x:c r="F279" s="1" t="s">
+        <x:v>1632</x:v>
+      </x:c>
+      <x:c r="G279" s="1" t="s">
+        <x:v>1633</x:v>
+      </x:c>
+      <x:c r="H279" s="1" t="s">
+        <x:v>1634</x:v>
+      </x:c>
+      <x:c r="I279" s="1" t="s">
         <x:v>1635</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:9" s="1" customFormat="1">
       <x:c r="A280" s="1" t="s">
-        <x:v>1648</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1649</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1650</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1651</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1652</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="G280" s="1" t="s">
-        <x:v>1653</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="H280" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>1643</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:9" s="1" customFormat="1">
       <x:c r="A281" s="1" t="s">
-        <x:v>1654</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1655</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1656</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1657</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="G281" s="1" t="s">
-        <x:v>1658</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="H281" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="I281" s="1" t="s">
-        <x:v>1660</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:9" s="1" customFormat="1">
       <x:c r="A282" s="1" t="s">
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c r="B282" s="1" t="s">
+        <x:v>1654</x:v>
+      </x:c>
+      <x:c r="C282" s="1" t="s">
+        <x:v>1655</x:v>
+      </x:c>
+      <x:c r="D282" s="1" t="s">
+        <x:v>1656</x:v>
+      </x:c>
+      <x:c r="E282" s="1" t="s">
+        <x:v>1657</x:v>
+      </x:c>
+      <x:c r="F282" s="1" t="s">
+        <x:v>1658</x:v>
+      </x:c>
+      <x:c r="G282" s="1" t="s">
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="H282" s="1" t="s">
+        <x:v>1660</x:v>
+      </x:c>
+      <x:c r="I282" s="1" t="s">
         <x:v>1661</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>1668</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:9" s="1" customFormat="1">
       <x:c r="A283" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1671</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1672</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1673</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1674</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="G283" s="1" t="s">
-        <x:v>1675</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="H283" s="1" t="s">
-        <x:v>1676</x:v>
-[...2 lines deleted...]
-        <x:v>1677</x:v>
+        <x:v>1668</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:9" s="1" customFormat="1">
       <x:c r="A284" s="1" t="s">
-        <x:v>1678</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1679</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1680</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1681</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1682</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1683</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="G284" s="1" t="s">
-        <x:v>1684</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="H284" s="1" t="s">
-        <x:v>1685</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="I284" s="1" t="s">
-        <x:v>1686</x:v>
+        <x:v>1677</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:9" s="1" customFormat="1">
       <x:c r="A285" s="1" t="s">
-        <x:v>1687</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1688</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1689</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1690</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1691</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1692</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="G285" s="1" t="s">
-        <x:v>1693</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="H285" s="1" t="s">
-        <x:v>1694</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="I285" s="1" t="s">
-        <x:v>1695</x:v>
+        <x:v>1686</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:9" s="1" customFormat="1">
       <x:c r="A286" s="1" t="s">
-        <x:v>1696</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1697</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1698</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1699</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1700</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="G286" s="1" t="s">
-        <x:v>1701</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="H286" s="1" t="s">
-        <x:v>1702</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="I286" s="1" t="s">
-        <x:v>1703</x:v>
+        <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:9" s="1" customFormat="1">
       <x:c r="A287" s="1" t="s">
-        <x:v>1704</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1705</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1706</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1707</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="G287" s="1" t="s">
-        <x:v>1708</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="H287" s="1" t="s">
-        <x:v>1709</x:v>
+        <x:v>1700</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:9" s="1" customFormat="1">
       <x:c r="A288" s="1" t="s">
-        <x:v>1710</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1711</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1714</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1715</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="G288" s="1" t="s">
-        <x:v>1716</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="H288" s="1" t="s">
-        <x:v>1717</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="I288" s="1" t="s">
-        <x:v>1718</x:v>
+        <x:v>1708</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:9" s="1" customFormat="1">
       <x:c r="A289" s="1" t="s">
-        <x:v>1719</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1720</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1722</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1723</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1724</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="G289" s="1" t="s">
-        <x:v>1725</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="H289" s="1" t="s">
-        <x:v>1726</x:v>
-[...2 lines deleted...]
-        <x:v>1727</x:v>
+        <x:v>1716</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:9" s="1" customFormat="1">
       <x:c r="A290" s="1" t="s">
-        <x:v>1728</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1729</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1730</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1731</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1732</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1733</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G290" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="H290" s="1" t="s">
-        <x:v>1735</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="I290" s="1" t="s">
-        <x:v>1736</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:9" s="1" customFormat="1">
       <x:c r="A291" s="1" t="s">
-        <x:v>1737</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1738</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1739</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1740</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1741</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1742</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="G291" s="1" t="s">
-        <x:v>1743</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="H291" s="1" t="s">
-        <x:v>1744</x:v>
-[...2 lines deleted...]
-        <x:v>1745</x:v>
+        <x:v>1730</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:9" s="1" customFormat="1">
       <x:c r="A292" s="1" t="s">
-        <x:v>1746</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1747</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1748</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1750</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="G292" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="H292" s="1" t="s">
-        <x:v>1752</x:v>
+        <x:v>1738</x:v>
+      </x:c>
+      <x:c r="I292" s="1" t="s">
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:9" s="1" customFormat="1">
       <x:c r="A293" s="1" t="s">
-        <x:v>1753</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1754</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1554</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1755</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1657</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="G293" s="1" t="s">
-        <x:v>1756</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="H293" s="1" t="s">
-        <x:v>1757</x:v>
-[...2 lines deleted...]
-        <x:v>1758</x:v>
+        <x:v>1747</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:9" s="1" customFormat="1">
       <x:c r="A294" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1760</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1762</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="G294" s="1" t="s">
-        <x:v>1763</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="H294" s="1" t="s">
-        <x:v>1764</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="I294" s="1" t="s">
-        <x:v>1765</x:v>
+        <x:v>1756</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:9" s="1" customFormat="1">
       <x:c r="A295" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1767</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1768</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1769</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1770</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="G295" s="1" t="s">
-        <x:v>1771</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="H295" s="1" t="s">
-        <x:v>1772</x:v>
+        <x:v>1763</x:v>
+      </x:c>
+      <x:c r="I295" s="1" t="s">
+        <x:v>1764</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:9" s="1" customFormat="1">
       <x:c r="A296" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1774</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1775</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
+        <x:v>1768</x:v>
+      </x:c>
+      <x:c r="F296" s="1" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="G296" s="1" t="s">
         <x:v>1770</x:v>
       </x:c>
-      <x:c r="F296" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H296" s="1" t="s">
-        <x:v>1772</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="I296" s="1" t="s"/>
     </x:row>
     <x:row r="297" spans="1:9" s="1" customFormat="1">
       <x:c r="A297" s="1" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="B297" s="1" t="s">
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="C297" s="1" t="s">
+        <x:v>1774</x:v>
+      </x:c>
+      <x:c r="D297" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E297" s="1" t="s">
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="F297" s="1" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="G297" s="1" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="H297" s="1" t="s">
         <x:v>1778</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:9" s="1" customFormat="1">
       <x:c r="A298" s="1" t="s">
-        <x:v>1786</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1787</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1789</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1790</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="G298" s="1" t="s">
-        <x:v>1791</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="H298" s="1" t="s">
-        <x:v>1792</x:v>
-[...2 lines deleted...]
-        <x:v>1793</x:v>
+        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:9" s="1" customFormat="1">
       <x:c r="A299" s="1" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="B299" s="1" t="s">
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="C299" s="1" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="D299" s="1" t="s">
+        <x:v>1789</x:v>
+      </x:c>
+      <x:c r="E299" s="1" t="s">
+        <x:v>1790</x:v>
+      </x:c>
+      <x:c r="F299" s="1" t="s">
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="G299" s="1" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="H299" s="1" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="I299" s="1" t="s">
         <x:v>1794</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:9" s="1" customFormat="1">
       <x:c r="A300" s="1" t="s">
-        <x:v>1803</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1804</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1806</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="G300" s="1" t="s">
-        <x:v>1807</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="H300" s="1" t="s">
-        <x:v>1808</x:v>
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="I300" s="1" t="s">
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:9" s="1" customFormat="1">
       <x:c r="A301" s="1" t="s">
-        <x:v>1809</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1810</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1811</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1812</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1813</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="G301" s="1" t="s">
-        <x:v>1814</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="H301" s="1" t="s">
-        <x:v>1815</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1808</x:v>
+      </x:c>
+      <x:c r="I301" s="1" t="s"/>
     </x:row>
     <x:row r="302" spans="1:9" s="1" customFormat="1">
       <x:c r="A302" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1818</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1819</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1820</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1821</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1822</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G302" s="1" t="s">
-        <x:v>1823</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="H302" s="1" t="s">
-        <x:v>1824</x:v>
-[...2 lines deleted...]
-        <x:v>1825</x:v>
+        <x:v>1814</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:9" s="1" customFormat="1">
       <x:c r="A303" s="1" t="s">
-        <x:v>1826</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1827</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1828</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1829</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1830</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1831</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="G303" s="1" t="s">
-        <x:v>1832</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="H303" s="1" t="s">
-        <x:v>1833</x:v>
-[...2 lines deleted...]
-        <x:v>1834</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:9" s="1" customFormat="1">
       <x:c r="A304" s="1" t="s">
-        <x:v>1835</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1836</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1837</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1838</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1839</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="G304" s="1" t="s">
-        <x:v>1840</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="H304" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="I304" s="1" t="s">
-        <x:v>1842</x:v>
+        <x:v>1829</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:9" s="1" customFormat="1">
       <x:c r="A305" s="1" t="s">
-        <x:v>1843</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1844</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1845</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1706</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1846</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1847</x:v>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="G305" s="1" t="s">
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="H305" s="1" t="s">
-        <x:v>1848</x:v>
+        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:9" s="1" customFormat="1">
       <x:c r="A306" s="1" t="s">
-        <x:v>1849</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1850</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1851</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1852</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1853</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>1854</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="G306" s="1" t="s">
-        <x:v>1855</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="H306" s="1" t="s">
-        <x:v>1856</x:v>
+        <x:v>1843</x:v>
+      </x:c>
+      <x:c r="I306" s="1" t="s">
+        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:9" s="1" customFormat="1">
       <x:c r="A307" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1858</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1859</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1860</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1861</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="F307" s="1" t="s">
-        <x:v>1862</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="G307" s="1" t="s">
-        <x:v>1863</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="H307" s="1" t="s">
-        <x:v>1864</x:v>
+        <x:v>1852</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:9" s="1" customFormat="1">
       <x:c r="A308" s="1" t="s">
-        <x:v>1865</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1866</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>1867</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>1868</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="F308" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="G308" s="1" t="s">
-        <x:v>1871</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="H308" s="1" t="s">
-        <x:v>1872</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="I308" s="1" t="s"/>
     </x:row>
     <x:row r="309" spans="1:9" s="1" customFormat="1">
       <x:c r="A309" s="1" t="s">
-        <x:v>1874</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>1875</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>1876</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>1877</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
-        <x:v>1878</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="F309" s="1" t="s">
-        <x:v>1879</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="G309" s="1" t="s">
-        <x:v>1880</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="H309" s="1" t="s">
-        <x:v>1881</x:v>
-      </x:c>
+        <x:v>1865</x:v>
+      </x:c>
+      <x:c r="I309" s="1" t="s"/>
     </x:row>
     <x:row r="310" spans="1:9" s="1" customFormat="1">
       <x:c r="A310" s="1" t="s">
-        <x:v>1882</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
-        <x:v>1883</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
-        <x:v>1884</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>1885</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
-        <x:v>1886</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="F310" s="1" t="s">
-        <x:v>1887</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="G310" s="1" t="s">
-        <x:v>1888</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="H310" s="1" t="s">
-        <x:v>1889</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="I310" s="1" t="s">
-        <x:v>1890</x:v>
+        <x:v>1874</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:9" s="1" customFormat="1">
       <x:c r="A311" s="1" t="s">
-        <x:v>1891</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s">
-        <x:v>1893</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="E311" s="1" t="s">
-        <x:v>1895</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="F311" s="1" t="s">
-        <x:v>1896</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="G311" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="H311" s="1" t="s">
-        <x:v>1898</x:v>
+        <x:v>1882</x:v>
+      </x:c>
+      <x:c r="I311" s="1" t="s">
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:9" s="1" customFormat="1">
       <x:c r="A312" s="1" t="s">
-        <x:v>1899</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>1900</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
-        <x:v>1901</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="E312" s="1" t="s">
-        <x:v>1902</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="F312" s="1" t="s">
-        <x:v>1903</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="G312" s="1" t="s">
-        <x:v>1904</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="H312" s="1" t="s">
-        <x:v>415</x:v>
-[...2 lines deleted...]
-        <x:v>1905</x:v>
+        <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:9" s="1" customFormat="1">
       <x:c r="A313" s="1" t="s">
-        <x:v>1906</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="C313" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="E313" s="1" t="s">
-        <x:v>1908</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="F313" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="G313" s="1" t="s">
-        <x:v>1909</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="H313" s="1" t="s">
-        <x:v>1910</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="I313" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1900</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:9" s="1" customFormat="1">
       <x:c r="A314" s="1" t="s">
-        <x:v>1912</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s">
-        <x:v>1914</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>1915</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="E314" s="1" t="s">
-        <x:v>1916</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="F314" s="1" t="s">
-        <x:v>1917</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="G314" s="1" t="s">
-        <x:v>1918</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="H314" s="1" t="s">
-        <x:v>1919</x:v>
+        <x:v>1908</x:v>
+      </x:c>
+      <x:c r="I314" s="1" t="s">
+        <x:v>1909</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:9" s="1" customFormat="1">
       <x:c r="A315" s="1" t="s">
-        <x:v>1920</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="E315" s="1" t="s">
-        <x:v>1924</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="F315" s="1" t="s">
-        <x:v>1925</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="G315" s="1" t="s">
-        <x:v>1926</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="H315" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1917</x:v>
+      </x:c>
+      <x:c r="I315" s="1" t="s">
+        <x:v>1918</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:9" s="1" customFormat="1">
       <x:c r="A316" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="C316" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D316" s="1" t="s">
         <x:v>1921</x:v>
       </x:c>
-      <x:c r="C316" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D316" s="1" t="s">
+      <x:c r="E316" s="1" t="s">
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="F316" s="1" t="s">
         <x:v>1923</x:v>
       </x:c>
-      <x:c r="E316" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G316" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="H316" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1925</x:v>
+      </x:c>
+      <x:c r="I316" s="1" t="s">
+        <x:v>1926</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:9" s="1" customFormat="1">
       <x:c r="A317" s="1" t="s">
+        <x:v>1927</x:v>
+      </x:c>
+      <x:c r="B317" s="1" t="s">
+        <x:v>1928</x:v>
+      </x:c>
+      <x:c r="C317" s="1" t="s">
+        <x:v>1929</x:v>
+      </x:c>
+      <x:c r="D317" s="1" t="s">
+        <x:v>1930</x:v>
+      </x:c>
+      <x:c r="E317" s="1" t="s">
         <x:v>1931</x:v>
       </x:c>
-      <x:c r="B317" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="E317" s="1" t="s">
+      <x:c r="F317" s="1" t="s">
         <x:v>1932</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1930</x:v>
       </x:c>
       <x:c r="G317" s="1" t="s">
         <x:v>1933</x:v>
       </x:c>
       <x:c r="H317" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1934</x:v>
+      </x:c>
+      <x:c r="I317" s="1" t="s">
+        <x:v>1935</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:9" s="1" customFormat="1">
       <x:c r="A318" s="1" t="s">
-        <x:v>1934</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="B318" s="1" t="s">
-        <x:v>1935</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="C318" s="1" t="s">
-        <x:v>1928</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="D318" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="E318" s="1" t="s">
-        <x:v>1936</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="F318" s="1" t="s">
-        <x:v>1937</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="G318" s="1" t="s">
-        <x:v>1938</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="H318" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="I318" s="1" t="s">
+        <x:v>1944</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:9" s="1" customFormat="1">
       <x:c r="A319" s="1" t="s">
-        <x:v>1939</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="B319" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="C319" s="1" t="s">
-        <x:v>1928</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="D319" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="E319" s="1" t="s">
-        <x:v>1940</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="F319" s="1" t="s">
-        <x:v>1941</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="G319" s="1" t="s">
-        <x:v>1942</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="H319" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1952</x:v>
+      </x:c>
+      <x:c r="I319" s="1" t="s">
+        <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:9" s="1" customFormat="1">
       <x:c r="A320" s="1" t="s">
-        <x:v>1943</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="B320" s="1" t="s">
-        <x:v>1944</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="C320" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="E320" s="1" t="s">
-        <x:v>1945</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="F320" s="1" t="s">
-        <x:v>1946</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="G320" s="1" t="s">
-        <x:v>1947</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="H320" s="1" t="s">
-        <x:v>1948</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="I320" s="1" t="s">
-        <x:v>1949</x:v>
+        <x:v>1962</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:9" s="1" customFormat="1">
       <x:c r="A321" s="1" t="s">
-        <x:v>1950</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="C321" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="D321" s="1" t="s">
-        <x:v>1952</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="E321" s="1" t="s">
-        <x:v>1953</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="F321" s="1" t="s">
-        <x:v>1954</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G321" s="1" t="s">
-        <x:v>1955</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="H321" s="1" t="s">
-        <x:v>1956</x:v>
+        <x:v>1969</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:9" s="1" customFormat="1">
       <x:c r="A322" s="1" t="s">
-        <x:v>1957</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="B322" s="1" t="s">
-        <x:v>1958</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="C322" s="1" t="s">
-        <x:v>1845</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D322" s="1" t="s">
-        <x:v>1959</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E322" s="1" t="s">
-        <x:v>1960</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="F322" s="1" t="s">
-        <x:v>1961</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G322" s="1" t="s">
-        <x:v>1962</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="H322" s="1" t="s">
-        <x:v>1963</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="I322" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:9" s="1" customFormat="1">
       <x:c r="A323" s="1" t="s">
-        <x:v>1965</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B323" s="1" t="s">
-        <x:v>1966</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C323" s="1" t="s">
-        <x:v>1967</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D323" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E323" s="1" t="s">
-        <x:v>1968</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="F323" s="1" t="s">
-        <x:v>1969</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="G323" s="1" t="s">
-        <x:v>1970</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="H323" s="1" t="s">
-        <x:v>1971</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="I323" s="1" t="s">
-        <x:v>1972</x:v>
+        <x:v>1982</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:9" s="1" customFormat="1">
       <x:c r="A324" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
-        <x:v>1974</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="C324" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="D324" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="E324" s="1" t="s">
-        <x:v>1975</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="F324" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G324" s="1" t="s">
-        <x:v>1976</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="H324" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:9" s="1" customFormat="1">
       <x:c r="A325" s="1" t="s">
-        <x:v>1978</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
-        <x:v>1979</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="C325" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D325" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="E325" s="1" t="s">
-        <x:v>1980</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="F325" s="1" t="s">
-        <x:v>1981</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G325" s="1" t="s">
-        <x:v>1982</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="H325" s="1" t="s">
-        <x:v>1983</x:v>
-[...1 lines deleted...]
-      <x:c r="I325" s="1" t="s"/>
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="I325" s="1" t="s">
+        <x:v>1994</x:v>
+      </x:c>
     </x:row>
     <x:row r="326" spans="1:9" s="1" customFormat="1">
       <x:c r="A326" s="1" t="s">
-        <x:v>1984</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
-        <x:v>1985</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="C326" s="1" t="s">
-        <x:v>1986</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="D326" s="1" t="s">
-        <x:v>1516</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E326" s="1" t="s">
-        <x:v>1987</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="F326" s="1" t="s">
-        <x:v>1988</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="G326" s="1" t="s">
-        <x:v>1989</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="H326" s="1" t="s">
-        <x:v>1990</x:v>
+        <x:v>2001</x:v>
+      </x:c>
+      <x:c r="I326" s="1" t="s">
+        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:9" s="1" customFormat="1">
       <x:c r="A327" s="1" t="s">
-        <x:v>1991</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
-        <x:v>1992</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="C327" s="1" t="s">
-        <x:v>1993</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="D327" s="1" t="s">
-        <x:v>1994</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E327" s="1" t="s">
-        <x:v>1995</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="F327" s="1" t="s">
-        <x:v>1996</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="G327" s="1" t="s">
-        <x:v>1997</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="H327" s="1" t="s">
-        <x:v>1998</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="I327" s="1" t="s">
-        <x:v>1999</x:v>
+        <x:v>2010</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:9" s="1" customFormat="1">
       <x:c r="A328" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
-        <x:v>2001</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="C328" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D328" s="1" t="s">
-        <x:v>2002</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E328" s="1" t="s">
-        <x:v>2003</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F328" s="1" t="s">
-        <x:v>2004</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="G328" s="1" t="s">
-        <x:v>2005</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="H328" s="1" t="s">
-        <x:v>2006</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="I328" s="1" t="s">
-        <x:v>2007</x:v>
+        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:9" s="1" customFormat="1">
       <x:c r="A329" s="1" t="s">
-        <x:v>2008</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="B329" s="1" t="s">
-        <x:v>2009</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="C329" s="1" t="s">
-        <x:v>2010</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="D329" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E329" s="1" t="s">
-        <x:v>2011</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F329" s="1" t="s">
-        <x:v>2012</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G329" s="1" t="s">
-        <x:v>2013</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="H329" s="1" t="s">
-        <x:v>2014</x:v>
-[...2 lines deleted...]
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:9" s="1" customFormat="1">
       <x:c r="A330" s="1" t="s">
-        <x:v>2016</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
-        <x:v>2017</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="C330" s="1" t="s">
-        <x:v>2018</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="D330" s="1" t="s">
-        <x:v>2019</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E330" s="1" t="s">
-        <x:v>2020</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="F330" s="1" t="s">
-        <x:v>2021</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="G330" s="1" t="s">
-        <x:v>2022</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="H330" s="1" t="s">
-        <x:v>2023</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="I330" s="1" t="s">
-        <x:v>2024</x:v>
+        <x:v>2033</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:9" s="1" customFormat="1">
       <x:c r="A331" s="1" t="s">
-        <x:v>2025</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="B331" s="1" t="s">
-        <x:v>2026</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="C331" s="1" t="s">
-        <x:v>2027</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="D331" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="E331" s="1" t="s">
-        <x:v>2028</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="F331" s="1" t="s">
-        <x:v>2029</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="G331" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="H331" s="1" t="s">
-        <x:v>2031</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="I331" s="1" t="s">
-        <x:v>2032</x:v>
+        <x:v>2042</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:9" s="1" customFormat="1">
       <x:c r="A332" s="1" t="s">
-        <x:v>2033</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
-        <x:v>2034</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="C332" s="1" t="s">
-        <x:v>2035</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="D332" s="1" t="s">
-        <x:v>2036</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="E332" s="1" t="s">
-        <x:v>2037</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="F332" s="1" t="s">
-        <x:v>2038</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="G332" s="1" t="s">
-        <x:v>2039</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="H332" s="1" t="s">
-        <x:v>2040</x:v>
-[...1 lines deleted...]
-      <x:c r="I332" s="1" t="s"/>
+        <x:v>2049</x:v>
+      </x:c>
     </x:row>
     <x:row r="333" spans="1:9" s="1" customFormat="1">
       <x:c r="A333" s="1" t="s">
-        <x:v>2041</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B333" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="C333" s="1" t="s">
-        <x:v>2042</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="D333" s="1" t="s">
-        <x:v>2043</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="E333" s="1" t="s">
-        <x:v>2044</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="F333" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="G333" s="1" t="s">
-        <x:v>2046</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H333" s="1" t="s">
-        <x:v>2047</x:v>
-[...1 lines deleted...]
-      <x:c r="I333" s="1" t="s"/>
+        <x:v>2049</x:v>
+      </x:c>
     </x:row>
     <x:row r="334" spans="1:9" s="1" customFormat="1">
       <x:c r="A334" s="1" t="s">
-        <x:v>2048</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="B334" s="1" t="s">
-        <x:v>2049</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="C334" s="1" t="s">
         <x:v>2050</x:v>
       </x:c>
       <x:c r="D334" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="E334" s="1" t="s">
-        <x:v>2051</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="F334" s="1" t="s">
         <x:v>2052</x:v>
       </x:c>
       <x:c r="G334" s="1" t="s">
-        <x:v>2053</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="H334" s="1" t="s">
-        <x:v>2054</x:v>
-[...2 lines deleted...]
-        <x:v>2055</x:v>
+        <x:v>2049</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:9" s="1" customFormat="1">
       <x:c r="A335" s="1" t="s">
         <x:v>2056</x:v>
       </x:c>
       <x:c r="B335" s="1" t="s">
+        <x:v>2043</x:v>
+      </x:c>
+      <x:c r="C335" s="1" t="s">
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="D335" s="1" t="s">
+        <x:v>2045</x:v>
+      </x:c>
+      <x:c r="E335" s="1" t="s">
         <x:v>2057</x:v>
       </x:c>
-      <x:c r="C335" s="1" t="s">
+      <x:c r="F335" s="1" t="s">
         <x:v>2058</x:v>
       </x:c>
-      <x:c r="D335" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E335" s="1" t="s">
+      <x:c r="G335" s="1" t="s">
         <x:v>2059</x:v>
       </x:c>
-      <x:c r="F335" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H335" s="1" t="s">
-        <x:v>2062</x:v>
-[...2 lines deleted...]
-        <x:v>2063</x:v>
+        <x:v>2049</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:9" s="1" customFormat="1">
       <x:c r="A336" s="1" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+      <x:c r="B336" s="1" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="C336" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D336" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E336" s="1" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="F336" s="1" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="G336" s="1" t="s">
         <x:v>2064</x:v>
       </x:c>
-      <x:c r="B336" s="1" t="s">
+      <x:c r="H336" s="1" t="s">
         <x:v>2065</x:v>
       </x:c>
-      <x:c r="C336" s="1" t="s">
+      <x:c r="I336" s="1" t="s">
         <x:v>2066</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:9" s="1" customFormat="1">
       <x:c r="A337" s="1" t="s">
-        <x:v>2073</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B337" s="1" t="s">
-        <x:v>2074</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="C337" s="1" t="s">
-        <x:v>2075</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D337" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E337" s="1" t="s">
-        <x:v>2076</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="F337" s="1" t="s">
-        <x:v>2077</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G337" s="1" t="s">
-        <x:v>2078</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="H337" s="1" t="s">
-        <x:v>2079</x:v>
-[...2 lines deleted...]
-        <x:v>2080</x:v>
+        <x:v>2071</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:9" s="1" customFormat="1">
       <x:c r="A338" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
-        <x:v>2082</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="C338" s="1" t="s">
-        <x:v>2083</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D338" s="1" t="s">
-        <x:v>2084</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E338" s="1" t="s">
-        <x:v>2085</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="F338" s="1" t="s">
-        <x:v>2086</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="G338" s="1" t="s">
-        <x:v>2087</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="H338" s="1" t="s">
-        <x:v>2088</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="I338" s="1" t="s"/>
     </x:row>
     <x:row r="339" spans="1:9" s="1" customFormat="1">
       <x:c r="A339" s="1" t="s">
-        <x:v>2089</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="B339" s="1" t="s">
-        <x:v>2090</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="C339" s="1" t="s">
-        <x:v>2091</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="D339" s="1" t="s">
-        <x:v>2092</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="E339" s="1" t="s">
-        <x:v>2093</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="F339" s="1" t="s">
-        <x:v>2094</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="G339" s="1" t="s">
-        <x:v>2095</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="H339" s="1" t="s">
-        <x:v>2096</x:v>
-[...2 lines deleted...]
-        <x:v>2097</x:v>
+        <x:v>2084</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:9" s="1" customFormat="1">
       <x:c r="A340" s="1" t="s">
-        <x:v>2098</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="B340" s="1" t="s">
-        <x:v>2099</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="C340" s="1" t="s">
-        <x:v>2100</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="D340" s="1" t="s">
-        <x:v>2101</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="E340" s="1" t="s">
-        <x:v>2102</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="F340" s="1" t="s">
-        <x:v>2103</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="G340" s="1" t="s">
-        <x:v>2104</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="H340" s="1" t="s">
-        <x:v>2105</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="I340" s="1" t="s">
-        <x:v>2106</x:v>
+        <x:v>2093</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:9" s="1" customFormat="1">
       <x:c r="A341" s="1" t="s">
-        <x:v>2107</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
-        <x:v>2108</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="C341" s="1" t="s">
-        <x:v>2109</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
-        <x:v>2110</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="E341" s="1" t="s">
-        <x:v>2111</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="F341" s="1" t="s">
-        <x:v>2112</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="G341" s="1" t="s">
-        <x:v>2113</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="H341" s="1" t="s">
-        <x:v>2114</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="I341" s="1" t="s">
-        <x:v>2115</x:v>
+        <x:v>2101</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:9" s="1" customFormat="1">
       <x:c r="A342" s="1" t="s">
-        <x:v>2116</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
-        <x:v>2117</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="C342" s="1" t="s">
-        <x:v>2118</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="D342" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="E342" s="1" t="s">
-        <x:v>2119</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="F342" s="1" t="s">
-        <x:v>2120</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="G342" s="1" t="s">
-        <x:v>2121</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="H342" s="1" t="s">
-        <x:v>2122</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="I342" s="1" t="s">
-        <x:v>2123</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:9" s="1" customFormat="1">
       <x:c r="A343" s="1" t="s">
-        <x:v>2124</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
-        <x:v>2125</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="C343" s="1" t="s">
-        <x:v>2126</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="E343" s="1" t="s">
-        <x:v>2127</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="F343" s="1" t="s">
-        <x:v>2128</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="G343" s="1" t="s">
-        <x:v>2129</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="H343" s="1" t="s">
-        <x:v>2130</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="I343" s="1" t="s">
-        <x:v>2131</x:v>
+        <x:v>2118</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:9" s="1" customFormat="1">
       <x:c r="A344" s="1" t="s">
-        <x:v>2132</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="B344" s="1" t="s">
-        <x:v>2133</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="C344" s="1" t="s">
-        <x:v>2134</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="D344" s="1" t="s">
-        <x:v>2135</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="E344" s="1" t="s">
-        <x:v>2136</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="F344" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="G344" s="1" t="s">
-        <x:v>2137</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="H344" s="1" t="s">
-        <x:v>2138</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="I344" s="1" t="s">
-        <x:v>2139</x:v>
+        <x:v>2126</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:9" s="1" customFormat="1">
       <x:c r="A345" s="1" t="s">
-        <x:v>2140</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="B345" s="1" t="s">
-        <x:v>2141</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="C345" s="1" t="s">
-        <x:v>2142</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="D345" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="E345" s="1" t="s">
-        <x:v>2143</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="F345" s="1" t="s">
-        <x:v>2144</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="G345" s="1" t="s">
-        <x:v>2145</x:v>
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="H345" s="1" t="s">
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="I345" s="1" t="s"/>
     </x:row>
     <x:row r="346" spans="1:9" s="1" customFormat="1">
       <x:c r="A346" s="1" t="s">
-        <x:v>2146</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
-        <x:v>2147</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C346" s="1" t="s">
-        <x:v>2148</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="E346" s="1" t="s">
-        <x:v>2149</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="F346" s="1" t="s">
-        <x:v>2150</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="G346" s="1" t="s">
-        <x:v>2151</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="H346" s="1" t="s">
-        <x:v>2152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="I346" s="1" t="s"/>
     </x:row>
     <x:row r="347" spans="1:9" s="1" customFormat="1">
       <x:c r="A347" s="1" t="s">
-        <x:v>2154</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="B347" s="1" t="s">
-        <x:v>2155</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="C347" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="D347" s="1" t="s">
-        <x:v>2156</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E347" s="1" t="s">
-        <x:v>2157</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="F347" s="1" t="s">
-        <x:v>2158</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="G347" s="1" t="s">
-        <x:v>2159</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="H347" s="1" t="s">
-        <x:v>2160</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="I347" s="1" t="s">
-        <x:v>2161</x:v>
+        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:9" s="1" customFormat="1">
       <x:c r="A348" s="1" t="s">
-        <x:v>2162</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B348" s="1" t="s">
-        <x:v>2163</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="C348" s="1" t="s">
-        <x:v>2164</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="D348" s="1" t="s">
-        <x:v>2165</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="E348" s="1" t="s">
-        <x:v>2166</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="F348" s="1" t="s">
-        <x:v>2167</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="G348" s="1" t="s">
-        <x:v>2168</x:v>
+        <x:v>2156</x:v>
       </x:c>
       <x:c r="H348" s="1" t="s">
-        <x:v>2169</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="I348" s="1" t="s">
-        <x:v>2170</x:v>
+        <x:v>2158</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:9" s="1" customFormat="1">
       <x:c r="A349" s="1" t="s">
-        <x:v>2171</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
-        <x:v>2172</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="C349" s="1" t="s">
-        <x:v>2173</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="D349" s="1" t="s">
-        <x:v>2174</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="E349" s="1" t="s">
-        <x:v>2175</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="F349" s="1" t="s">
-        <x:v>2176</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="G349" s="1" t="s">
-        <x:v>2177</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="H349" s="1" t="s">
-        <x:v>2178</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="I349" s="1" t="s">
-        <x:v>2179</x:v>
+        <x:v>2167</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:9" s="1" customFormat="1">
       <x:c r="A350" s="1" t="s">
-        <x:v>2180</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="B350" s="1" t="s">
-        <x:v>2181</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="C350" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="D350" s="1" t="s">
-        <x:v>2165</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E350" s="1" t="s">
-        <x:v>2182</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="F350" s="1" t="s">
-        <x:v>2183</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="G350" s="1" t="s">
-        <x:v>2184</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="H350" s="1" t="s">
-        <x:v>2185</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="I350" s="1" t="s">
-        <x:v>2186</x:v>
+        <x:v>2175</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:9" s="1" customFormat="1">
       <x:c r="A351" s="1" t="s">
-        <x:v>2187</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
-        <x:v>2188</x:v>
+        <x:v>2177</x:v>
       </x:c>
       <x:c r="C351" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="D351" s="1" t="s">
-        <x:v>2165</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="E351" s="1" t="s">
+        <x:v>2180</x:v>
+      </x:c>
+      <x:c r="F351" s="1" t="s">
+        <x:v>2181</x:v>
+      </x:c>
+      <x:c r="G351" s="1" t="s">
         <x:v>2182</x:v>
       </x:c>
-      <x:c r="F351" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H351" s="1" t="s">
-        <x:v>2190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2183</x:v>
+      </x:c>
+      <x:c r="I351" s="1" t="s"/>
     </x:row>
     <x:row r="352" spans="1:9" s="1" customFormat="1">
       <x:c r="A352" s="1" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="B352" s="1" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="C352" s="1" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="D352" s="1" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="E352" s="1" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="F352" s="1" t="s">
+        <x:v>2189</x:v>
+      </x:c>
+      <x:c r="G352" s="1" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="H352" s="1" t="s">
         <x:v>2191</x:v>
       </x:c>
-      <x:c r="B352" s="1" t="s">
+      <x:c r="I352" s="1" t="s">
         <x:v>2192</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>2198</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:9" s="1" customFormat="1">
       <x:c r="A353" s="1" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="B353" s="1" t="s">
+        <x:v>2194</x:v>
+      </x:c>
+      <x:c r="C353" s="1" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="D353" s="1" t="s">
+        <x:v>2196</x:v>
+      </x:c>
+      <x:c r="E353" s="1" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+      <x:c r="F353" s="1" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="G353" s="1" t="s">
         <x:v>2199</x:v>
       </x:c>
-      <x:c r="B353" s="1" t="s">
+      <x:c r="H353" s="1" t="s">
         <x:v>2200</x:v>
       </x:c>
-      <x:c r="C353" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D353" s="1" t="s">
+      <x:c r="I353" s="1" t="s">
         <x:v>2201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2205</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:9" s="1" customFormat="1">
       <x:c r="A354" s="1" t="s">
+        <x:v>2202</x:v>
+      </x:c>
+      <x:c r="B354" s="1" t="s">
+        <x:v>2203</x:v>
+      </x:c>
+      <x:c r="C354" s="1" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="D354" s="1" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+      <x:c r="E354" s="1" t="s">
         <x:v>2206</x:v>
       </x:c>
-      <x:c r="B354" s="1" t="s">
+      <x:c r="F354" s="1" t="s">
         <x:v>2207</x:v>
       </x:c>
-      <x:c r="C354" s="1" t="s">
+      <x:c r="G354" s="1" t="s">
         <x:v>2208</x:v>
       </x:c>
-      <x:c r="D354" s="1" t="s">
+      <x:c r="H354" s="1" t="s">
         <x:v>2209</x:v>
       </x:c>
-      <x:c r="E354" s="1" t="s">
+      <x:c r="I354" s="1" t="s">
         <x:v>2210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2213</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:9" s="1" customFormat="1">
       <x:c r="A355" s="1" t="s">
+        <x:v>2211</x:v>
+      </x:c>
+      <x:c r="B355" s="1" t="s">
+        <x:v>2212</x:v>
+      </x:c>
+      <x:c r="C355" s="1" t="s">
+        <x:v>2213</x:v>
+      </x:c>
+      <x:c r="D355" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E355" s="1" t="s">
         <x:v>2214</x:v>
       </x:c>
-      <x:c r="B355" s="1" t="s">
+      <x:c r="F355" s="1" t="s">
         <x:v>2215</x:v>
       </x:c>
-      <x:c r="C355" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E355" s="1" t="s">
+      <x:c r="G355" s="1" t="s">
         <x:v>2216</x:v>
       </x:c>
-      <x:c r="F355" s="1" t="s">
+      <x:c r="H355" s="1" t="s">
         <x:v>2217</x:v>
       </x:c>
-      <x:c r="G355" s="1" t="s">
+      <x:c r="I355" s="1" t="s">
         <x:v>2218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:9" s="1" customFormat="1">
       <x:c r="A356" s="1" t="s">
+        <x:v>2219</x:v>
+      </x:c>
+      <x:c r="B356" s="1" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="C356" s="1" t="s">
         <x:v>2221</x:v>
       </x:c>
-      <x:c r="B356" s="1" t="s">
+      <x:c r="D356" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E356" s="1" t="s">
         <x:v>2222</x:v>
       </x:c>
-      <x:c r="C356" s="1" t="s">
+      <x:c r="F356" s="1" t="s">
         <x:v>2223</x:v>
       </x:c>
-      <x:c r="D356" s="1" t="s">
+      <x:c r="G356" s="1" t="s">
         <x:v>2224</x:v>
       </x:c>
-      <x:c r="E356" s="1" t="s">
+      <x:c r="H356" s="1" t="s">
         <x:v>2225</x:v>
       </x:c>
-      <x:c r="F356" s="1" t="s">
+      <x:c r="I356" s="1" t="s">
         <x:v>2226</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2229</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:9" s="1" customFormat="1">
       <x:c r="A357" s="1" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+      <x:c r="B357" s="1" t="s">
+        <x:v>2228</x:v>
+      </x:c>
+      <x:c r="C357" s="1" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="D357" s="1" t="s">
         <x:v>2230</x:v>
       </x:c>
-      <x:c r="B357" s="1" t="s">
+      <x:c r="E357" s="1" t="s">
         <x:v>2231</x:v>
       </x:c>
-      <x:c r="C357" s="1" t="s">
+      <x:c r="F357" s="1" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="G357" s="1" t="s">
         <x:v>2232</x:v>
       </x:c>
-      <x:c r="D357" s="1" t="s">
+      <x:c r="H357" s="1" t="s">
         <x:v>2233</x:v>
       </x:c>
-      <x:c r="E357" s="1" t="s">
+      <x:c r="I357" s="1" t="s">
         <x:v>2234</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2238</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:9" s="1" customFormat="1">
       <x:c r="A358" s="1" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="B358" s="1" t="s">
+        <x:v>2236</x:v>
+      </x:c>
+      <x:c r="C358" s="1" t="s">
+        <x:v>2237</x:v>
+      </x:c>
+      <x:c r="D358" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E358" s="1" t="s">
+        <x:v>2238</x:v>
+      </x:c>
+      <x:c r="F358" s="1" t="s">
         <x:v>2239</x:v>
       </x:c>
-      <x:c r="B358" s="1" t="s">
+      <x:c r="G358" s="1" t="s">
         <x:v>2240</x:v>
       </x:c>
-      <x:c r="C358" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
+      <x:c r="I358" s="1" t="s"/>
     </x:row>
     <x:row r="359" spans="1:9" s="1" customFormat="1">
       <x:c r="A359" s="1" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="B359" s="1" t="s">
+        <x:v>2242</x:v>
+      </x:c>
+      <x:c r="C359" s="1" t="s">
+        <x:v>2243</x:v>
+      </x:c>
+      <x:c r="D359" s="1" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="E359" s="1" t="s">
+        <x:v>2244</x:v>
+      </x:c>
+      <x:c r="F359" s="1" t="s">
+        <x:v>2245</x:v>
+      </x:c>
+      <x:c r="G359" s="1" t="s">
+        <x:v>2246</x:v>
+      </x:c>
+      <x:c r="H359" s="1" t="s">
         <x:v>2247</x:v>
       </x:c>
-      <x:c r="B359" s="1" t="s">
+      <x:c r="I359" s="1" t="s">
         <x:v>2248</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>2255</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:9" s="1" customFormat="1">
       <x:c r="A360" s="1" t="s">
+        <x:v>2249</x:v>
+      </x:c>
+      <x:c r="B360" s="1" t="s">
+        <x:v>2250</x:v>
+      </x:c>
+      <x:c r="C360" s="1" t="s">
+        <x:v>1664</x:v>
+      </x:c>
+      <x:c r="D360" s="1" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="E360" s="1" t="s">
+        <x:v>2252</x:v>
+      </x:c>
+      <x:c r="F360" s="1" t="s">
+        <x:v>2253</x:v>
+      </x:c>
+      <x:c r="G360" s="1" t="s">
+        <x:v>2254</x:v>
+      </x:c>
+      <x:c r="H360" s="1" t="s">
+        <x:v>2255</x:v>
+      </x:c>
+      <x:c r="I360" s="1" t="s">
         <x:v>2256</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>2263</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:9" s="1" customFormat="1">
       <x:c r="A361" s="1" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="B361" s="1" t="s">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="C361" s="1" t="s">
+        <x:v>2259</x:v>
+      </x:c>
+      <x:c r="D361" s="1" t="s">
+        <x:v>2260</x:v>
+      </x:c>
+      <x:c r="E361" s="1" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="F361" s="1" t="s">
+        <x:v>2262</x:v>
+      </x:c>
+      <x:c r="G361" s="1" t="s">
+        <x:v>2263</x:v>
+      </x:c>
+      <x:c r="H361" s="1" t="s">
         <x:v>2264</x:v>
       </x:c>
-      <x:c r="B361" s="1" t="s">
+      <x:c r="I361" s="1" t="s">
         <x:v>2265</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:9" s="1" customFormat="1">
       <x:c r="A362" s="1" t="s">
+        <x:v>2266</x:v>
+      </x:c>
+      <x:c r="B362" s="1" t="s">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="C362" s="1" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="D362" s="1" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="E362" s="1" t="s">
+        <x:v>2270</x:v>
+      </x:c>
+      <x:c r="F362" s="1" t="s">
         <x:v>2271</x:v>
       </x:c>
-      <x:c r="B362" s="1" t="s">
+      <x:c r="G362" s="1" t="s">
         <x:v>2272</x:v>
       </x:c>
-      <x:c r="C362" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D362" s="1" t="s">
+      <x:c r="H362" s="1" t="s">
         <x:v>2273</x:v>
       </x:c>
-      <x:c r="E362" s="1" t="s">
+      <x:c r="I362" s="1" t="s">
         <x:v>2274</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2278</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:9" s="1" customFormat="1">
       <x:c r="A363" s="1" t="s">
+        <x:v>2275</x:v>
+      </x:c>
+      <x:c r="B363" s="1" t="s">
+        <x:v>2276</x:v>
+      </x:c>
+      <x:c r="C363" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D363" s="1" t="s">
+        <x:v>2260</x:v>
+      </x:c>
+      <x:c r="E363" s="1" t="s">
+        <x:v>2277</x:v>
+      </x:c>
+      <x:c r="F363" s="1" t="s">
+        <x:v>2278</x:v>
+      </x:c>
+      <x:c r="G363" s="1" t="s">
         <x:v>2279</x:v>
       </x:c>
-      <x:c r="B363" s="1" t="s">
+      <x:c r="H363" s="1" t="s">
         <x:v>2280</x:v>
       </x:c>
-      <x:c r="C363" s="1" t="s">
+      <x:c r="I363" s="1" t="s">
         <x:v>2281</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>2286</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:9" s="1" customFormat="1">
       <x:c r="A364" s="1" t="s">
-        <x:v>2287</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="B364" s="1" t="s">
-        <x:v>2288</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="C364" s="1" t="s">
-        <x:v>2289</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D364" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="E364" s="1" t="s">
-        <x:v>2290</x:v>
+        <x:v>2277</x:v>
       </x:c>
       <x:c r="F364" s="1" t="s">
-        <x:v>2291</x:v>
+        <x:v>2284</x:v>
       </x:c>
       <x:c r="G364" s="1" t="s">
-        <x:v>2292</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="H364" s="1" t="s">
-        <x:v>2293</x:v>
+        <x:v>2285</x:v>
       </x:c>
       <x:c r="I364" s="1" t="s">
-        <x:v>2294</x:v>
+        <x:v>2281</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:9" s="1" customFormat="1">
       <x:c r="A365" s="1" t="s">
-        <x:v>2295</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="B365" s="1" t="s">
-        <x:v>2296</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="C365" s="1" t="s">
-        <x:v>2297</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D365" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>2288</x:v>
       </x:c>
       <x:c r="E365" s="1" t="s">
-        <x:v>2298</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="F365" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>2290</x:v>
       </x:c>
       <x:c r="G365" s="1" t="s">
-        <x:v>2299</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="H365" s="1" t="s">
-        <x:v>2300</x:v>
+        <x:v>2292</x:v>
+      </x:c>
+      <x:c r="I365" s="1" t="s">
+        <x:v>2293</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:9" s="1" customFormat="1">
       <x:c r="A366" s="1" t="s">
-        <x:v>2301</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="B366" s="1" t="s">
-        <x:v>2302</x:v>
+        <x:v>2295</x:v>
       </x:c>
       <x:c r="C366" s="1" t="s">
-        <x:v>2303</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D366" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="E366" s="1" t="s">
-        <x:v>2304</x:v>
+        <x:v>2297</x:v>
       </x:c>
       <x:c r="F366" s="1" t="s">
-        <x:v>2305</x:v>
+        <x:v>2298</x:v>
       </x:c>
       <x:c r="G366" s="1" t="s">
-        <x:v>2306</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="H366" s="1" t="s">
-        <x:v>2307</x:v>
-[...2 lines deleted...]
-        <x:v>2308</x:v>
+        <x:v>2300</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:9" s="1" customFormat="1">
       <x:c r="A367" s="1" t="s">
-        <x:v>2309</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="B367" s="1" t="s">
-        <x:v>2310</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="C367" s="1" t="s">
-        <x:v>2311</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="D367" s="1" t="s">
-        <x:v>2312</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="E367" s="1" t="s">
-        <x:v>2313</x:v>
+        <x:v>2305</x:v>
       </x:c>
       <x:c r="F367" s="1" t="s">
-        <x:v>2314</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="G367" s="1" t="s">
-        <x:v>2315</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="H367" s="1" t="s">
-        <x:v>2316</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="I367" s="1" t="s">
-        <x:v>2317</x:v>
+        <x:v>2308</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:9" s="1" customFormat="1">
       <x:c r="A368" s="1" t="s">
-        <x:v>2318</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="B368" s="1" t="s">
-        <x:v>2319</x:v>
+        <x:v>2310</x:v>
       </x:c>
       <x:c r="C368" s="1" t="s">
-        <x:v>2320</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D368" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E368" s="1" t="s">
+        <x:v>2311</x:v>
+      </x:c>
+      <x:c r="F368" s="1" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="G368" s="1" t="s">
         <x:v>2313</x:v>
       </x:c>
-      <x:c r="F368" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G368" s="1" t="s">
+      <x:c r="H368" s="1" t="s">
+        <x:v>2314</x:v>
+      </x:c>
+      <x:c r="I368" s="1" t="s">
         <x:v>2315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2317</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:9" s="1" customFormat="1">
       <x:c r="A369" s="1" t="s">
+        <x:v>2316</x:v>
+      </x:c>
+      <x:c r="B369" s="1" t="s">
+        <x:v>2317</x:v>
+      </x:c>
+      <x:c r="C369" s="1" t="s">
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="D369" s="1" t="s">
+        <x:v>2319</x:v>
+      </x:c>
+      <x:c r="E369" s="1" t="s">
+        <x:v>2320</x:v>
+      </x:c>
+      <x:c r="F369" s="1" t="s">
+        <x:v>2321</x:v>
+      </x:c>
+      <x:c r="G369" s="1" t="s">
         <x:v>2322</x:v>
       </x:c>
-      <x:c r="B369" s="1" t="s">
+      <x:c r="H369" s="1" t="s">
         <x:v>2323</x:v>
       </x:c>
-      <x:c r="C369" s="1" t="s">
+      <x:c r="I369" s="1" t="s">
         <x:v>2324</x:v>
       </x:c>
-      <x:c r="D369" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="I369" s="1" t="s"/>
     </x:row>
     <x:row r="370" spans="1:9" s="1" customFormat="1">
       <x:c r="A370" s="1" t="s">
+        <x:v>2325</x:v>
+      </x:c>
+      <x:c r="B370" s="1" t="s">
+        <x:v>2326</x:v>
+      </x:c>
+      <x:c r="C370" s="1" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="D370" s="1" t="s">
+        <x:v>2328</x:v>
+      </x:c>
+      <x:c r="E370" s="1" t="s">
+        <x:v>2329</x:v>
+      </x:c>
+      <x:c r="F370" s="1" t="s">
         <x:v>2330</x:v>
       </x:c>
-      <x:c r="B370" s="1" t="s">
+      <x:c r="G370" s="1" t="s">
         <x:v>2331</x:v>
       </x:c>
-      <x:c r="C370" s="1" t="s">
+      <x:c r="H370" s="1" t="s">
         <x:v>2332</x:v>
       </x:c>
-      <x:c r="D370" s="1" t="s">
+      <x:c r="I370" s="1" t="s">
         <x:v>2333</x:v>
       </x:c>
-      <x:c r="E370" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="I370" s="1" t="s"/>
     </x:row>
     <x:row r="371" spans="1:9" s="1" customFormat="1">
       <x:c r="A371" s="1" t="s">
+        <x:v>2334</x:v>
+      </x:c>
+      <x:c r="B371" s="1" t="s">
+        <x:v>2335</x:v>
+      </x:c>
+      <x:c r="C371" s="1" t="s">
+        <x:v>2336</x:v>
+      </x:c>
+      <x:c r="D371" s="1" t="s">
+        <x:v>2337</x:v>
+      </x:c>
+      <x:c r="E371" s="1" t="s">
         <x:v>2338</x:v>
       </x:c>
-      <x:c r="B371" s="1" t="s">
+      <x:c r="F371" s="1" t="s">
         <x:v>2339</x:v>
       </x:c>
-      <x:c r="C371" s="1" t="s">
+      <x:c r="G371" s="1" t="s">
         <x:v>2340</x:v>
       </x:c>
-      <x:c r="D371" s="1" t="s">
+      <x:c r="H371" s="1" t="s">
         <x:v>2341</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2345</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:9" s="1" customFormat="1">
       <x:c r="A372" s="1" t="s">
+        <x:v>2342</x:v>
+      </x:c>
+      <x:c r="B372" s="1" t="s">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="C372" s="1" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="D372" s="1" t="s">
+        <x:v>2344</x:v>
+      </x:c>
+      <x:c r="E372" s="1" t="s">
+        <x:v>2345</x:v>
+      </x:c>
+      <x:c r="F372" s="1" t="s">
         <x:v>2346</x:v>
       </x:c>
-      <x:c r="B372" s="1" t="s">
+      <x:c r="G372" s="1" t="s">
         <x:v>2347</x:v>
       </x:c>
-      <x:c r="C372" s="1" t="s">
+      <x:c r="H372" s="1" t="s">
         <x:v>2348</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>2353</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:9" s="1" customFormat="1">
       <x:c r="A373" s="1" t="s">
+        <x:v>2349</x:v>
+      </x:c>
+      <x:c r="B373" s="1" t="s">
+        <x:v>2350</x:v>
+      </x:c>
+      <x:c r="C373" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D373" s="1" t="s">
+        <x:v>2351</x:v>
+      </x:c>
+      <x:c r="E373" s="1" t="s">
+        <x:v>2352</x:v>
+      </x:c>
+      <x:c r="F373" s="1" t="s">
+        <x:v>2353</x:v>
+      </x:c>
+      <x:c r="G373" s="1" t="s">
         <x:v>2354</x:v>
       </x:c>
-      <x:c r="B373" s="1" t="s">
+      <x:c r="H373" s="1" t="s">
         <x:v>2355</x:v>
       </x:c>
-      <x:c r="C373" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E373" s="1" t="s">
+      <x:c r="I373" s="1" t="s">
         <x:v>2356</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2359</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:9" s="1" customFormat="1">
       <x:c r="A374" s="1" t="s">
+        <x:v>2357</x:v>
+      </x:c>
+      <x:c r="B374" s="1" t="s">
+        <x:v>2358</x:v>
+      </x:c>
+      <x:c r="C374" s="1" t="s">
+        <x:v>2359</x:v>
+      </x:c>
+      <x:c r="D374" s="1" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="E374" s="1" t="s">
         <x:v>2360</x:v>
       </x:c>
-      <x:c r="B374" s="1" t="s">
+      <x:c r="F374" s="1" t="s">
         <x:v>2361</x:v>
       </x:c>
-      <x:c r="C374" s="1" t="s">
+      <x:c r="G374" s="1" t="s">
         <x:v>2362</x:v>
       </x:c>
-      <x:c r="D374" s="1" t="s">
+      <x:c r="H374" s="1" t="s">
         <x:v>2363</x:v>
       </x:c>
-      <x:c r="E374" s="1" t="s">
+      <x:c r="I374" s="1" t="s">
         <x:v>2364</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2367</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:9" s="1" customFormat="1">
       <x:c r="A375" s="1" t="s">
+        <x:v>2365</x:v>
+      </x:c>
+      <x:c r="B375" s="1" t="s">
+        <x:v>2366</x:v>
+      </x:c>
+      <x:c r="C375" s="1" t="s">
+        <x:v>2367</x:v>
+      </x:c>
+      <x:c r="D375" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E375" s="1" t="s">
         <x:v>2368</x:v>
       </x:c>
-      <x:c r="B375" s="1" t="s">
+      <x:c r="F375" s="1" t="s">
         <x:v>2369</x:v>
       </x:c>
-      <x:c r="C375" s="1" t="s">
+      <x:c r="G375" s="1" t="s">
         <x:v>2370</x:v>
       </x:c>
-      <x:c r="D375" s="1" t="s">
+      <x:c r="H375" s="1" t="s">
         <x:v>2371</x:v>
       </x:c>
-      <x:c r="E375" s="1" t="s">
+      <x:c r="I375" s="1" t="s">
         <x:v>2372</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2376</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:9" s="1" customFormat="1">
       <x:c r="A376" s="1" t="s">
+        <x:v>2373</x:v>
+      </x:c>
+      <x:c r="B376" s="1" t="s">
+        <x:v>2374</x:v>
+      </x:c>
+      <x:c r="C376" s="1" t="s">
+        <x:v>2375</x:v>
+      </x:c>
+      <x:c r="D376" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E376" s="1" t="s">
+        <x:v>2376</x:v>
+      </x:c>
+      <x:c r="F376" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G376" s="1" t="s">
         <x:v>2377</x:v>
       </x:c>
-      <x:c r="B376" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C376" s="1" t="s">
+      <x:c r="H376" s="1" t="s">
         <x:v>2378</x:v>
       </x:c>
-      <x:c r="D376" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="I376" s="1" t="s"/>
     </x:row>
     <x:row r="377" spans="1:9" s="1" customFormat="1">
       <x:c r="A377" s="1" t="s">
+        <x:v>2379</x:v>
+      </x:c>
+      <x:c r="B377" s="1" t="s">
+        <x:v>2380</x:v>
+      </x:c>
+      <x:c r="C377" s="1" t="s">
+        <x:v>2381</x:v>
+      </x:c>
+      <x:c r="D377" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E377" s="1" t="s">
+        <x:v>2382</x:v>
+      </x:c>
+      <x:c r="F377" s="1" t="s">
         <x:v>2383</x:v>
       </x:c>
-      <x:c r="B377" s="1" t="s">
+      <x:c r="G377" s="1" t="s">
         <x:v>2384</x:v>
       </x:c>
-      <x:c r="C377" s="1" t="s">
+      <x:c r="H377" s="1" t="s">
         <x:v>2385</x:v>
       </x:c>
-      <x:c r="D377" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E377" s="1" t="s">
+      <x:c r="I377" s="1" t="s">
         <x:v>2386</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2390</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:9" s="1" customFormat="1">
       <x:c r="A378" s="1" t="s">
+        <x:v>2387</x:v>
+      </x:c>
+      <x:c r="B378" s="1" t="s">
+        <x:v>2388</x:v>
+      </x:c>
+      <x:c r="C378" s="1" t="s">
+        <x:v>2389</x:v>
+      </x:c>
+      <x:c r="D378" s="1" t="s">
+        <x:v>2390</x:v>
+      </x:c>
+      <x:c r="E378" s="1" t="s">
         <x:v>2391</x:v>
       </x:c>
-      <x:c r="B378" s="1" t="s">
+      <x:c r="F378" s="1" t="s">
         <x:v>2392</x:v>
       </x:c>
-      <x:c r="C378" s="1" t="s">
+      <x:c r="G378" s="1" t="s">
         <x:v>2393</x:v>
       </x:c>
-      <x:c r="D378" s="1" t="s">
+      <x:c r="H378" s="1" t="s">
         <x:v>2394</x:v>
       </x:c>
-      <x:c r="E378" s="1" t="s">
+      <x:c r="I378" s="1" t="s">
         <x:v>2395</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2398</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:9" s="1" customFormat="1">
       <x:c r="A379" s="1" t="s">
+        <x:v>2396</x:v>
+      </x:c>
+      <x:c r="B379" s="1" t="s">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="C379" s="1" t="s">
+        <x:v>2398</x:v>
+      </x:c>
+      <x:c r="D379" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E379" s="1" t="s">
+        <x:v>2391</x:v>
+      </x:c>
+      <x:c r="F379" s="1" t="s">
         <x:v>2399</x:v>
       </x:c>
-      <x:c r="B379" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G379" s="1" t="s">
-        <x:v>2402</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="H379" s="1" t="s">
-        <x:v>2403</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="I379" s="1" t="s">
-        <x:v>2404</x:v>
+        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:9" s="1" customFormat="1">
       <x:c r="A380" s="1" t="s">
+        <x:v>2400</x:v>
+      </x:c>
+      <x:c r="B380" s="1" t="s">
+        <x:v>2401</x:v>
+      </x:c>
+      <x:c r="C380" s="1" t="s">
+        <x:v>2402</x:v>
+      </x:c>
+      <x:c r="D380" s="1" t="s">
+        <x:v>2403</x:v>
+      </x:c>
+      <x:c r="E380" s="1" t="s">
+        <x:v>2404</x:v>
+      </x:c>
+      <x:c r="F380" s="1" t="s">
         <x:v>2405</x:v>
       </x:c>
-      <x:c r="B380" s="1" t="s">
+      <x:c r="G380" s="1" t="s">
         <x:v>2406</x:v>
       </x:c>
-      <x:c r="C380" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E380" s="1" t="s">
+      <x:c r="H380" s="1" t="s">
         <x:v>2407</x:v>
       </x:c>
-      <x:c r="F380" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="I380" s="1" t="s"/>
     </x:row>
     <x:row r="381" spans="1:9" s="1" customFormat="1">
       <x:c r="A381" s="1" t="s">
+        <x:v>2408</x:v>
+      </x:c>
+      <x:c r="B381" s="1" t="s">
+        <x:v>2409</x:v>
+      </x:c>
+      <x:c r="C381" s="1" t="s">
+        <x:v>2410</x:v>
+      </x:c>
+      <x:c r="D381" s="1" t="s">
         <x:v>2411</x:v>
       </x:c>
-      <x:c r="B381" s="1" t="s">
+      <x:c r="E381" s="1" t="s">
         <x:v>2412</x:v>
       </x:c>
-      <x:c r="C381" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E381" s="1" t="s">
+      <x:c r="F381" s="1" t="s">
         <x:v>2413</x:v>
       </x:c>
-      <x:c r="F381" s="1" t="s">
+      <x:c r="G381" s="1" t="s">
         <x:v>2414</x:v>
       </x:c>
-      <x:c r="G381" s="1" t="s">
+      <x:c r="H381" s="1" t="s">
         <x:v>2415</x:v>
       </x:c>
-      <x:c r="H381" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I381" s="1" t="s"/>
     </x:row>
     <x:row r="382" spans="1:9" s="1" customFormat="1">
       <x:c r="A382" s="1" t="s">
+        <x:v>2416</x:v>
+      </x:c>
+      <x:c r="B382" s="1" t="s">
         <x:v>2417</x:v>
       </x:c>
-      <x:c r="B382" s="1" t="s">
+      <x:c r="C382" s="1" t="s">
         <x:v>2418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
       <x:c r="D382" s="1" t="s">
         <x:v>2419</x:v>
       </x:c>
       <x:c r="E382" s="1" t="s">
         <x:v>2420</x:v>
       </x:c>
       <x:c r="F382" s="1" t="s">
         <x:v>2421</x:v>
       </x:c>
       <x:c r="G382" s="1" t="s">
         <x:v>2422</x:v>
       </x:c>
       <x:c r="H382" s="1" t="s">
-        <x:v>2416</x:v>
-[...1 lines deleted...]
-      <x:c r="I382" s="1" t="s">
         <x:v>2423</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:9" s="1" customFormat="1">
       <x:c r="A383" s="1" t="s">
         <x:v>2424</x:v>
       </x:c>
       <x:c r="B383" s="1" t="s">
         <x:v>2425</x:v>
       </x:c>
       <x:c r="C383" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="D383" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E383" s="1" t="s">
-        <x:v>2426</x:v>
+        <x:v>2427</x:v>
       </x:c>
       <x:c r="F383" s="1" t="s">
-        <x:v>2427</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="G383" s="1" t="s">
-        <x:v>2428</x:v>
+        <x:v>2429</x:v>
       </x:c>
       <x:c r="H383" s="1" t="s">
-        <x:v>2429</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="I383" s="1" t="s">
-        <x:v>2430</x:v>
+        <x:v>2431</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:9" s="1" customFormat="1">
       <x:c r="A384" s="1" t="s">
-        <x:v>2431</x:v>
+        <x:v>2432</x:v>
       </x:c>
       <x:c r="B384" s="1" t="s">
-        <x:v>2432</x:v>
+        <x:v>2433</x:v>
       </x:c>
       <x:c r="C384" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D384" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E384" s="1" t="s">
-        <x:v>2433</x:v>
+        <x:v>2434</x:v>
       </x:c>
       <x:c r="F384" s="1" t="s">
-        <x:v>2434</x:v>
+        <x:v>2435</x:v>
       </x:c>
       <x:c r="G384" s="1" t="s">
-        <x:v>2435</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="H384" s="1" t="s">
-        <x:v>2436</x:v>
-[...1 lines deleted...]
-      <x:c r="I384" s="1" t="s"/>
+        <x:v>2430</x:v>
+      </x:c>
+      <x:c r="I384" s="1" t="s">
+        <x:v>2437</x:v>
+      </x:c>
     </x:row>
     <x:row r="385" spans="1:9" s="1" customFormat="1">
       <x:c r="A385" s="1" t="s">
-        <x:v>2437</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="B385" s="1" t="s">
-        <x:v>2438</x:v>
+        <x:v>2439</x:v>
       </x:c>
       <x:c r="C385" s="1" t="s">
-        <x:v>2439</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="D385" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>2441</x:v>
       </x:c>
       <x:c r="E385" s="1" t="s">
-        <x:v>2440</x:v>
+        <x:v>2442</x:v>
       </x:c>
       <x:c r="F385" s="1" t="s">
-        <x:v>2441</x:v>
+        <x:v>2443</x:v>
       </x:c>
       <x:c r="G385" s="1" t="s">
-        <x:v>2442</x:v>
-[...2 lines deleted...]
-        <x:v>2443</x:v>
+        <x:v>2444</x:v>
+      </x:c>
+      <x:c r="H385" s="1" t="s">
+        <x:v>2445</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:9" s="1" customFormat="1">
       <x:c r="A386" s="1" t="s">
-        <x:v>2444</x:v>
+        <x:v>2446</x:v>
       </x:c>
       <x:c r="B386" s="1" t="s">
-        <x:v>2445</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="C386" s="1" t="s">
-        <x:v>2446</x:v>
+        <x:v>2448</x:v>
       </x:c>
       <x:c r="D386" s="1" t="s">
-        <x:v>2447</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E386" s="1" t="s">
-        <x:v>2448</x:v>
+        <x:v>2449</x:v>
       </x:c>
       <x:c r="F386" s="1" t="s">
-        <x:v>2449</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="G386" s="1" t="s">
-        <x:v>2450</x:v>
+        <x:v>2451</x:v>
       </x:c>
       <x:c r="H386" s="1" t="s">
-        <x:v>2451</x:v>
+        <x:v>2452</x:v>
       </x:c>
       <x:c r="I386" s="1" t="s">
-        <x:v>2452</x:v>
+        <x:v>2453</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:9" s="1" customFormat="1">
       <x:c r="A387" s="1" t="s">
-        <x:v>2453</x:v>
+        <x:v>2454</x:v>
       </x:c>
       <x:c r="B387" s="1" t="s">
-        <x:v>2454</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="C387" s="1" t="s">
-        <x:v>2042</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="D387" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>2457</x:v>
       </x:c>
       <x:c r="E387" s="1" t="s">
-        <x:v>2455</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="F387" s="1" t="s">
-        <x:v>2456</x:v>
+        <x:v>2459</x:v>
       </x:c>
       <x:c r="G387" s="1" t="s">
-        <x:v>2457</x:v>
-[...2 lines deleted...]
-        <x:v>2458</x:v>
+        <x:v>2460</x:v>
       </x:c>
       <x:c r="I387" s="1" t="s">
-        <x:v>2459</x:v>
+        <x:v>2461</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:9" s="1" customFormat="1">
       <x:c r="A388" s="1" t="s">
-        <x:v>2460</x:v>
+        <x:v>2462</x:v>
       </x:c>
       <x:c r="B388" s="1" t="s">
-        <x:v>2461</x:v>
+        <x:v>2463</x:v>
       </x:c>
       <x:c r="C388" s="1" t="s">
-        <x:v>2462</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D388" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E388" s="1" t="s">
-        <x:v>2463</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="F388" s="1" t="s">
-        <x:v>2464</x:v>
+        <x:v>2465</x:v>
       </x:c>
       <x:c r="G388" s="1" t="s">
-        <x:v>2465</x:v>
-[...1 lines deleted...]
-      <x:c r="I388" s="1" t="s">
         <x:v>2466</x:v>
       </x:c>
+      <x:c r="H388" s="1" t="s">
+        <x:v>2467</x:v>
+      </x:c>
+      <x:c r="I388" s="1" t="s"/>
     </x:row>
     <x:row r="389" spans="1:9" s="1" customFormat="1">
       <x:c r="A389" s="1" t="s">
-        <x:v>2467</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="B389" s="1" t="s">
-        <x:v>2468</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="C389" s="1" t="s">
-        <x:v>2469</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="D389" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="E389" s="1" t="s">
-        <x:v>2470</x:v>
+        <x:v>2471</x:v>
       </x:c>
       <x:c r="F389" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="G389" s="1" t="s">
-        <x:v>2471</x:v>
-[...2 lines deleted...]
-        <x:v>2472</x:v>
+        <x:v>2473</x:v>
+      </x:c>
+      <x:c r="I389" s="1" t="s">
+        <x:v>2474</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:9" s="1" customFormat="1">
       <x:c r="A390" s="1" t="s">
-        <x:v>2473</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="B390" s="1" t="s">
-        <x:v>2474</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="C390" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="D390" s="1" t="s">
-        <x:v>2475</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="E390" s="1" t="s">
-        <x:v>2476</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="F390" s="1" t="s">
-        <x:v>2477</x:v>
+        <x:v>2480</x:v>
       </x:c>
       <x:c r="G390" s="1" t="s">
-        <x:v>2397</x:v>
+        <x:v>2481</x:v>
       </x:c>
       <x:c r="H390" s="1" t="s">
-        <x:v>2478</x:v>
+        <x:v>2482</x:v>
       </x:c>
       <x:c r="I390" s="1" t="s">
-        <x:v>2398</x:v>
+        <x:v>2483</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:9" s="1" customFormat="1">
       <x:c r="A391" s="1" t="s">
-        <x:v>2479</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="B391" s="1" t="s">
-        <x:v>2480</x:v>
+        <x:v>2485</x:v>
       </x:c>
       <x:c r="C391" s="1" t="s">
-        <x:v>2481</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="D391" s="1" t="s">
-        <x:v>2482</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="E391" s="1" t="s">
-        <x:v>2483</x:v>
+        <x:v>2486</x:v>
       </x:c>
       <x:c r="F391" s="1" t="s">
-        <x:v>2484</x:v>
+        <x:v>2487</x:v>
       </x:c>
       <x:c r="G391" s="1" t="s">
-        <x:v>2485</x:v>
+        <x:v>2488</x:v>
       </x:c>
       <x:c r="H391" s="1" t="s">
-        <x:v>2486</x:v>
+        <x:v>2489</x:v>
+      </x:c>
+      <x:c r="I391" s="1" t="s">
+        <x:v>2490</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:9" s="1" customFormat="1">
       <x:c r="A392" s="1" t="s">
-        <x:v>2487</x:v>
+        <x:v>2491</x:v>
       </x:c>
       <x:c r="B392" s="1" t="s">
-        <x:v>2488</x:v>
+        <x:v>2492</x:v>
       </x:c>
       <x:c r="C392" s="1" t="s">
-        <x:v>2489</x:v>
+        <x:v>2493</x:v>
       </x:c>
       <x:c r="D392" s="1" t="s">
-        <x:v>2490</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="E392" s="1" t="s">
-        <x:v>2491</x:v>
+        <x:v>2494</x:v>
       </x:c>
       <x:c r="F392" s="1" t="s">
-        <x:v>2492</x:v>
+        <x:v>2495</x:v>
       </x:c>
       <x:c r="G392" s="1" t="s">
-        <x:v>2493</x:v>
-[...2 lines deleted...]
-        <x:v>2494</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="I392" s="1" t="s">
-        <x:v>2495</x:v>
+        <x:v>2497</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:9" s="1" customFormat="1">
       <x:c r="A393" s="1" t="s">
-        <x:v>2496</x:v>
+        <x:v>2498</x:v>
       </x:c>
       <x:c r="B393" s="1" t="s">
-        <x:v>2497</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="C393" s="1" t="s">
-        <x:v>2498</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="D393" s="1" t="s">
-        <x:v>2499</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="E393" s="1" t="s">
-        <x:v>2500</x:v>
+        <x:v>2501</x:v>
       </x:c>
       <x:c r="F393" s="1" t="s">
-        <x:v>2501</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G393" s="1" t="s">
         <x:v>2502</x:v>
       </x:c>
       <x:c r="H393" s="1" t="s">
         <x:v>2503</x:v>
       </x:c>
-      <x:c r="I393" s="1" t="s"/>
     </x:row>
     <x:row r="394" spans="1:9" s="1" customFormat="1">
       <x:c r="A394" s="1" t="s">
         <x:v>2504</x:v>
       </x:c>
       <x:c r="B394" s="1" t="s">
         <x:v>2505</x:v>
       </x:c>
       <x:c r="C394" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D394" s="1" t="s">
         <x:v>2506</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="E394" s="1" t="s">
         <x:v>2507</x:v>
       </x:c>
       <x:c r="F394" s="1" t="s">
         <x:v>2508</x:v>
       </x:c>
       <x:c r="G394" s="1" t="s">
+        <x:v>2460</x:v>
+      </x:c>
+      <x:c r="H394" s="1" t="s">
         <x:v>2509</x:v>
       </x:c>
-      <x:c r="H394" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I394" s="1" t="s"/>
+      <x:c r="I394" s="1" t="s">
+        <x:v>2461</x:v>
+      </x:c>
     </x:row>
     <x:row r="395" spans="1:9" s="1" customFormat="1">
       <x:c r="A395" s="1" t="s">
+        <x:v>2510</x:v>
+      </x:c>
+      <x:c r="B395" s="1" t="s">
         <x:v>2511</x:v>
       </x:c>
-      <x:c r="B395" s="1" t="s">
+      <x:c r="C395" s="1" t="s">
         <x:v>2512</x:v>
       </x:c>
-      <x:c r="C395" s="1" t="s">
+      <x:c r="D395" s="1" t="s">
         <x:v>2513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="E395" s="1" t="s">
         <x:v>2514</x:v>
       </x:c>
       <x:c r="F395" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>2515</x:v>
       </x:c>
       <x:c r="G395" s="1" t="s">
-        <x:v>2515</x:v>
+        <x:v>2516</x:v>
       </x:c>
       <x:c r="H395" s="1" t="s">
-        <x:v>2516</x:v>
-[...1 lines deleted...]
-      <x:c r="I395" s="1" t="s">
         <x:v>2517</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:9" s="1" customFormat="1">
       <x:c r="A396" s="1" t="s">
         <x:v>2518</x:v>
       </x:c>
       <x:c r="B396" s="1" t="s">
         <x:v>2519</x:v>
       </x:c>
       <x:c r="C396" s="1" t="s">
         <x:v>2520</x:v>
       </x:c>
       <x:c r="D396" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>2521</x:v>
       </x:c>
       <x:c r="E396" s="1" t="s">
-        <x:v>2521</x:v>
+        <x:v>2522</x:v>
       </x:c>
       <x:c r="F396" s="1" t="s">
-        <x:v>2522</x:v>
+        <x:v>2523</x:v>
       </x:c>
       <x:c r="G396" s="1" t="s">
-        <x:v>2523</x:v>
+        <x:v>2524</x:v>
       </x:c>
       <x:c r="H396" s="1" t="s">
-        <x:v>2524</x:v>
+        <x:v>2525</x:v>
       </x:c>
       <x:c r="I396" s="1" t="s">
-        <x:v>2525</x:v>
+        <x:v>2526</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:9" s="1" customFormat="1">
       <x:c r="A397" s="1" t="s">
-        <x:v>2526</x:v>
+        <x:v>2527</x:v>
       </x:c>
       <x:c r="B397" s="1" t="s">
-        <x:v>2527</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="C397" s="1" t="s">
-        <x:v>2528</x:v>
+        <x:v>2529</x:v>
       </x:c>
       <x:c r="D397" s="1" t="s">
-        <x:v>2529</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="E397" s="1" t="s">
-        <x:v>2530</x:v>
+        <x:v>2531</x:v>
       </x:c>
       <x:c r="F397" s="1" t="s">
-        <x:v>2531</x:v>
+        <x:v>2532</x:v>
       </x:c>
       <x:c r="G397" s="1" t="s">
-        <x:v>2532</x:v>
+        <x:v>2533</x:v>
       </x:c>
       <x:c r="H397" s="1" t="s">
-        <x:v>2533</x:v>
+        <x:v>2534</x:v>
       </x:c>
       <x:c r="I397" s="1" t="s"/>
     </x:row>
     <x:row r="398" spans="1:9" s="1" customFormat="1">
       <x:c r="A398" s="1" t="s">
-        <x:v>2534</x:v>
+        <x:v>2535</x:v>
       </x:c>
       <x:c r="B398" s="1" t="s">
-        <x:v>2535</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="C398" s="1" t="s">
-        <x:v>2536</x:v>
+        <x:v>2537</x:v>
       </x:c>
       <x:c r="D398" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E398" s="1" t="s">
-        <x:v>2537</x:v>
+        <x:v>2538</x:v>
       </x:c>
       <x:c r="F398" s="1" t="s">
-        <x:v>2538</x:v>
+        <x:v>2539</x:v>
       </x:c>
       <x:c r="G398" s="1" t="s">
-        <x:v>2502</x:v>
+        <x:v>2540</x:v>
       </x:c>
       <x:c r="H398" s="1" t="s">
-        <x:v>2539</x:v>
+        <x:v>2541</x:v>
       </x:c>
       <x:c r="I398" s="1" t="s">
-        <x:v>2540</x:v>
+        <x:v>2542</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:9" s="1" customFormat="1">
       <x:c r="A399" s="1" t="s">
-        <x:v>2541</x:v>
+        <x:v>2543</x:v>
       </x:c>
       <x:c r="B399" s="1" t="s">
-        <x:v>2542</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="C399" s="1" t="s">
-        <x:v>2543</x:v>
+        <x:v>2545</x:v>
       </x:c>
       <x:c r="D399" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>2546</x:v>
       </x:c>
       <x:c r="E399" s="1" t="s">
-        <x:v>2544</x:v>
+        <x:v>2547</x:v>
       </x:c>
       <x:c r="F399" s="1" t="s">
-        <x:v>2545</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="G399" s="1" t="s">
-        <x:v>2546</x:v>
+        <x:v>2549</x:v>
       </x:c>
       <x:c r="H399" s="1" t="s">
-        <x:v>2547</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2550</x:v>
+      </x:c>
+      <x:c r="I399" s="1" t="s"/>
     </x:row>
     <x:row r="400" spans="1:9" s="1" customFormat="1">
       <x:c r="A400" s="1" t="s">
-        <x:v>2549</x:v>
+        <x:v>2551</x:v>
       </x:c>
       <x:c r="B400" s="1" t="s">
-        <x:v>2550</x:v>
+        <x:v>2552</x:v>
       </x:c>
       <x:c r="C400" s="1" t="s">
-        <x:v>2551</x:v>
+        <x:v>2553</x:v>
       </x:c>
       <x:c r="D400" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="E400" s="1" t="s">
-        <x:v>2552</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="F400" s="1" t="s">
-        <x:v>2553</x:v>
+        <x:v>2555</x:v>
       </x:c>
       <x:c r="G400" s="1" t="s">
-        <x:v>2554</x:v>
-[...1 lines deleted...]
-      <x:c r="I400" s="1" t="s"/>
+        <x:v>2533</x:v>
+      </x:c>
+      <x:c r="H400" s="1" t="s">
+        <x:v>2556</x:v>
+      </x:c>
+      <x:c r="I400" s="1" t="s">
+        <x:v>2557</x:v>
+      </x:c>
     </x:row>
     <x:row r="401" spans="1:9" s="1" customFormat="1">
       <x:c r="A401" s="1" t="s">
-        <x:v>2555</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="B401" s="1" t="s">
-        <x:v>2556</x:v>
+        <x:v>2559</x:v>
       </x:c>
       <x:c r="C401" s="1" t="s">
-        <x:v>1663</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="D401" s="1" t="s">
-        <x:v>2557</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E401" s="1" t="s">
-        <x:v>2558</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="F401" s="1" t="s">
-        <x:v>2559</x:v>
+        <x:v>2562</x:v>
       </x:c>
       <x:c r="G401" s="1" t="s">
-        <x:v>2560</x:v>
+        <x:v>2563</x:v>
       </x:c>
       <x:c r="H401" s="1" t="s">
-        <x:v>2561</x:v>
-[...1 lines deleted...]
-      <x:c r="I401" s="1" t="s"/>
+        <x:v>2564</x:v>
+      </x:c>
+      <x:c r="I401" s="1" t="s">
+        <x:v>2565</x:v>
+      </x:c>
     </x:row>
     <x:row r="402" spans="1:9" s="1" customFormat="1">
       <x:c r="A402" s="1" t="s">
-        <x:v>2562</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="B402" s="1" t="s">
-        <x:v>2563</x:v>
+        <x:v>2567</x:v>
       </x:c>
       <x:c r="C402" s="1" t="s">
-        <x:v>2564</x:v>
+        <x:v>2568</x:v>
       </x:c>
       <x:c r="D402" s="1" t="s">
-        <x:v>2565</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E402" s="1" t="s">
-        <x:v>2566</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="F402" s="1" t="s">
-        <x:v>2567</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="G402" s="1" t="s">
-        <x:v>2568</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>2571</x:v>
+      </x:c>
+      <x:c r="I402" s="1" t="s"/>
     </x:row>
     <x:row r="403" spans="1:9" s="1" customFormat="1">
       <x:c r="A403" s="1" t="s">
-        <x:v>2571</x:v>
+        <x:v>2572</x:v>
       </x:c>
       <x:c r="B403" s="1" t="s">
-        <x:v>2572</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="C403" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="D403" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>2574</x:v>
       </x:c>
       <x:c r="E403" s="1" t="s">
-        <x:v>2573</x:v>
+        <x:v>2575</x:v>
       </x:c>
       <x:c r="F403" s="1" t="s">
-        <x:v>2574</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="G403" s="1" t="s">
-        <x:v>2575</x:v>
+        <x:v>2577</x:v>
       </x:c>
       <x:c r="H403" s="1" t="s">
-        <x:v>2576</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2578</x:v>
+      </x:c>
+      <x:c r="I403" s="1" t="s"/>
     </x:row>
     <x:row r="404" spans="1:9" s="1" customFormat="1">
       <x:c r="A404" s="1" t="s">
-        <x:v>2578</x:v>
+        <x:v>2579</x:v>
       </x:c>
       <x:c r="B404" s="1" t="s">
-        <x:v>2579</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="C404" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2581</x:v>
       </x:c>
       <x:c r="D404" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="E404" s="1" t="s">
-        <x:v>2580</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="F404" s="1" t="s">
-        <x:v>2581</x:v>
+        <x:v>2584</x:v>
       </x:c>
       <x:c r="G404" s="1" t="s">
-        <x:v>2582</x:v>
+        <x:v>2585</x:v>
       </x:c>
       <x:c r="H404" s="1" t="s">
-        <x:v>2583</x:v>
+        <x:v>2586</x:v>
       </x:c>
       <x:c r="I404" s="1" t="s">
-        <x:v>2584</x:v>
+        <x:v>2587</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:9" s="1" customFormat="1">
       <x:c r="A405" s="1" t="s">
-        <x:v>2585</x:v>
+        <x:v>2588</x:v>
       </x:c>
       <x:c r="B405" s="1" t="s">
-        <x:v>2586</x:v>
+        <x:v>2589</x:v>
       </x:c>
       <x:c r="C405" s="1" t="s">
-        <x:v>2587</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D405" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E405" s="1" t="s">
-        <x:v>2588</x:v>
+        <x:v>2590</x:v>
       </x:c>
       <x:c r="F405" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>2591</x:v>
       </x:c>
       <x:c r="G405" s="1" t="s">
-        <x:v>1997</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="H405" s="1" t="s">
-        <x:v>2589</x:v>
+        <x:v>2593</x:v>
+      </x:c>
+      <x:c r="I405" s="1" t="s">
+        <x:v>2594</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:9" s="1" customFormat="1">
       <x:c r="A406" s="1" t="s">
-        <x:v>2590</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="B406" s="1" t="s">
-        <x:v>2586</x:v>
+        <x:v>2596</x:v>
       </x:c>
       <x:c r="C406" s="1" t="s">
-        <x:v>2587</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D406" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E406" s="1" t="s">
-        <x:v>2591</x:v>
+        <x:v>2597</x:v>
       </x:c>
       <x:c r="F406" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>2598</x:v>
       </x:c>
       <x:c r="G406" s="1" t="s">
-        <x:v>2592</x:v>
+        <x:v>2599</x:v>
       </x:c>
       <x:c r="H406" s="1" t="s">
-        <x:v>2589</x:v>
+        <x:v>2600</x:v>
+      </x:c>
+      <x:c r="I406" s="1" t="s">
+        <x:v>2601</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:9" s="1" customFormat="1">
       <x:c r="A407" s="1" t="s">
-        <x:v>2593</x:v>
+        <x:v>2602</x:v>
       </x:c>
       <x:c r="B407" s="1" t="s">
-        <x:v>2586</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="C407" s="1" t="s">
-        <x:v>2587</x:v>
+        <x:v>2604</x:v>
       </x:c>
       <x:c r="D407" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E407" s="1" t="s">
-        <x:v>2594</x:v>
+        <x:v>2605</x:v>
       </x:c>
       <x:c r="F407" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G407" s="1" t="s">
-        <x:v>2595</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="H407" s="1" t="s">
-        <x:v>2589</x:v>
+        <x:v>2606</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:9" s="1" customFormat="1">
       <x:c r="A408" s="1" t="s">
-        <x:v>2596</x:v>
+        <x:v>2607</x:v>
       </x:c>
       <x:c r="B408" s="1" t="s">
-        <x:v>2597</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="C408" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2604</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E408" s="1" t="s">
-        <x:v>2598</x:v>
+        <x:v>2608</x:v>
       </x:c>
       <x:c r="F408" s="1" t="s">
-        <x:v>2599</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G408" s="1" t="s">
-        <x:v>2600</x:v>
+        <x:v>2609</x:v>
       </x:c>
       <x:c r="H408" s="1" t="s">
-        <x:v>2601</x:v>
-[...2 lines deleted...]
-        <x:v>2602</x:v>
+        <x:v>2606</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:9" s="1" customFormat="1">
       <x:c r="A409" s="1" t="s">
+        <x:v>2610</x:v>
+      </x:c>
+      <x:c r="B409" s="1" t="s">
         <x:v>2603</x:v>
       </x:c>
-      <x:c r="B409" s="1" t="s">
+      <x:c r="C409" s="1" t="s">
         <x:v>2604</x:v>
       </x:c>
-      <x:c r="C409" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D409" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E409" s="1" t="s">
-        <x:v>2605</x:v>
+        <x:v>2611</x:v>
       </x:c>
       <x:c r="F409" s="1" t="s">
-        <x:v>2599</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G409" s="1" t="s">
+        <x:v>2612</x:v>
+      </x:c>
+      <x:c r="H409" s="1" t="s">
         <x:v>2606</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2608</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:9" s="1" customFormat="1">
       <x:c r="A410" s="1" t="s">
-        <x:v>1920</x:v>
+        <x:v>2613</x:v>
       </x:c>
       <x:c r="B410" s="1" t="s">
-        <x:v>2609</x:v>
+        <x:v>2614</x:v>
       </x:c>
       <x:c r="C410" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2615</x:v>
       </x:c>
       <x:c r="D410" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>2616</x:v>
       </x:c>
       <x:c r="E410" s="1" t="s">
-        <x:v>2610</x:v>
+        <x:v>2617</x:v>
       </x:c>
       <x:c r="F410" s="1" t="s">
-        <x:v>2611</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="G410" s="1" t="s">
-        <x:v>2612</x:v>
+        <x:v>2619</x:v>
       </x:c>
       <x:c r="H410" s="1" t="s">
-        <x:v>2613</x:v>
+        <x:v>2620</x:v>
       </x:c>
       <x:c r="I410" s="1" t="s">
-        <x:v>2614</x:v>
+        <x:v>2621</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:9" s="1" customFormat="1">
       <x:c r="A411" s="1" t="s">
-        <x:v>2615</x:v>
+        <x:v>2622</x:v>
       </x:c>
       <x:c r="B411" s="1" t="s">
-        <x:v>2616</x:v>
+        <x:v>2623</x:v>
       </x:c>
       <x:c r="C411" s="1" t="s">
-        <x:v>2617</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D411" s="1" t="s">
-        <x:v>2618</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E411" s="1" t="s">
-        <x:v>2619</x:v>
+        <x:v>2624</x:v>
       </x:c>
       <x:c r="F411" s="1" t="s">
-        <x:v>2620</x:v>
+        <x:v>2625</x:v>
       </x:c>
       <x:c r="G411" s="1" t="s">
-        <x:v>2621</x:v>
+        <x:v>2626</x:v>
       </x:c>
       <x:c r="H411" s="1" t="s">
-        <x:v>2622</x:v>
+        <x:v>2627</x:v>
       </x:c>
       <x:c r="I411" s="1" t="s">
-        <x:v>2623</x:v>
+        <x:v>2628</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:9" s="1" customFormat="1">
       <x:c r="A412" s="1" t="s">
-        <x:v>2624</x:v>
+        <x:v>2629</x:v>
       </x:c>
       <x:c r="B412" s="1" t="s">
-        <x:v>2625</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="C412" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D412" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>2631</x:v>
       </x:c>
       <x:c r="E412" s="1" t="s">
-        <x:v>2626</x:v>
+        <x:v>2632</x:v>
       </x:c>
       <x:c r="F412" s="1" t="s">
-        <x:v>2627</x:v>
+        <x:v>2633</x:v>
       </x:c>
       <x:c r="G412" s="1" t="s">
-        <x:v>2628</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="H412" s="1" t="s">
-        <x:v>2629</x:v>
+        <x:v>2635</x:v>
       </x:c>
       <x:c r="I412" s="1" t="s">
-        <x:v>2630</x:v>
+        <x:v>2636</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:9" s="1" customFormat="1">
       <x:c r="A413" s="1" t="s">
-        <x:v>2631</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="B413" s="1" t="s">
-        <x:v>2632</x:v>
+        <x:v>2638</x:v>
       </x:c>
       <x:c r="C413" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D413" s="1" t="s">
-        <x:v>2633</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E413" s="1" t="s">
-        <x:v>2634</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="F413" s="1" t="s">
-        <x:v>2635</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="G413" s="1" t="s">
-        <x:v>2636</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="H413" s="1" t="s">
-        <x:v>2637</x:v>
+        <x:v>2641</x:v>
       </x:c>
       <x:c r="I413" s="1" t="s">
-        <x:v>2638</x:v>
+        <x:v>2642</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:9" s="1" customFormat="1">
       <x:c r="A414" s="1" t="s">
-        <x:v>2639</x:v>
+        <x:v>2643</x:v>
       </x:c>
       <x:c r="B414" s="1" t="s">
-        <x:v>2640</x:v>
+        <x:v>2644</x:v>
       </x:c>
       <x:c r="C414" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D414" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E414" s="1" t="s">
-        <x:v>2641</x:v>
+        <x:v>2645</x:v>
       </x:c>
       <x:c r="F414" s="1" t="s">
-        <x:v>901</x:v>
-[...2 lines deleted...]
-        <x:v>2642</x:v>
+        <x:v>2646</x:v>
       </x:c>
       <x:c r="H414" s="1" t="s">
-        <x:v>2643</x:v>
+        <x:v>2647</x:v>
       </x:c>
       <x:c r="I414" s="1" t="s">
-        <x:v>2644</x:v>
+        <x:v>2648</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:9" s="1" customFormat="1">
       <x:c r="A415" s="1" t="s">
-        <x:v>2645</x:v>
+        <x:v>2649</x:v>
       </x:c>
       <x:c r="B415" s="1" t="s">
-        <x:v>2646</x:v>
+        <x:v>2650</x:v>
       </x:c>
       <x:c r="C415" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>2651</x:v>
       </x:c>
       <x:c r="D415" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>2652</x:v>
       </x:c>
       <x:c r="E415" s="1" t="s">
-        <x:v>2647</x:v>
+        <x:v>2653</x:v>
       </x:c>
       <x:c r="F415" s="1" t="s">
-        <x:v>2648</x:v>
+        <x:v>2654</x:v>
       </x:c>
       <x:c r="G415" s="1" t="s">
-        <x:v>2649</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H415" s="1" t="s">
-        <x:v>2650</x:v>
-[...1 lines deleted...]
-      <x:c r="I415" s="1" t="s"/>
+        <x:v>2655</x:v>
+      </x:c>
+      <x:c r="I415" s="1" t="s">
+        <x:v>2656</x:v>
+      </x:c>
     </x:row>
     <x:row r="416" spans="1:9" s="1" customFormat="1">
       <x:c r="A416" s="1" t="s">
-        <x:v>2651</x:v>
+        <x:v>2657</x:v>
       </x:c>
       <x:c r="B416" s="1" t="s">
-        <x:v>2652</x:v>
+        <x:v>2658</x:v>
       </x:c>
       <x:c r="C416" s="1" t="s">
-        <x:v>2653</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>2654</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E416" s="1" t="s">
-        <x:v>2655</x:v>
+        <x:v>2659</x:v>
       </x:c>
       <x:c r="F416" s="1" t="s">
-        <x:v>2656</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="G416" s="1" t="s">
-        <x:v>2657</x:v>
+        <x:v>2660</x:v>
       </x:c>
       <x:c r="H416" s="1" t="s">
-        <x:v>2658</x:v>
-[...2 lines deleted...]
-        <x:v>2659</x:v>
+        <x:v>2661</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:9" s="1" customFormat="1">
       <x:c r="A417" s="1" t="s">
-        <x:v>2660</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B417" s="1" t="s">
-        <x:v>2661</x:v>
+        <x:v>2663</x:v>
       </x:c>
       <x:c r="C417" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>2664</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>2665</x:v>
       </x:c>
       <x:c r="E417" s="1" t="s">
-        <x:v>2662</x:v>
+        <x:v>2666</x:v>
       </x:c>
       <x:c r="F417" s="1" t="s">
-        <x:v>2663</x:v>
+        <x:v>2667</x:v>
+      </x:c>
+      <x:c r="G417" s="1" t="s">
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="H417" s="1" t="s">
-        <x:v>2664</x:v>
+        <x:v>2669</x:v>
       </x:c>
       <x:c r="I417" s="1" t="s">
-        <x:v>2665</x:v>
+        <x:v>2670</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:9" s="1" customFormat="1">
       <x:c r="A418" s="1" t="s">
-        <x:v>2666</x:v>
+        <x:v>2671</x:v>
       </x:c>
       <x:c r="B418" s="1" t="s">
-        <x:v>2667</x:v>
+        <x:v>2672</x:v>
       </x:c>
       <x:c r="C418" s="1" t="s">
-        <x:v>2668</x:v>
+        <x:v>2673</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>2669</x:v>
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="E418" s="1" t="s">
-        <x:v>2670</x:v>
+        <x:v>2675</x:v>
       </x:c>
       <x:c r="F418" s="1" t="s">
-        <x:v>2671</x:v>
+        <x:v>2676</x:v>
       </x:c>
       <x:c r="G418" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>2677</x:v>
       </x:c>
       <x:c r="H418" s="1" t="s">
-        <x:v>2672</x:v>
-[...2 lines deleted...]
-        <x:v>2673</x:v>
+        <x:v>2678</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:9" s="1" customFormat="1">
       <x:c r="A419" s="1" t="s">
-        <x:v>2674</x:v>
+        <x:v>2679</x:v>
       </x:c>
       <x:c r="B419" s="1" t="s">
-        <x:v>2675</x:v>
+        <x:v>2680</x:v>
       </x:c>
       <x:c r="C419" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>2682</x:v>
       </x:c>
       <x:c r="E419" s="1" t="s">
-        <x:v>2676</x:v>
+        <x:v>2683</x:v>
       </x:c>
       <x:c r="F419" s="1" t="s">
-        <x:v>2350</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="G419" s="1" t="s">
-        <x:v>2677</x:v>
+        <x:v>2685</x:v>
       </x:c>
       <x:c r="H419" s="1" t="s">
-        <x:v>2678</x:v>
+        <x:v>2686</x:v>
+      </x:c>
+      <x:c r="I419" s="1" t="s">
+        <x:v>2687</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:9" s="1" customFormat="1">
       <x:c r="A420" s="1" t="s">
-        <x:v>2679</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="B420" s="1" t="s">
-        <x:v>2680</x:v>
+        <x:v>2689</x:v>
       </x:c>
       <x:c r="C420" s="1" t="s">
-        <x:v>2681</x:v>
+        <x:v>2690</x:v>
       </x:c>
       <x:c r="D420" s="1" t="s">
-        <x:v>2682</x:v>
+        <x:v>2691</x:v>
       </x:c>
       <x:c r="E420" s="1" t="s">
-        <x:v>2683</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="F420" s="1" t="s">
-        <x:v>2684</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G420" s="1" t="s">
-        <x:v>2685</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H420" s="1" t="s">
-        <x:v>2686</x:v>
-[...2 lines deleted...]
-        <x:v>2687</x:v>
+        <x:v>2693</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:9" s="1" customFormat="1">
       <x:c r="A421" s="1" t="s">
-        <x:v>2688</x:v>
+        <x:v>2694</x:v>
       </x:c>
       <x:c r="B421" s="1" t="s">
-        <x:v>2689</x:v>
+        <x:v>2695</x:v>
       </x:c>
       <x:c r="C421" s="1" t="s">
-        <x:v>2690</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D421" s="1" t="s">
-        <x:v>2691</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2696</x:v>
+      </x:c>
+      <x:c r="E421" s="1" t="s"/>
       <x:c r="F421" s="1" t="s">
-        <x:v>2693</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G421" s="1" t="s">
-        <x:v>2694</x:v>
+        <x:v>2697</x:v>
       </x:c>
       <x:c r="H421" s="1" t="s">
-        <x:v>2695</x:v>
+        <x:v>2698</x:v>
+      </x:c>
+      <x:c r="I421" s="1" t="s">
+        <x:v>2699</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:9" s="1" customFormat="1">
       <x:c r="A422" s="1" t="s">
-        <x:v>2696</x:v>
+        <x:v>2700</x:v>
       </x:c>
       <x:c r="B422" s="1" t="s">
-        <x:v>2697</x:v>
+        <x:v>2701</x:v>
       </x:c>
       <x:c r="C422" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2702</x:v>
       </x:c>
       <x:c r="D422" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>2703</x:v>
       </x:c>
       <x:c r="E422" s="1" t="s">
-        <x:v>2698</x:v>
+        <x:v>2704</x:v>
       </x:c>
       <x:c r="F422" s="1" t="s">
-        <x:v>2699</x:v>
+        <x:v>2705</x:v>
       </x:c>
       <x:c r="G422" s="1" t="s">
-        <x:v>2700</x:v>
+        <x:v>2706</x:v>
       </x:c>
       <x:c r="H422" s="1" t="s">
-        <x:v>2701</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="I422" s="1" t="s">
-        <x:v>2702</x:v>
+        <x:v>2708</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:9" s="1" customFormat="1">
       <x:c r="A423" s="1" t="s">
-        <x:v>2703</x:v>
+        <x:v>2709</x:v>
       </x:c>
       <x:c r="B423" s="1" t="s">
-        <x:v>2704</x:v>
+        <x:v>2710</x:v>
       </x:c>
       <x:c r="C423" s="1" t="s">
-        <x:v>2705</x:v>
+        <x:v>2711</x:v>
       </x:c>
       <x:c r="D423" s="1" t="s">
-        <x:v>2706</x:v>
+        <x:v>2712</x:v>
       </x:c>
       <x:c r="E423" s="1" t="s">
-        <x:v>2707</x:v>
+        <x:v>2713</x:v>
       </x:c>
       <x:c r="F423" s="1" t="s">
-        <x:v>2708</x:v>
+        <x:v>2714</x:v>
       </x:c>
       <x:c r="G423" s="1" t="s">
-        <x:v>2709</x:v>
+        <x:v>2715</x:v>
       </x:c>
       <x:c r="H423" s="1" t="s">
-        <x:v>2710</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="I423" s="1" t="s">
-        <x:v>2711</x:v>
+        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:9" s="1" customFormat="1">
       <x:c r="A424" s="1" t="s">
-        <x:v>2712</x:v>
+        <x:v>2718</x:v>
       </x:c>
       <x:c r="B424" s="1" t="s">
-        <x:v>2713</x:v>
+        <x:v>2719</x:v>
       </x:c>
       <x:c r="C424" s="1" t="s">
-        <x:v>2714</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D424" s="1" t="s">
-        <x:v>2715</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="E424" s="1" t="s">
-        <x:v>2716</x:v>
+        <x:v>2720</x:v>
       </x:c>
       <x:c r="F424" s="1" t="s">
-        <x:v>2717</x:v>
+        <x:v>2721</x:v>
       </x:c>
       <x:c r="G424" s="1" t="s">
-        <x:v>2718</x:v>
+        <x:v>2722</x:v>
       </x:c>
       <x:c r="H424" s="1" t="s">
-        <x:v>2719</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="I424" s="1" t="s">
-        <x:v>2720</x:v>
+        <x:v>2724</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:9" s="1" customFormat="1">
       <x:c r="A425" s="1" t="s">
-        <x:v>2721</x:v>
+        <x:v>2725</x:v>
       </x:c>
       <x:c r="B425" s="1" t="s">
-        <x:v>2722</x:v>
+        <x:v>2719</x:v>
       </x:c>
       <x:c r="C425" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D425" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>2726</x:v>
       </x:c>
       <x:c r="E425" s="1" t="s">
+        <x:v>2727</x:v>
+      </x:c>
+      <x:c r="F425" s="1" t="s">
+        <x:v>2728</x:v>
+      </x:c>
+      <x:c r="G425" s="1" t="s">
+        <x:v>2729</x:v>
+      </x:c>
+      <x:c r="H425" s="1" t="s">
         <x:v>2723</x:v>
       </x:c>
-      <x:c r="F425" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I425" s="1" t="s">
-        <x:v>2727</x:v>
+        <x:v>2730</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:9" s="1" customFormat="1">
       <x:c r="A426" s="1" t="s">
-        <x:v>2728</x:v>
+        <x:v>2731</x:v>
       </x:c>
       <x:c r="B426" s="1" t="s">
-        <x:v>2722</x:v>
+        <x:v>2719</x:v>
       </x:c>
       <x:c r="C426" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D426" s="1" t="s">
-        <x:v>2729</x:v>
+        <x:v>2726</x:v>
       </x:c>
       <x:c r="E426" s="1" t="s">
-        <x:v>2730</x:v>
+        <x:v>2732</x:v>
       </x:c>
       <x:c r="F426" s="1" t="s">
-        <x:v>2731</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="G426" s="1" t="s">
-        <x:v>2732</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="H426" s="1" t="s">
-        <x:v>2726</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="I426" s="1" t="s">
-        <x:v>2733</x:v>
+        <x:v>2735</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:9" s="1" customFormat="1">
       <x:c r="A427" s="1" t="s">
-        <x:v>2734</x:v>
+        <x:v>2736</x:v>
       </x:c>
       <x:c r="B427" s="1" t="s">
-        <x:v>2722</x:v>
+        <x:v>2737</x:v>
       </x:c>
       <x:c r="C427" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2738</x:v>
       </x:c>
       <x:c r="D427" s="1" t="s">
-        <x:v>2729</x:v>
+        <x:v>2739</x:v>
       </x:c>
       <x:c r="E427" s="1" t="s">
-        <x:v>2735</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F427" s="1" t="s">
-        <x:v>2736</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="G427" s="1" t="s">
-        <x:v>2737</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H427" s="1" t="s">
-        <x:v>2726</x:v>
+        <x:v>2741</x:v>
       </x:c>
       <x:c r="I427" s="1" t="s">
-        <x:v>2738</x:v>
+        <x:v>2742</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:9" s="1" customFormat="1">
       <x:c r="A428" s="1" t="s">
-        <x:v>2739</x:v>
+        <x:v>2743</x:v>
       </x:c>
       <x:c r="B428" s="1" t="s">
-        <x:v>2740</x:v>
+        <x:v>2744</x:v>
       </x:c>
       <x:c r="C428" s="1" t="s">
-        <x:v>2741</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="D428" s="1" t="s">
-        <x:v>2742</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="E428" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="F428" s="1" t="s">
-        <x:v>2743</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G428" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H428" s="1" t="s">
-        <x:v>2744</x:v>
-[...2 lines deleted...]
-        <x:v>2745</x:v>
+        <x:v>2748</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:9" s="1" customFormat="1">
       <x:c r="A429" s="1" t="s">
-        <x:v>2746</x:v>
+        <x:v>2749</x:v>
       </x:c>
       <x:c r="B429" s="1" t="s">
-        <x:v>2747</x:v>
+        <x:v>2750</x:v>
       </x:c>
       <x:c r="C429" s="1" t="s">
-        <x:v>2748</x:v>
+        <x:v>2751</x:v>
       </x:c>
       <x:c r="D429" s="1" t="s">
-        <x:v>2749</x:v>
+        <x:v>2752</x:v>
       </x:c>
       <x:c r="E429" s="1" t="s">
-        <x:v>2750</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="F429" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>2754</x:v>
       </x:c>
       <x:c r="G429" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>2755</x:v>
       </x:c>
       <x:c r="H429" s="1" t="s">
-        <x:v>2751</x:v>
+        <x:v>2756</x:v>
+      </x:c>
+      <x:c r="I429" s="1" t="s">
+        <x:v>2757</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:9" s="1" customFormat="1">
       <x:c r="A430" s="1" t="s">
-        <x:v>2752</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="B430" s="1" t="s">
-        <x:v>2753</x:v>
+        <x:v>2759</x:v>
       </x:c>
       <x:c r="C430" s="1" t="s">
-        <x:v>2754</x:v>
+        <x:v>2760</x:v>
       </x:c>
       <x:c r="D430" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E430" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>2761</x:v>
       </x:c>
       <x:c r="F430" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>2762</x:v>
       </x:c>
       <x:c r="G430" s="1" t="s">
-        <x:v>2755</x:v>
+        <x:v>2763</x:v>
       </x:c>
       <x:c r="H430" s="1" t="s">
-        <x:v>2756</x:v>
+        <x:v>2764</x:v>
+      </x:c>
+      <x:c r="I430" s="1" t="s">
+        <x:v>2765</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:9" s="1" customFormat="1">
       <x:c r="A431" s="1" t="s">
-        <x:v>2757</x:v>
+        <x:v>2766</x:v>
       </x:c>
       <x:c r="B431" s="1" t="s">
-        <x:v>2758</x:v>
+        <x:v>2767</x:v>
       </x:c>
       <x:c r="C431" s="1" t="s">
-        <x:v>2759</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="D431" s="1" t="s">
-        <x:v>2760</x:v>
+        <x:v>2769</x:v>
       </x:c>
       <x:c r="E431" s="1" t="s">
-        <x:v>2761</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="F431" s="1" t="s">
-        <x:v>2762</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="G431" s="1" t="s">
-        <x:v>2763</x:v>
+        <x:v>2772</x:v>
       </x:c>
       <x:c r="H431" s="1" t="s">
-        <x:v>2764</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="I431" s="1" t="s">
-        <x:v>2765</x:v>
+        <x:v>2774</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:9" s="1" customFormat="1">
       <x:c r="A432" s="1" t="s">
-        <x:v>2766</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="B432" s="1" t="s">
-        <x:v>2767</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="C432" s="1" t="s">
-        <x:v>2768</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D432" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>2777</x:v>
       </x:c>
       <x:c r="E432" s="1" t="s">
-        <x:v>2769</x:v>
+        <x:v>2778</x:v>
       </x:c>
       <x:c r="F432" s="1" t="s">
-        <x:v>2770</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="G432" s="1" t="s">
-        <x:v>2771</x:v>
+        <x:v>2780</x:v>
       </x:c>
       <x:c r="H432" s="1" t="s">
-        <x:v>2772</x:v>
+        <x:v>2781</x:v>
       </x:c>
       <x:c r="I432" s="1" t="s">
-        <x:v>2773</x:v>
+        <x:v>2782</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:9" s="1" customFormat="1">
       <x:c r="A433" s="1" t="s">
-        <x:v>2774</x:v>
+        <x:v>2783</x:v>
       </x:c>
       <x:c r="B433" s="1" t="s">
-        <x:v>2775</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="C433" s="1" t="s">
-        <x:v>2776</x:v>
+        <x:v>2785</x:v>
       </x:c>
       <x:c r="D433" s="1" t="s">
-        <x:v>2777</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="E433" s="1" t="s">
-        <x:v>2778</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="F433" s="1" t="s">
-        <x:v>2779</x:v>
+        <x:v>2788</x:v>
       </x:c>
       <x:c r="G433" s="1" t="s">
-        <x:v>2780</x:v>
+        <x:v>2789</x:v>
       </x:c>
       <x:c r="H433" s="1" t="s">
-        <x:v>2781</x:v>
-[...2 lines deleted...]
-        <x:v>2782</x:v>
+        <x:v>2790</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:9" s="1" customFormat="1">
       <x:c r="A434" s="1" t="s">
-        <x:v>2783</x:v>
+        <x:v>2791</x:v>
       </x:c>
       <x:c r="B434" s="1" t="s">
-        <x:v>2784</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="C434" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2793</x:v>
       </x:c>
       <x:c r="D434" s="1" t="s">
-        <x:v>2785</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="E434" s="1" t="s">
-        <x:v>2786</x:v>
+        <x:v>2795</x:v>
       </x:c>
       <x:c r="F434" s="1" t="s">
-        <x:v>2787</x:v>
+        <x:v>2796</x:v>
       </x:c>
       <x:c r="G434" s="1" t="s">
-        <x:v>2788</x:v>
+        <x:v>2797</x:v>
       </x:c>
       <x:c r="H434" s="1" t="s">
-        <x:v>2789</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="I434" s="1" t="s">
-        <x:v>2790</x:v>
+        <x:v>2799</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:9" s="1" customFormat="1">
       <x:c r="A435" s="1" t="s">
-        <x:v>2791</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="B435" s="1" t="s">
-        <x:v>2792</x:v>
+        <x:v>2801</x:v>
       </x:c>
       <x:c r="C435" s="1" t="s">
-        <x:v>2793</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="D435" s="1" t="s">
-        <x:v>2794</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="E435" s="1" t="s">
-        <x:v>2795</x:v>
+        <x:v>2804</x:v>
       </x:c>
       <x:c r="F435" s="1" t="s">
-        <x:v>2796</x:v>
+        <x:v>2805</x:v>
       </x:c>
       <x:c r="G435" s="1" t="s">
-        <x:v>2797</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="H435" s="1" t="s">
-        <x:v>2798</x:v>
+        <x:v>2807</x:v>
+      </x:c>
+      <x:c r="I435" s="1" t="s">
+        <x:v>2808</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:9" s="1" customFormat="1">
       <x:c r="A436" s="1" t="s">
-        <x:v>2799</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="B436" s="1" t="s">
-        <x:v>2800</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="C436" s="1" t="s">
-        <x:v>2801</x:v>
+        <x:v>2811</x:v>
       </x:c>
       <x:c r="D436" s="1" t="s">
-        <x:v>2802</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="E436" s="1" t="s">
-        <x:v>2803</x:v>
+        <x:v>2812</x:v>
       </x:c>
       <x:c r="F436" s="1" t="s">
-        <x:v>2804</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G436" s="1" t="s">
-        <x:v>2805</x:v>
+        <x:v>2813</x:v>
       </x:c>
       <x:c r="H436" s="1" t="s">
-        <x:v>2806</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="I436" s="1" t="s">
-        <x:v>2807</x:v>
+        <x:v>2815</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:9" s="1" customFormat="1">
       <x:c r="A437" s="1" t="s">
-        <x:v>2808</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="B437" s="1" t="s">
-        <x:v>2809</x:v>
+        <x:v>2817</x:v>
       </x:c>
       <x:c r="C437" s="1" t="s">
-        <x:v>2810</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="D437" s="1" t="s">
-        <x:v>2811</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E437" s="1" t="s">
-        <x:v>2812</x:v>
+        <x:v>2819</x:v>
       </x:c>
       <x:c r="F437" s="1" t="s">
-        <x:v>2813</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="G437" s="1" t="s">
-        <x:v>2814</x:v>
+        <x:v>2821</x:v>
       </x:c>
       <x:c r="H437" s="1" t="s">
-        <x:v>2815</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="I437" s="1" t="s">
-        <x:v>2816</x:v>
+        <x:v>2010</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:9" s="1" customFormat="1">
       <x:c r="A438" s="1" t="s">
-        <x:v>2817</x:v>
+        <x:v>2823</x:v>
       </x:c>
       <x:c r="B438" s="1" t="s">
-        <x:v>2818</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="C438" s="1" t="s">
-        <x:v>2819</x:v>
+        <x:v>2825</x:v>
       </x:c>
       <x:c r="D438" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E438" s="1" t="s">
-        <x:v>2820</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="F438" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G438" s="1" t="s">
-        <x:v>2821</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="H438" s="1" t="s">
-        <x:v>2822</x:v>
-[...2 lines deleted...]
-        <x:v>2823</x:v>
+        <x:v>2828</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:9" s="1" customFormat="1">
       <x:c r="A439" s="1" t="s">
-        <x:v>2824</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="B439" s="1" t="s">
-        <x:v>2825</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="C439" s="1" t="s">
-        <x:v>2826</x:v>
+        <x:v>2831</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
-        <x:v>1645</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E439" s="1" t="s">
-        <x:v>2827</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="F439" s="1" t="s">
-        <x:v>2828</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G439" s="1" t="s">
-        <x:v>2829</x:v>
+        <x:v>2833</x:v>
       </x:c>
       <x:c r="H439" s="1" t="s">
-        <x:v>2830</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="I439" s="1" t="s">
-        <x:v>1793</x:v>
+        <x:v>2835</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:9" s="1" customFormat="1">
       <x:c r="A440" s="1" t="s">
-        <x:v>2831</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="B440" s="1" t="s">
-        <x:v>2832</x:v>
+        <x:v>2837</x:v>
       </x:c>
       <x:c r="C440" s="1" t="s">
-        <x:v>2833</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="D440" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E440" s="1" t="s">
-        <x:v>2834</x:v>
+        <x:v>2839</x:v>
       </x:c>
       <x:c r="F440" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="G440" s="1" t="s">
-        <x:v>2835</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="H440" s="1" t="s">
-        <x:v>2836</x:v>
+        <x:v>2842</x:v>
+      </x:c>
+      <x:c r="I440" s="1" t="s">
+        <x:v>2843</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:9" s="1" customFormat="1">
       <x:c r="A441" s="1" t="s">
-        <x:v>2837</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="B441" s="1" t="s">
-        <x:v>2838</x:v>
+        <x:v>2845</x:v>
       </x:c>
       <x:c r="C441" s="1" t="s">
-        <x:v>2839</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="D441" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="E441" s="1" t="s">
-        <x:v>2840</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="F441" s="1" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>2841</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H441" s="1" t="s">
-        <x:v>2842</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2849</x:v>
+      </x:c>
+      <x:c r="I441" s="1" t="s"/>
     </x:row>
     <x:row r="442" spans="1:9" s="1" customFormat="1">
       <x:c r="A442" s="1" t="s">
-        <x:v>2844</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="B442" s="1" t="s">
-        <x:v>2845</x:v>
+        <x:v>2851</x:v>
       </x:c>
       <x:c r="C442" s="1" t="s">
-        <x:v>2846</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D442" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>2852</x:v>
       </x:c>
       <x:c r="E442" s="1" t="s">
-        <x:v>2847</x:v>
+        <x:v>2853</x:v>
       </x:c>
       <x:c r="F442" s="1" t="s">
-        <x:v>2848</x:v>
+        <x:v>2854</x:v>
       </x:c>
       <x:c r="G442" s="1" t="s">
-        <x:v>2849</x:v>
+        <x:v>2855</x:v>
       </x:c>
       <x:c r="H442" s="1" t="s">
-        <x:v>2850</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="I442" s="1" t="s">
-        <x:v>2851</x:v>
+        <x:v>2857</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:9" s="1" customFormat="1">
       <x:c r="A443" s="1" t="s">
-        <x:v>2852</x:v>
+        <x:v>2858</x:v>
       </x:c>
       <x:c r="B443" s="1" t="s">
-        <x:v>2853</x:v>
+        <x:v>2859</x:v>
       </x:c>
       <x:c r="C443" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="D443" s="1" t="s">
+        <x:v>2861</x:v>
+      </x:c>
+      <x:c r="E443" s="1" t="s">
+        <x:v>2747</x:v>
+      </x:c>
+      <x:c r="F443" s="1" t="s">
         <x:v>2854</x:v>
       </x:c>
-      <x:c r="E443" s="1" t="s"/>
-[...2 lines deleted...]
-      </x:c>
       <x:c r="G443" s="1" t="s">
-        <x:v>2855</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H443" s="1" t="s">
-        <x:v>2856</x:v>
-[...2 lines deleted...]
-        <x:v>2857</x:v>
+        <x:v>2862</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:9" s="1" customFormat="1">
       <x:c r="A444" s="1" t="s">
-        <x:v>2858</x:v>
+        <x:v>2863</x:v>
       </x:c>
       <x:c r="B444" s="1" t="s">
-        <x:v>2859</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="C444" s="1" t="s">
-        <x:v>2860</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="D444" s="1" t="s">
-        <x:v>2861</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E444" s="1" t="s">
-        <x:v>2862</x:v>
+        <x:v>2866</x:v>
       </x:c>
       <x:c r="F444" s="1" t="s">
-        <x:v>2863</x:v>
+        <x:v>2867</x:v>
       </x:c>
       <x:c r="G444" s="1" t="s">
-        <x:v>2864</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="H444" s="1" t="s">
-        <x:v>2865</x:v>
-[...2 lines deleted...]
-        <x:v>2866</x:v>
+        <x:v>2869</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:9" s="1" customFormat="1">
       <x:c r="A445" s="1" t="s">
-        <x:v>2867</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="B445" s="1" t="s">
-        <x:v>2868</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="C445" s="1" t="s">
-        <x:v>2869</x:v>
+        <x:v>2872</x:v>
       </x:c>
       <x:c r="D445" s="1" t="s">
-        <x:v>2870</x:v>
+        <x:v>2873</x:v>
       </x:c>
       <x:c r="E445" s="1" t="s">
-        <x:v>2871</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="F445" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>2875</x:v>
       </x:c>
       <x:c r="H445" s="1" t="s">
-        <x:v>2872</x:v>
-[...1 lines deleted...]
-      <x:c r="I445" s="1" t="s"/>
+        <x:v>2876</x:v>
+      </x:c>
     </x:row>
     <x:row r="446" spans="1:9" s="1" customFormat="1">
       <x:c r="A446" s="1" t="s">
-        <x:v>2873</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="B446" s="1" t="s">
-        <x:v>2874</x:v>
+        <x:v>2878</x:v>
       </x:c>
       <x:c r="C446" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="D446" s="1" t="s">
-        <x:v>2875</x:v>
+        <x:v>2880</x:v>
       </x:c>
       <x:c r="E446" s="1" t="s">
-        <x:v>2876</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="F446" s="1" t="s">
-        <x:v>2877</x:v>
+        <x:v>2881</x:v>
       </x:c>
       <x:c r="G446" s="1" t="s">
-        <x:v>2878</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="H446" s="1" t="s">
-        <x:v>2879</x:v>
-[...9 lines deleted...]
-      <x:c r="B447" s="1" t="s">
         <x:v>2882</x:v>
       </x:c>
-      <x:c r="C447" s="1" t="s">
+    </x:row>
+    <x:row r="447" spans="1:9">
+      <x:c r="A447" s="4" t="s">
         <x:v>2883</x:v>
       </x:c>
-      <x:c r="D447" s="1" t="s">
-[...123 lines deleted...]
-      <x:c r="I453" s="4"/>
+      <x:c r="B447" s="4"/>
+      <x:c r="C447" s="4"/>
+      <x:c r="D447" s="4"/>
+      <x:c r="E447" s="4"/>
+      <x:c r="F447" s="4"/>
+      <x:c r="G447" s="4"/>
+      <x:c r="H447" s="4"/>
+      <x:c r="I447" s="4"/>
+    </x:row>
+    <x:row r="448" spans="1:9">
+      <x:c r="A448" s="4"/>
+      <x:c r="B448" s="4"/>
+      <x:c r="C448" s="4"/>
+      <x:c r="D448" s="4"/>
+      <x:c r="E448" s="4"/>
+      <x:c r="F448" s="4"/>
+      <x:c r="G448" s="4"/>
+      <x:c r="H448" s="4"/>
+      <x:c r="I448" s="4"/>
+    </x:row>
+    <x:row r="449" spans="1:9">
+      <x:c r="A449" s="4"/>
+      <x:c r="B449" s="4"/>
+      <x:c r="C449" s="4"/>
+      <x:c r="D449" s="4"/>
+      <x:c r="E449" s="4"/>
+      <x:c r="F449" s="4"/>
+      <x:c r="G449" s="4"/>
+      <x:c r="H449" s="4"/>
+      <x:c r="I449" s="4"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A451:I453"/>
+    <x:mergeCell ref="A447:I449"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>