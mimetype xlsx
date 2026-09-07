--- v1 (2026-07-09)
+++ v2 (2026-09-07)
@@ -1,205 +1,2743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1ebd89381a4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecc20673d51c4e189c7c7ef505f2c545.psmdcp" Id="R772b3f953d144f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10dbc39345c64821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e42ffb172aa649d2bf8a745b8ea5d5a5.psmdcp" Id="R6fb924a29c084c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resource" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Community Resource Guide: Food</x:t>
   </x:si>
   <x:si>
     <x:t>Provider Name</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Eligibility</x:t>
   </x:si>
   <x:si>
     <x:t>Intake</x:t>
   </x:si>
   <x:si>
     <x:t>Physical Address</x:t>
   </x:si>
   <x:si>
     <x:t>Hours of Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>Website</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
+    <x:t>CPLC Senior Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers recreational and socialization activities for seniors. Provides congregate and home delivered meals. Meals are prepared and delivered by the senior center located at Casa de Primavera.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 60 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1617 N 45th Ave, Phoenix, Maricopa, AZ, 85035-3419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-269-6245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://cplchomelending.org/hhs/senior.php</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mayer Area Community Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community center provides congregate hot meals and food boxes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Mayer and surrounding area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10051 S Miami St, Mayer, Yavapai, AZ, 86333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vary by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-632-7511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.facebook.com/mayerareamealsonwheels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mayermow@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winter Warm Up</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides overnight emergency shelter for men during winter months. Also provides hot meal each night.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals needing shelter from the cold in the Prescott area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231 S Montezuma St, Prescott, Yavapai, AZ, 86303-4719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admission and sign-in begins at 6pm; meals at 6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-788-0150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://prescott.salvationarmy.org/prescott_corps/provide-shelter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Prescott Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides material help including a prepared breakfast, emergency food boxes, and clothing. Also provides information about and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must meet income guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237 S Montezuma St, Prescott, Yavapai, AZ, 86303-4719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Breakfast Mon-Fri 9am-noon, 1pm-4pm; Mon-Fri 8am-9am; Lunch Tue-Fri noon-1pm ; Grocery rescue food distribution Mon, Wed, Fri 1pm-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-788-0150 x1102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://prescott.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>brian.reed@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winslow Council on Aging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregate and home delivered meals, transportation, community food bank, and senior activities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>n/a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212 E Second St, Winslow, Navajo, AZ, 86047-3841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Fri 8am-4:30pm; Tue, Thu 8am-3:30pm; Congregate meals Mon-Fri at noon; Food distribution  Mon, Wed, Fri 3:30pm-4:15pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-3341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.winslowaz.gov/page/winslow-council-on-aging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>winslowcouncilonaging@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The White Mountain Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregate meals, food boxes, monthly Medicare representative visits, monthly blood pressure checks, LGBTQIA+ support groups, and other activities and services for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 50 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1594 Johnson Dr, Lakeside, Navajo, AZ, 85929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-3pm; Meals Mon-Fri 11:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-368-5869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://pinetop-lakesideseniorcenter.weebly.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lakesidesr@frontier.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army - Bullhead City/Laughlin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food assistance, emergency clothing, and shower facilities for individuals and families in need in the Bullhead City, AZ and Laughlin, NV area.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies by program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1461 Palma Rd, Bullhead City, Mohave, AZ, 86442-6782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Tue, Thu, Fri 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-758-3141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://bullheadcity.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bullheadcity@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Creek Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational, socialization, social services, educational programs, home delivered meals, and congregate meals for older adults.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Older adults</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1658 S Main St, Snowflake, Navajo, AZ, 85937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm; Mon-Fri noon-1pm lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-536-2222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.tayloraz.gov/general-information/senior-center/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>silvercreeksrcenter@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clifton Morenci Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides twice monthly drive-thru commodity distributions and emergency food boxes to residents of Greenlee County. Also provides senior food boxes to qualifying individuals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Greenlee County who meet income guidelines.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website for information. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375 Shannon Rd, Clifton, Greenlee, AZ, 85533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9:30am-11am 2nd Fri and 3rd Thu of each month for distributions; emergency food boxes by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-322-2209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.facebook.com/cliftonfoodbank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6summer@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Canyon United Methodist Church Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes, personal hygiene items, and pet food for people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8330 E Sunrise Sky Dr, Gold Canyon, Pinal, AZ, 85118-2991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Fri 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-982-6789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://goldcanyonumc.org/ministries/missions/local-missions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>goldcanyonumc.foodbank@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingman Area Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes once every 30 days.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with income at or below 185% of Federal Poverty Guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office; must bring photo ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2930 E Butler Ave, Kingman, Mohave, AZ, 86409-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Tue, Fri 8am-11:45am, Thu 4pm-6:45pm; Seniors 60+ only Thu 8am-10:45am; Veterans only Wed 8am-10:45am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-757-4165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://kingmanareafoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullhead Regional Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes and clothes to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Bullhead City, Fort Mohave, Golden Shores, Golden Valley, Mohave Valley, and Laughlin NV in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office; must bring photo ID and proof of address. Participants can receive a food box once a week.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590 Hancock Rd, behind the church, Bullhead City, Mohave, AZ, 86442-4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Fri 9am-noon, 12:30pm-2pm; Thu 2pm-5:30pm, 6pm-8pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-758-7717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bullheadfoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bullheadregionalfoodbank@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flagstaff Family Food Center Kitchen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers hot meals and sack lunches</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit facility. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1903 N 2nd St, Flagstaff, Coconino, AZ, 86004-4206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 10am-2pm sack lunch, Daily 4pm-5:30pm hot meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-890-4348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://hotfood.org/find-food/#meal-assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>clientsupport@hotfood.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flagstaff Family Food Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to individuals and families in need at warehouse location and eight different neighborhood distribution locations.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona residents in need of food assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit facility, or visit website for distribution times; bring photo ID with current address for food boxes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3805 E Huntington Dr, Flagstaff, Coconino, AZ, 86004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Sat 9am-1pm food box distribution; times vary for neighborhood distributions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-526-2211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://hotfood.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge of Mercy Food Pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need in Yavapai county by delivery only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Yavapai county</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email or visit website. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412 N 10th St, Cottonwood, Yavapai, AZ, 86326-3751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivers the first and third week of each month</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-239-1661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bridgeofmercy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stacey@bridgeofmercy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manzanita Outreach Senior Food Box Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes for seniors ages 60 and older who are on low income at monthly drive-thru events. Home delivery may be available for home-bound individuals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors ages 60 and older who are on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Cottonwood, Yavapai, AZ, 86326-4244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-300-0276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.manzanitaoutreach.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sedona Community Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides low income residents of Sedona, Village of Oak Creek, Cornville, or Page Springs monthly food boxes. Also delivers food boxes to eligible homebound individuals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Sedona, Village of Oak Creek, Cornville, or Page Springs on low income.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to apply for assistance. Must bring photo ID and proof of local address.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30 Inspirational Dr., Sedona, Yavapai, AZ, 86336-5648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Thu 8am-noon; Food Distribution Wed 8:30am-11:45am, 3:15pm-5:15pm; Deliver to homebound Individuals  2nd Mon 10am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-204-2808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.sedonafoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sedonafoodbank@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manzanita Outreach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers food sharing programs and provides food boxes to those in need in Yavapai County.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website; Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-649-5772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>outreach@manzanitaoutreach.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOR Maricopa Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need. Includes extra items in the Thanksgiving and Christmas food boxes. Offers a Christmas Wish program for children's toys. Also hosts an annual event that provides backpacks and other school supplies to students. Provides new and gently used bikes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Arizona City, Bapchule, Coolidge, Eloy, Laveen, City of Maricopa, Sacaton, and Stanfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office during food bank hours or visit website to fill out an application. Participants can receive a food box once a week. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19428 N Maricopa Rd, Maricopa, Pinal, AZ, 85139-2850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 8:30am-11:30am, Thu 4:30pm-7:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-251-0226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.formaricopa.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formaricopa@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bread of Life Missions, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food, food boxes and hot meals to people in need in Yavapai County. Able to deliver food boxes for those that are physically unable to attend a food share and has additional food boxes available outside of food share days/times.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Yavapai County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to register. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1575 S Sullivan Lane, #28, Camp Verde, Yavapai, AZ, 86322-7272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rimrock food shares Wed 2pm-5pm; Camp Verde food shares Fri 11am-2pm. Call for emergency food box distribution.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-216-5252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.breadoflifeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tom@breadoflifeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Commodity Food Senior Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a 60 lb. box of various food items including block of cheese, powdered milk, proteins and carbs to seniors 60 and older living in Arizona City, Eloy, Picacho and Toltec.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Households on low income in Arizona City, Eloy, Picacho and Toltec. Must be 60 years of age or older.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 N Sunshine Blvd, Eloy, Pinal, AZ, 85131-2159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1st Tue 9am-11am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-466-1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cahra.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lrangel@cahra.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casa Grande Alliance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community anti-drug coalition. Offers diaper assistance, food pantry, and clothing to those in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Birth certificate, court document, crib card or picture ID needed for Diaper Assistance and Clothing Closet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit office or visit website. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280 W McMurray Blvd, Casa Grande, Pinal, AZ, 85122-3363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-4pm; food pantry, diaper assistance, and clothing closet Tue, Thu 4pm-7pm and Sat 10am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-836-5022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.casagrandealliance.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>melissa@casagrandealliance.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sedona Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides social and educational programs for adults. Social services for older adults or people with disabilities include Meals on Wheels, community lunch, exercise classes, supportive services, and volunteer opportunities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>call for reservation for lunch, cut off is 9:30am for same day lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2615 W Melody Ln, Sedona, Yavapai, AZ, 86336-4429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-2pm, Mon-Fri noon-1pm community lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-282-2834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.sccsedona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>director@sccsedona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACA Supportive Services Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family resource center, case management, sack lunches, emergency food boxes, and emergency financial assistance for clients.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email to apply for financial assistance. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1500 E. Cedar Avenue, Ste 56, Flagstaff, Coconino, AZ, 86004-1643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon,1pm-5pm; sack lunch available daily, first come first serve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-526-2968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://nacainc.org/community-development/supportive-services-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>supportservice@nacainc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Johns Concho Senior Citizens Association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides programs for seniors including congregate and home delivered meals. Distributes nutritional food boxes once per month.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and their spouses</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395 S 1st St W, Saint Johns, Apache, AZ, 85936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8:30am-2pm, Lunch Mon-Thu noon-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-337-2144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.facebook.com/stjohnsaz.srcenter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stjohnssc@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rim Country Senior/Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational activities for people of all ages. Activities include exercise groups, dance classes, and games. Also provides socialization and congregate meals and home delivered meals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Open to all; no age restrictions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center for activities; call one day in advance for meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2171 B St, Overgaard, Navajo, AZ, 85933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-535-5525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://rimcountryseniorcenter.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rcsc@frontiernet.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Re:Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides free meals and food boxes to individuals in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals living in Navajo County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814 E. White Mountain Blvd, Pinetop, Navajo, AZ, 85935-7002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot Meals served Mon-Thu 11am-1pm. Food boxes available Tue-Thu 10am-4pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-457-1707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.rcaz.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>contactus@rcaz.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescott Valley Active Adult Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors including a legal advocate, Medicare specialist, and educational classes. Prescott Valley Active Adult Center offers adult recreation programs. Offers perishable food for seniors and families in need. Provides low cost congregate meals. Meals on Wheels delivers meals to seniors who are homebound.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for information and fill out application for services. Membership is not necessary to receive services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9360 E Manzanita Cir, Prescott Valley, Yavapai, AZ, 86314-7215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-4pm; Congregate meals Mon-Fri 11am-12:30pm; Meals on Wheels Mon-Fri 10am-noon; Food pantry and commodities Mon-Fri 11am-2pm ; activities, events, and classes vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-772-3337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://casaseniorcenter.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>casapvaz@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yavapai County Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes, clothing, and bi-monthly hygiene products for people in need for residents of Yavapai County. Income guidelines apply.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with low income, expierencing homelessness, and individuals in recovery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8866 E Long Mesa Dr, Prescott Valley, Yavapai, AZ, 86314-9352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon 8am-noon, Tue-Wed 8am-5pm, Thu-Fri 8am-3pm; Food distribution Tue-Wed 3pm-5pm, Thu-Friday 1pm-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-775-5255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yavapaifoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ann@yavapaifoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Rescue Mission Community Outreach Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides clothing, food boxes, and meals for individuals and families in need. Attendance at the chapel service is encouraged.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124 S San Francisco St, Flagstaff, Coconino, AZ, 86001-5739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 6am, 6pm meals; 4pm-6pm free clothing, snacks, and a warm shower</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-3512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.srm-hc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dwallace@srm-hc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shepherd's Kitchen and Thrift of the White Mountains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes, clothing, and referrals to local agencies for people in need. Thrift store sells clothing and household goods to the general public.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit agency; must bring photo ID and proof of residence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344 W 4th St S, Snowflake, Navajo, AZ, 85937-5240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu noon-3:20pm food bank; Mon-Fri 9am-4pm thrift store</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-536-3086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.azshepherd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>azshepherd@cableone.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCC Community Foodbank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need in the Saint Johns area.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Saint Johns area; must be at or below 100% of Federal poverty guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website; must show photo ID at pick up</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820 W Cleveland Rd, Saint Johns, Apache, AZ, 85936-1073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vary; check website for distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-337-3205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.newcovenantchurch.ws/foodbank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pastormike@newcovenantchurch.ws</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescott Community Cupboard Food Bank, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides and coordinates temporary food assistance to individuals and families until assistance can be obtained from a permanent source such as adequate employment or other income, Food Stamps, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>777 W Hillside Ave. Prescott AZ, Prescott, Yavapai, AZ, 86301-1912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed 2:30pm-6pm, Tue, Thurs, Fri 2:30pm-4:30pm, Sat 11am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.prescottcommunitycupboard.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>administrator@pccbfb.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission Food Pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides regular and emergency food boxes to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116 E Pinal St, Cottonwood, Yavapai, AZ, 86326-3657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wed 9am-2pm &amp; 4pm-6pm; Thur 9am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-634-7869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.oldtownmission.org/food-pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mission@oldtownmission.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission Community Meal Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides hot meals to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit center; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon 11:30am-12:30pm and 5pm-6pm, Tue 11:30am-12:30pm, Wed 4pm-6pm (to-go only), Fri 11:30am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.oldtownmission.org/community-meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seeds of Hope Hot Lunch Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a hot lunch for people in need. Offers referrals for food and other community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518 E 2nd St, Fountains of Living Water, Casa Grande, Pinal, AZ, 85122-5220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Sat 11am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-836-6335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.seedsofhopeaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>director@seedsofhopeaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondo Anaya Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community center for adults offering activities including computer research lab, nutritional classes, and recreational activities. Nurse administers free blood pressure and blood sugar checks. Provides after school and summer programming for youth including tutoring, mentoring, character building, and recognition for pro-social actions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth in K-8th grade, adults, and seniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1487 N Crane St, Mondo Anaya Community Center, Casa Grande, Pinal, AZ, 85122-2498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-421-0500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Director@seedsofhopeaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Family Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family resource center, free clothing, shoes, and school supplies to the general public and students. Offers parenting classes. Homeless Education Liaison provides assistance to school-age youth who do not have a permanent place of residence. Services include school enrollment, transportation to and from school, free breakfast and lunch programs, and other support services. Also provides information about additional resources in the community.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment or visit website. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6411 N Robert Rd, Bldg 400 Rm 422, Prescott Valley, Yavapai, AZ, 86314-9146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7:30am-4:00pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-759-5104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.humboldtunified.com/district-departments/state-federal-programs/family-resource-center-mckinney-vento-and-foster-student-information-sfp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lisa.krietenstein@humboldtunified.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Verde Valley Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to qualifying residents of Sedona and the Verde Valley. Assistance includes rent payments, utility assistance, and other assistance as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualifying residents of Sedona, Village of Oak Creek, Camp Verde, Beaver Creek, Rimrock, Lake Montezuma, Cottonwood, Clarkdale, Cornville, and Jerome are eligible for assistance upon qualification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call and leave a message with name, phone number, and requested assistance. A caseworker will return messages; ; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Sedona, Coconino, AZ, 86339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-963-4342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.salvationarmyusa.org/az/sedona/w-hwy-89a/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jennie.underwood@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army - Flagstaff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance for people in need in Flagstaff and Tuba City. Assistance includes emergency food boxes, sack lunches, hygiene items, and referrals to additional resources. Offers utility bill assistance to qualifying individuals. Also provides Thanksgiving and Christmas food boxes, and gifts for youth age 14 and younger.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Flagstaff and Tuba City</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call to schedule; must bring photo ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507 N Humphreys St, Flagstaff, Coconino, AZ, 86001-3055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Food Pantry Mon-Thu 10am-noon, 1pm-4pm; Sack lunches out front Mon-Thurs; Oct registration for Thanksgiving and Christmas assistance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-1403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://arizona.salvationarmy.org/arizona/flagstaff_corps_community_center_page</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superior Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors. Offers noon meals, home delivered meals, shopping service, friendly visiting, recreation and education programs, and information about community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older, people with disabilities, and spouses of eligible clients</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360 W Main St, Superior, Pinal, AZ, 85173-2525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-2pm; Meals Mon-Fri noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-689-5182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.caaging.org/senior-center-list/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@pgcsc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Prescott Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes and financial assistance. Also offer information about and referrals to other community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Dewey-Humboldt and Prescott Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential location, Prescott Valley, Yavapai, AZ, 86312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intake Mon-Fri 9am-11am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-899-8889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Casa Grande Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a food pantry for people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 N Center Ave, Casa Grande, Pinal, AZ, 85122-3407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue, Thurs 9am-noon; other times by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-421-4480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://casagrande.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharon.Callaway@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Baptist Church - Show Low - Food Pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food pantry for local residents and a once a week hot meal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot meal available to anyone who is hungry. Must reside in Show Low, Linden, Pinedale, Clay Springs, White Mountain Lakes, or the “Y” area of Vernon for a monthly food basket.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot meal available to anyone who is hungry and is eligible for a full basket once per calendar month. Bring a current photo ID every time and verification of address (current utility bill or government ­document) on first visit.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 N 1st Ave, Show Low, Navajo, AZ, 85901-4715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot Meal Tue 5pm-6:30pm; food pantry Fri 9am-11:45am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-537-4749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://fbcshowlow.com/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>firstbaptistsl@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave County Department of Public Health Senior Programs Division - Lake Havasu City</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prepares congregate meals. Delivers meals to homebound clients in Golden Shores, Golden Valley, Kingman, Lake Havasu City, and Mohave Valley.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and their spouses; meals delivered to homebound clients in Golden Shores, Golden Valley, Kingman, Lake Havasu City, and Mohave Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450 S Acoma Blvd, Lake Havasu City, Mohave, AZ, 86406-7786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-453-0715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mohave.gov/departments/public-health/nutrition-senior-programs/senior-programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave County Department of Public Health Senior Programs Division - Kingman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1776 Airway Ave, Ste A, Kingman, Mohave, AZ, 86409-3677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-757-8150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave County Department of Public Health Senior Programs Division - Golden Shores</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13136 S Golden Shores Pkwy, Golden Shores, Mohave, AZ, 86436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-768-2121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescott Meals on Wheels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides in-home meals to adults with disabilities who cannot prepare their own meals. Serves lunch weekdays at the Cafe on Rosser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 18 and older with a temporary or permanent disability who cannot get to a store to purchase food or who have difficulties preparing food; must be Prescott or Prescott Valley resident for home delivered meals. No restrictions for the Cafe on Rosser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1280 E Rosser St, Prescott, Yavapai, AZ, 86301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-3pm; Mon-Fri 11:15am-12:45pm lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-445-7630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.prescottmealsonwheels.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>neal@prescottmealsonwheels.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Apache Junction Corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes and financial assistance for SRP electric payment. Offers public showers (available May 6-September 31).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Apache Junction, Gold Canyon, East Mesa, San Tan Valley, Queen Creek, and Queen Valley. Electric assistance available for those located east of Loop 202 only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment for electric assistance. Must have IDs for all adults, birth certificates or shot records for all children, and proof of current address for everyone in the household.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605 E Broadway Ave, Apache Junction, Pinal, AZ, 85119-5214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Food boxes or bread, pastries &amp; fresh veggie Tue-Thu 9am-11:45am,  Mon only 9am-12:00pm public showers (available May 6-September 31); Cooling Center Mon-Sun 11am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-982-4110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://apachejunction.salvationarmy.org/apache_junction_corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>michelle.ney@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pine Strawberry Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreation and socialization programs for older adults. Offers food boxes to Pine-Strawberry residents in need on a monthly basis.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Pine-Strawberry; DES income guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3886 N Highway 87, Pine, Gila, AZ, 85544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1st Tue of each month 12:30pm-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-800-1200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.facebook.com/psfoodbank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jim@jimbotsko.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superstition Community Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes for people in need in the Gold Canyon, east Mesa, and northwest Pinal County areas.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families in need in Gold Canyon, east Mesa, and northwest Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website; must bring photo ID and bill with current address. Participants can receive a food box twice a month.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575 N Idaho Rd, Ste 701, Apache Junction, Pinal, AZ, 85119-4015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Tue, Thu, Fri 2pm-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-983-2995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.superstitionfoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>erik.arriola@superstitionfoodbank.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitarian Universalist Congregation of Surprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides hot meals, showers, clothing, pet food, supplemental food, and take away lunches to anyone in need. Also provides free hair cuts if there is a volunteer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>individual adults and families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit location, only provides assistance in person. No documents required to participate.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17540 Ave of the Arts, Surprise, Maricopa, AZ, 85378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9am-1pm first Monday of the month</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-875-2550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://uusurpriseaz.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>charleww2005@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Rose of Lima - Safford Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes and financial assistance to people in need. Includes assistance for utilities once per year, gasoline for travel to medical appointments and employment, and prescriptions. May also provide vouchers for food, household items, and clothing, when available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Safford area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for intake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221 E Main St, Safford, Graham, AZ, 85546-2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 10am-noon food bank; Tue 1pm-3pm additional services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-428-6040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>president@svdpsafford.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navajo Area Agency on Aging Senior Citizen Center Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides senior centers with hot lunches, and Meals on Wheels home delivered meals to homebound and high-risk seniors. Offers recreational programs for seniors. Transportation is available to seniors to and from senior centers for meals and for shopping, Social Security appointments, medical appointments, etc., and as needed and available for emergencies.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Americans age 55 and older and seniors age 60 and older of any ethnicity, and their spouses regardless of age</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Various locations, Window Rock, Apache, AZ, 86515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-674-2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.daltcs.navajo-nsn.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coolidge Adult Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational and socialization programs for older adults. Offers arts and crafts classes, games, field trips, fitness programs, and health education programs. Lunches provided to adults age 60 and older by Catholic Social Services with reservations one week in advance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250 S 3rd St, Coolidge, Pinal, AZ, 85128-4823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-2pm; Hot meals Mon-Thu noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-723-4803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.coolidgeaz.com/adultcenter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Lake Havasu City Service Extension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides rent payment assistance, electric and water utility bill payment assistance, food boxes, sack lunches, and personal hygiene items.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Some requirements to receive utility and rental assistance, must qualify.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or go to location</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2049 Swanson Ave, Lake Havasu City, Mohave, AZ, 86403-6727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admin Mon-Fri 8:30am-12pm; Community Room to cool off and receive water. Mon &amp; Wed &amp; Fri 8:30am-12pm. Tue &amp; Thurs by appointment only.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-680-3678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://lakehavasucity.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>heather.crawford@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yavapai-Apache Nation Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food to members of the Yavapai-Apache Nation in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members of the Yavapai-Apache Nation in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3364 Hamaley Ave, Camp Verde, Yavapai, AZ, 86322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admin Mon-Tur 8:30am-noon, 1pm-4pm; Fri 8:30am-11am; Food Share 1st Wed each month 10am-noon; 1pm-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-649-7125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://yavapai-apache.org/directory/food-bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pjackson@yan-tribe.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIHCC Nutrition Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes once a month to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit location</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500 N Indiana Ave, Winslow, Navajo, AZ, 86047-2169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2nd Thursday of each month, 9am-11am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-289-6252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.wihcc.com/nutrition.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides lunches on weekdays for seniors. Also provides recreational activities, socialization, and special events.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Older adults age 60 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850 W Grant Ave, Williams, Coconino, AZ, 86046-2276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center Mon-Fri 8am-5pm; Meals Mon-Fri noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.williamsaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>White Mountain Catholic Charities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food and clothing to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>individuals and families in need; must bring photo ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5091 S. White Mountain Blvd., Lakeside, Navajo, AZ, 85929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue 9am-3pm, Thu 9am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-367-2244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.facebook.com/WhiteMountainCatholicCharities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>White Mountain Apache Food Distribution Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides monthly food packages to households.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>White Mountain Apache Tribal Members living on reservation zip code 85941, 85911, based on income level, family size and other economic factors; food distribution program open to non-tribal members living on Fort Apache reservation who meet financial requirements, in-eligible if receiving SNAP benefits</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or write for information; bring proof of household income and address</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1101 S Maverick Ave, Whiteriver, Navajo, AZ, 85941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-338-4964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azfoodbanks.org/maps/white-mountain-apache-tribe-food-distribution-program/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army Globe Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides local disaster relief services. Services include programs for victims and relief workers, collection and distribution of donated food for the victims, victim registration and identification, missing persons services, and spiritual counseling for the bereaved and injured. Also provides funding for disaster related home repair.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161 E Cedar St, Globe, Gila, AZ, 85501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 8am-4pm , Pantry Mon-Fri 1pm-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-425-4011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://swservice.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County Senior Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides home care services to seniors including housekeeping, personal care, and respite. Also provides assistance to apply for Arizona Long Term Care System (ALTCS), Medicare Cost Share prescription assistance, Telephone Assistance Programs (TAP), and other benefits. Offers information about and referrals to community resources such as eviction prevention, clothing, food, health care, home repairs, hospice, elder rights and protection, senior centers, transportation, utility payment and discounts, volunteer opportunities, and widow/widower tax exemptions.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coconino County residents age 60 and older for meals, adults with disabilities for in-home assistance. Congregate meals, meals on wheels, case management, and home care are only available in Flagstaff.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal or visit websitel; may require proof of income. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2625 N King St, Flagstaff, Coconino, AZ, 86004-1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-679-7452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.coconino.az.gov/154/senior-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tri-Community Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need. Offers occasional assistance for rent and utility bill payments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Aravaipa, Mammoth, Oracle, Reddington, San Manuel, Dudleyville with income within 185% of the federal poverty line</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit office for application</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108 Redwood Dr, Mammoth, Pinal, AZ, 85618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu, Sat 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-487-2010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.chamberofcommerce.com/united-states/arizona/mammoth/food-bank/2003257678-tri-community-food-bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lake Havasu Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors including socialization and recreation programs, phone friends, computer access, and congregate and home delivered lunches.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and spouses of eligible clients</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call. Must have reservation for drive thru lunch pickup and for meals at the center. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450 Acoma Blvd S, Lake Havasu City, Mohave, AZ, 86406-7786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm Main Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://lakehavasuseniorcenter.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@lakehavasuseniorcenter.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Salvation Army - Kingman Service Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food, clothing, and utility payment assistance to people in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People with income at or below 185% of the Federal Poverty Guidelines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment; must bring ID and proof of residence and income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543 E Andy Devine Ave, Kingman, Mohave, AZ, 86401-5905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration Mon-Fri 9am-4pm; Food pantry Mon-Fri 9am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-718-2600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://kingman.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bradley.gersch@usw.salvationarmy.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilbert Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational and socialization programs for adults age 50 and older living in Gilbert. Services include congregate and delivered meals, and educational and exercise classes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilbert residents age 50 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130 N Oak St, Gilbert, Maricopa, AZ, 85233-5411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center Mon-Fri 8am-3:30pm;  Meals Mon-Fri 11:30am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-503-6061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.gilbertaz.gov/departments/parks-and-recreation/recreation-centers-classes/gilbert-community-center/seniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>recreation@gilbertaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flowing Wells Family Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School-based resource center provides emergency food boxes, clothing, and referrals to other resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Students and their families in need</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4545 N La Cholla Blvd, Tucson, Pima, AZ, 85705-2009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-696-8614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.flowingwellsschools.org/page/flowing-wells-family-resource-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>martha.molina@fwusd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empowerment Systems Community Outreach and Resource Connection Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides assistance to apply for various social service benefits. Includes applications for AHCCCS, KidsCare, Marketplace Insurance, TANF, and Nutrition Assistance (food stamps/SNAP). Distributes monthly boxes of produce and other food.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need within Pinal and Eastern Maricopa Counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for appointment and contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2066 W Apache Trl, Ste 116, Apache Junction, Pinal, AZ, 85120-3733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-4pm; Food boxes on 3rd Wed of the month by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-367-6937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.empowermentsystems.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@empowermentsystems.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Round Valley Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides utility payment assistance, food boxes, and case management for people on low income. Senior center provides social activities, congregate meals, home delivered meals to older adults and people with disabilities, Medicare counseling, minor housing repairs, and transportation to doctor appointments and shopping.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and people with low income in Eagar, Springerville, and surrounding areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. Contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356 S Papago St, Springerville, Apache, AZ, 85938-5200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-2pm; Congregate meals Mon-Thu 11:30am; 2nd Tue senior food boxes; other service times vary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-333-2516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.springervilleaz.gov/communityservices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seventh Day Adventist Community Services Center - Camp Verde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes, clothing, blankets, and bedding.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1406 N Boot Hill Dr, Camp Verde, Yavapai, AZ, 86322-7425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wed 8:30am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-567-4281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://campverde22.adventistchurchconnect.org/ministries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chino Valley Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides daily lunches and recreational and social activities for seniors. Delivers Meals on Wheels food to people who are homebound. Provides transportation for seniors to social events and medical appointments.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors only for most services; people who are homebound for Meals on Wheels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1021 W Butterfield Rd, #501, Chino Valley, Yavapai, AZ, 86323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-636-9114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.chinoaz.net/275/senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fredonia Senior Citizen Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors including congregate and home delivered meals, social activities, case management, transportation, and blood pressure checks.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80 N 100 W, Fredonia, Coconino, AZ, 86022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-643-7278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.fredoniaaz.gov/senior-citizen-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fredoniaseniorcenter@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorothy Nolan Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregate meals and social and recreational programs for senior citizens.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330 N Pinal St, Florence, Pinal, AZ, 85132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-868-7622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.florenceaz.gov/senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Vincent de Paul - Saint Mary of Angels Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides financial and non-monetary assistance to those in need of help residing in Navajo County. Financial assistance may be used for rent and utility services, as well as medications and travel expenses for medical appointments and work. Offers clothing, furniture, and medical equipment as available.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals in need residing in Navajo County, with a focus on disabled, retired, or unemployed individuals and those living on fixed income or below the poverty level.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit location, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1525 S McCoy Dr, Pinetop, Navajo, AZ, 85935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Fri Noon-2:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-367-3057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.stvincentpinetop.com/home.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alicia Garcia Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center provides services for seniors. Includes education and recreation programs, congregate and home delivered meals, benefits counseling, outreach services, shopping assistance, telephone reassurance, legal aid referrals, and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506 Live Oak St, Miami, Gila, AZ, 85539-1208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-473-4190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://miamiaz.gov/community-services/senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prescott Valley Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Distribute food to families and individuals in the Humboldt Unified School District that fall below the federal poverty guidelines who are in need due to recent events causing financial hardships. Clients can receive donations of food once per month.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuals and families within 86312, 86314, 86329, 86327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit food bank. No referral required. Bring photo ID documentation of residence.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8671 E Spouse Dr, Ste C, Prescott Valley, Yavapai, AZ, 86314-6233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri noon-2:45pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-772-4490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azfoodbanks.org/get-food/#programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ginaewebber@hotmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globe Active Adult Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides lunches on weekdays for seniors. Includes transportation between home and the center, if needed. Also provides recreational activities, special events, wellness classes, health screenings, support groups, benefits assistance for Medicare and Social Security questions, and information about and referrals to community resources. Offers lifelong learning community college classes. Also provides outreach and friendly visits, and delivers meals to seniors and people with disabilities who are homebound.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Age 60 and older or spouse of eligible client or anyone with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center to register. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>579 S Broad St, Globe, Gila, AZ, 85501-2611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-425-9030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.globeaz.gov/o/cog/page/globe-active-adult-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>globeseniors@globeaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona Complete Health Avondale Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providers information about and referrals to services available in Avondale by partner agencies. Offers a variety of human services including AHCCCS application assistance and programs for parents with children 0-5. Offers limited evaporative cooler water utility assistance during the summer months.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Thurs 8am-6pm, Tue 8am-7pm, Fri 9am-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-333-2703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://avondaleaz.gov/government/departments/neighborhood-family-services/family-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dciadella@avondaleaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Elementary School District #86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides academic instruction for students in pre-kindergarten through grade 8. Homeless Education Liaison provides assistance to school-age youth who do not have a permanent place of residence. Services include school enrollment, transportation to and from school, free breakfast and lunch programs, and other support services. Also provides information about additional resources in the community. Provides support services for students with disabilities. Provides a food pantry for residents of the Mobile area.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arizona students. Must bring child's original birth certificate and immunization records, parent/guardian's photo ID, and proof of address; liaisons will assist students who are homeless to obtain documents after enrollment.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42798 S 99th Ave, Maricopa, Pinal, AZ, 85139-2106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7:30am-3:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-568-2280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mobileesd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tdominguez@mobileesd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorothy Powell Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers recreational, cultural, and educational programs for seniors including congregate and home delivered meals, and transportation to the center, medical appointments, and other locations within city limits.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 50 and older; must have a Participant Information Card on file</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, visit website, or write. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>405 E 6th St, Senior Center, Casa Grande, Pinal, AZ, 85122-4194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-4pm: congregate meals Mon-Fri 11:30am-noon; LINK operates Mon-Sat 7 am to 7 pm.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-421-8760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://casagrandeaz.gov/247/senior-citizen-services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>communityservices@casagrandeaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Payson Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides services for seniors including recreation and education programs, hot meals and home delivered meals, shopping services, friendly visiting, chore maintenance, local transportation, and information about and referrals to legal assistance for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older or spouses of eligible clients, adults age 50 and older for recreation programs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for meal reservations in-house and for pick-up</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514 W Main St, Payson, Gila, AZ, 85541-5334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4pm; Friday by appointment only</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-4876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://paysonseniorcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>director@paysonseniorcenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Payson Community Kids, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food, clothing, other basic needs, and school supplies to families and children in need. Encourages children to get involved in community projects. Provides adult role models for children in low income families. Offers after school activities and tutoring.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must qualify as low-income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website, Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213 S Colcord Rd, Payson, Gila, AZ, 85541-4829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu noon-6pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-478-7160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.paysoncommunitykids.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pckprogram@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker Community Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers recreation and socialization activities for seniors including health and nutrition education, exercise classes, arts and crafts, assistance with necessities, and home repairs, Medicare information program, and transportation including weekly van trips to Lake Havasu City. Also provides congregate and home delivered meals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1115 W 12th St, Parker, La Paz, AZ, 85344-5711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Center hours vary; Mon-Fri 11:30am-12:30pm congregate meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-669-9514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.townofparkeraz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>seniors@townofparkeraz.us</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreation and socialization programs including free community activities and low-cost classes for adults and families. Also provides weekly low-cost meals. Rents the facility for meetings and events with discounts for nonprofit organizations. Provides space for United Food Bank monthly food distribution.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685 E American Ave, Oracle, Pinal, AZ, 85623-1382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Fri 9am-1pm or by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-896-9326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.oraclecommunitycenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@oraclecommunitycenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides recreational and socialization activities including exercise classes and crafts for adults age 20 and older. Offers Wi-Fi and internet access. Provides congregate meals and delivered meals for older adults.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page residents and visitors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>699 S Navajo Dr, Page, Coconino, AZ, 86040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 10am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-645-2600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cityofpage.org/departments/community-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gila Community Food Bank, Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes to people in need and sack lunches for people experiencing homelessness.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in Gila and Graham counties, and Kearny and Superior in Pinal County</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317 Hackney Ave, Globe, Gila, AZ, 85501-2332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 9am-12:30pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-425-3639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cornerstone Mission Project Basic Needs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides faith-based, homeless drop in centers and resource center for people who are experiencing homelessness. Services include soup kitchen, showers, and information about community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit shelter and contact provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3049 Sycamore Ave, Kingman, Mohave, AZ, 86409-3615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>During excessive heat warnings we are open 9-5. The only day we are closed is Sunday; Mon-Sat 9am-1pm resource center; daily 3pm-5pm meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-757-1535 x1005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cornerstonemissionaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heber Overgaard Community Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food distributions twice a month to Heber-Overgaard and surrounding communities.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Heber - Overgaard and surrounding areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit website, or other; Facebook direct message. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2841 Hwy 260, Overgaard, Navajo, AZ, 85933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue, Thu 10am-1pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-321-5831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://sites.vivery.org/heber-overgaard-community-food-bank/overgaard-az/6498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>deeramon@outlook.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friends of the Quartzsite Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food, clothing, and toiletries.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit location</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40 N Moon Mountain Ave, Quartzsite, La Paz, AZ, 85346-0590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue &amp; Thu May-July, Sept 7am-11am; Oct-Apr, 8am-12 noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-662-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://fqfoodbank.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fqfoodbank@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chino Valley Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes once a month to people in need. Also distributes weekly bread and produce.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840 E Road 1 S, Chino Valley, Yavapai, AZ, 86323-7503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wed and Fri 11am-1:45pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-636-8478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.facebook.com/chinovalleyfoodbank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVFB1@outlook.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Presbyterian Church Deacons Food Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food boxes to people in need once every two weeks.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need in the Rim Country area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit office during food bank hours. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800 W Main St, Payson, Gila, AZ, 85541-3078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Fri 9am-1pm; Tue 5pm-7pm; 3rd Sat 9am-11am Commodity Senior Food Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-474-2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://sites.google.com/cpcpayson.org/home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>office@cpcpayson.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullhead City Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers recreational programs, leisure time activities, educational programs, and special events for seniors. Provides congregate and home delivered meals for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit office, or visit website; call for Meals on Wheels pre-screening. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2275 Trane Rd, Bullhead City, Mohave, AZ, 86442-5944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Fri 8am-4pm, Tue-Thu 8am-6pm, Mon-Fri 11:30am-noon Senior Meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-763-0193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bullheadcityaz.gov/living-in-bullhead-city/senior-services/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joe C Montoya Community and Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers recreation programs for all ages including a weight room, special events, and drop-in recreation programs. Also offers recreational activities and congregate meals for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions for most activities; seniors for congregate meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, or visit website. Required documents will depend on services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245 N Thorpe Rd, Flagstaff, Coconino, AZ, 86001-1579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 7am-8pm, Fri 7am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-213-2765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.flagstaff.az.gov/817/joe-c-montoya-community-senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>llucero@flagstaffaz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paiute Neighborhood Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides emergency food boxes. Also provides notary services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scottsdale residents on low income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center; appointment required for food boxes and social services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6535 E Osborn Rd, Scottsdale, Maricopa, AZ, 85251-6026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-312-2529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.scottsdaleaz.gov/human-services/paiute-neighborhood-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maricopa County WIC Administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administers WIC services throughout Maricopa County provided by the Arizona Department of Health Services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pregnant, breastfeeding, and postpartum women and for infants and children up to their 5th birthday</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit website to schedule an appointment; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4041 N Central Ave, Ste 700C, Phoenix, Maricopa, AZ, 85012-3330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 7am-4pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-506-9333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.maricopawic.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>wic@mail.maricopa.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adelante Healthcare - Surprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides primary and preventive health care for all ages. Services include well check-ups and health screenings; dental care; referrals to lab, x-ray, and pharmacy services; childhood and adult immunizations; flu shots; support for patients with chronic diseases such as asthma and diabetes; health education; eligibility in community health programs; outreach and support services; WIC available on site.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call for an appointment; bring proof of income and address if applying for a discount. Contact provider to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15351 W Bell Rd, Surprise, Maricopa, AZ, 85374-4580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medical Services Mon-Thu 7am-7pm, Fri 7am-6pm, Sat 8am-5pm; Dental Mon-Thu 7am-6pm; Patient Support Mon-Fri 7am-6pm, Sat 8am-5pm; WIC 4th Sat 8am-non, 1pm-5pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-964-2273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://adelantehealthcare.com/locations/surprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Mirage Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior center offers congregate lunch, and recreation and socialization programs. Includes transportation to and from the center and other services on a limited basis, and information about and referrals to other community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of El Mirage age 55 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or visit center; call 24-hours in advance to reserve a meal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14010 N El Mirage Rd, El Mirage, Maricopa, AZ, 85335-3101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-1pm; Mon-Fri 11:00am lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-876-4232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.elmirageaz.gov/427/Senior-Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZCEND Food Bank - Chandler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offers emergency food boxes and supplemental food boxes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residents of Chandler, Gilbert, Queen Creek, San Tan, Coolidge, Mesa, Bapchule, Sacaton, Sun Lakes and Ahwatukee for ongoing assistance. Those not in these cities may receive a box the first time and will be referred to other agencies.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email or visit office; see website for holiday food box information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345 S California St, Chandler, Maricopa, AZ, 85225-6201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon noon–3pm, Tue 3pm–6pm, Wed-Thu 9am–noon, 3rd Sat 9am while food lasts for emergency food boxes; Fri 7:30am tickets are passed out &amp; distribution starts at 9am while food lasts for supplemental food boxes (fresh produce and perishable items)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-963-1423 x100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://azcend.org/food-bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandler Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recreation and socialization programs for seniors. Provides lunches and home delivered meals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit center, visit website, or write. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202 E Boston St, Chandler, Maricopa, AZ, 85225-8505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-5pm, Senior Meal Mon-Fri 11:30am-12:30pm, must make reservation for lunch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-782-2720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.chandleraz.gov/explore/chandler-recreation/centers-and-facilities/chandler-senior-center?pageid=52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>anthony.baumann@chandleraz.gov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartwright Center for Strong Families and Thriving Children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides family support center and support for families of Cartwright students. Services include monthly food boxes, classes in parenting and basic computer use, lending library, and referrals to additional resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Families of Cartwright students</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4308 N 51st Ave, Ste 103, Phoenix, Maricopa, AZ, 85031-1914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-5pm, Fri 8am-noon year round</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-691-1994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.csd83.org/page/center-for-strong-families-thriving-children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAHRA Emergency Food Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides 3-day supply of food for households in Arizona City, Eloy, Picacho, and Toltec. Also provides diapers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low income households in Arizona City, Eloy, Picacho, and Toltec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call; must bring utility bill to food pantry and photo ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Fri 9am-10:45am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banner Olive Branch Senior Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides congregated meals, home delivered meals, recreation programs, social activities, food pantries, health and wellness promotion, and legal assistance for seniors.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adults age 60 and older, and adults age 18 and older with disabilities for services and congregate meals; Food Pantry anyone 18 and older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visit center or visit website. Contact provider to confirm documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13049 N 103rd Ave, Sun City, Maricopa, AZ, 85351-3054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hours Mon-Fri 6am-3pm; Breakfast 6:30am-8:30am; Lunch Mon-Fri 11am-noon; Food Pantry Tues-Thu 7am-11am Food Pantry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623-465-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.bannerhealth.com/locations/sun-city/banner-olive-branch-senior-center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>julie.ash@bannerhealth.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Native Health Food Distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides walk-up grab and go food bags to East Valley residents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People in need who live in East Valley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Must bring ID and proof of address; Contact to confirm any additional documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>777 W Southern Ave, South side of Bldg B, Mesa, Maricopa, AZ, 85210-5008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Fri 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-279-5262 x11008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.nativehealthphoenix.org/locations/native-health-east/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veterans First Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides homelessness prevention resources and stabilization for all veterans, with special emphasis on senior, disabled and women veterans. Offers assistance with rent, utilities, food, and bus passes, and information about services and referrals to community resources.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Only veterans, their families and caregivers.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, leave message if no answer. Initial intake will be done over the phone with specific document requirements to be considered for assistance.  Requester must comply with all requests pertaining to the intake process.  We will do our best to provide an answer within 3 business days as to our decision for assistance.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8433 N Black Canyon Hwy, Ste 164, Phoenix, Maricopa, AZ, 85021-4859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 10am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-989-7207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jsisco@veteransfirstltd.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City Hope</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides food and clothing to those in need.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>visit center; must bring driver's license or other government issued ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1120 S Gilbert Rd, Ste 101, Gilbert, Maricopa, AZ, 85296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon, Wed, Sat 9am-11:30am</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-900-5422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.cityhopeaz.org/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mike@cityhopeaz.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abiding Ministries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a food and diapers. Offers some construction and remodeling performed by volunteer groups.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anyone who lives on the San Carlos Apache</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call or email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Confidential Location, San Carlos, Gila, AZ, 85550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fri 3pm-6pm by appointment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-351-8475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.abidingministriesaz.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>abidingministriesaz@gmail.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>YWCA Metropolitan Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors and adults with disabilities. Provides lunches at various locations for seniors and adults with disabilities. Offers socialization and wellness activities for seniors age 60 and older. Offers salary wage negotiation classes, a Young Women's Forum, Women's Empowerment Series of events, and Stand Against Racism events. Own It! Financial Education Program teaches financial skills including saving, budgeting, credit, and managing a bank account.</x:t>
   </x:si>
   <x:si>
     <x:t>Vary by program</x:t>
   </x:si>
   <x:si>
-    <x:t>Call; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>8561 N 61st Ave, Glendale, Maricopa, AZ, 85302-5409</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Mon-Fri 9am-4pm; Glendale &amp; El Mirage Mon-Fri 8am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-258-0990</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ywcaaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@ywcaaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Senior Nutrition Congregate Meal Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides congregate meals and socialization for seniors and adults with disabilities.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors and adults with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake. Required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>160 E 1st St, Yuma, Yuma, AZ, 85364-1404</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 11am-12:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-782-1105</x:t>
   </x:si>
   <x:si>
     <x:t>http://ccs-soaz.org/service/senior-nutrition/</x:t>
   </x:si>
   <x:si>
     <x:t>Pio Decimo Food Pantry and Clothing Closet</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes, clothing, hygiene supplies, and kitchen items to people in need.</x:t>
   </x:si>
   <x:si>
-    <x:t>People in need</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Visit office; must bring photo ID and proof of residency. Use the Family Services entrance toward the North side of the building.</x:t>
   </x:si>
   <x:si>
     <x:t>848 S 7th Ave, Tucson, Pima, AZ, 85701-2627</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Thu 9:30am-12:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-622-2801</x:t>
   </x:si>
   <x:si>
     <x:t>http://ccs-soaz.org/service/pio-decimo-food-pantry-clothing-bank/</x:t>
   </x:si>
   <x:si>
     <x:t>Freedom Park Center</x:t>
   </x:si>
   <x:si>
     <x:t>Recreational facility features weight room, outdoor covered basketball court, multi-purpose room, youth activities, teen room, and adjacent park. Provides congregate meals for seniors every weekday, and activities such as games, chair exercise, field trips, and computer classes.</x:t>
   </x:si>
   <x:si>
     <x:t>Varies by program; adults age 60 and older for meals</x:t>
   </x:si>
   <x:si>
-    <x:t>Call, visit center, or visit website</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>5000 E 29th St, Tucson, Pima, AZ, 85711-6401</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-6pm center; Senior Meals Mon-Fri at 12:15pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-791-4969</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tucsonaz.gov/departments/parks-and-recreation/recreation-centers/freedom-park-center</x:t>
   </x:si>
   <x:si>
     <x:t>tprd-freedom@tucsonaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Robles Ranch Community Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides recreational activities for area residents and tourists passing through. Activities include billiards, ping pong and assorted games. Offers pre-school recreation (ages 3-5), Teen Night (ages 13-18), Family Fun Night and senior programs. Also provides meeting space for community groups, and for Catholic Social Services, Clothing Bank, One Stop Career Center, Pima County Health Department, Pima County Public Library Bookmobile, PPEP, Rural Health Office, and Tucson Youth Development.</x:t>
   </x:si>
   <x:si>
-    <x:t>No restrictions</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>16150 W Ajo Way, Tucson, Pima, AZ, 85735-2099</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 10am-6pm; program times vary</x:t>
   </x:si>
   <x:si>
     <x:t>520-822-4408</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pima.gov/1298/Robles-Ranch-Community-Center</x:t>
   </x:si>
   <x:si>
     <x:t>adrienne.rivas@pima.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Picture Rocks Community Center - Pima County</x:t>
   </x:si>
   <x:si>
     <x:t>Provides recreational activities for all age groups. Includes afterschool, pre-school recreation (ages 3-5), youth, teen and senior programs. Offers therapeutic socialization group, senior exercise, painting class, quilting class, yoga, card club, and arts and crafts. Also provides meeting space to community groups such as AA, Community Action Agency, Pima County Health Department, and the senior lunch program.</x:t>
   </x:si>
   <x:si>
     <x:t>5615 N Sanders Rd, Tucson, Pima, AZ, 85743-7582</x:t>
   </x:si>
   <x:si>
     <x:t>520-724-5278</x:t>
@@ -240,53 +2778,50 @@
   <x:si>
     <x:t>290 W 5th St, E S Bud Walker Park, Ajo, Pima, AZ, 85321-2107</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-5pm; program times vary</x:t>
   </x:si>
   <x:si>
     <x:t>520-387-6641</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pima.gov/1250/Ajo-Community-Center</x:t>
   </x:si>
   <x:si>
     <x:t>DJ.Rendon@pima.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Verde Family Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services for TUSD students and their families. Services include clothing bank and food boxes. Also provides English as a Second language classes and referrals to additional resources.</x:t>
   </x:si>
   <x:si>
     <x:t>TUSD students and their families</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office; Contact the provider for any documents required.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1302 S Avenida Vega, Palo Verde High Magnet School, Tucson, Pima, AZ, 85710-5101</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Tue, Wed, Fri 8am-4pm; Thu 9:30am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-584-7455</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tusd1.org/Family-Resource-Centers</x:t>
   </x:si>
   <x:si>
     <x:t>Menlo Family Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Contact the provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>1100 W Fresno St, Tucson, Pima, AZ, 85745-2711</x:t>
   </x:si>
   <x:si>
     <x:t>520-908-3980</x:t>
   </x:si>
   <x:si>
     <x:t>Catalina Family Resource Center</x:t>
@@ -327,59 +2862,53 @@
   <x:si>
     <x:t>People in need in the Avra Valley, Marana, Picture Rocks, Rillito, and northwest Tucson areas</x:t>
   </x:si>
   <x:si>
     <x:t>New clients for food boxes must bring a photo ID, provide proof of local address, list of all household members and their dates of birth, and self-declare low income (no documentation needed).</x:t>
   </x:si>
   <x:si>
     <x:t>15790 W. Silverbell Road, Avra Valley Fire District Station 191, Marana, Pima, AZ, 85653</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Fri 8am-10am, for Avra Valley; 4th Fri 8am-10am for Picture Rocks</x:t>
   </x:si>
   <x:si>
     <x:t>520-766-3663</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.communityfoodbank.org/get-help/</x:t>
   </x:si>
   <x:si>
     <x:t>Community Food Bank - Willcox Distribution Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes to people in need. Clients may receive one box a month. Offers SNAP/AHCCCS registration and renewal.</x:t>
   </x:si>
   <x:si>
-    <x:t>Varies by program</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>931 N Bisbee Ave, Willcox, Cochise, AZ, 85643</x:t>
   </x:si>
   <x:si>
-    <x:t>Vary</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://www.communityfoodbank.org/locations/willcox-distribution-center/</x:t>
   </x:si>
   <x:si>
     <x:t>Community Food Bank - Nogales Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes to people in need. Clients may receive one box a month. Serves as a family resource center. Offers SNAP/AHCCCS registration and renewal.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Santa Cruz County</x:t>
   </x:si>
   <x:si>
     <x:t>New clients for food boxes must bring photo ID, provide proof of local address, list of all household members and their dates of birth, and self-declare low income (no documentation needed). Returning clients for food boxes must bring photo ID.</x:t>
   </x:si>
   <x:si>
     <x:t>2636 N Donna Ave, Nogales, Santa Cruz, AZ, 85621-3567</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Fri 8am-noon, 1st Sat 9am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>520-281-2790</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.communityfoodbank.org/locations/nogales</x:t>
@@ -444,53 +2973,50 @@
   <x:si>
     <x:t>none for hot meals; Visit website to apply for culinary program. Documents required will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>845 N Main Ave, Tucson, Pima, AZ, 85705-7605</x:t>
   </x:si>
   <x:si>
     <x:t>Hot meals Tue &amp; Thu 2pm-4pm; Culinary Training Mon-Fri 9am-4pm for 10 weeks</x:t>
   </x:si>
   <x:si>
     <x:t>520-882-5641</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.communityfoodbank.org/locations/caridad-community-kitchen/</x:t>
   </x:si>
   <x:si>
     <x:t>caridad@communityfoodbank.org</x:t>
   </x:si>
   <x:si>
     <x:t>St Anne Friends of the Needy Food bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food to families or individuals in need once a week. Diapers, wipes, baby food and formula is also available for families in need.</x:t>
   </x:si>
   <x:si>
-    <x:t>Visit office; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>14 N Cottonwood Drive, Gilbert, Maricopa, AZ, 85234-5737</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Thu, Sat 9am-11am</x:t>
   </x:si>
   <x:si>
     <x:t>480-507-4400</x:t>
   </x:si>
   <x:si>
     <x:t>http://stannefon.com</x:t>
   </x:si>
   <x:si>
     <x:t>Johnc@stanneaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army North West Valley Corps</x:t>
   </x:si>
   <x:si>
     <x:t>Offers community recreation programs. Provides hot meals, food boxes, back-to-school assistance. Rent and utility assistance on a limited basis.</x:t>
   </x:si>
   <x:si>
     <x:t>Photo ID and current proof of address for weekly emergency food box. Limited non-income based assistance with APS, SRP and Southwest Gas limited to once every 2 years and 3 times in a lifetime.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit; line starts forming hours before opening time and funds are limited</x:t>
@@ -687,53 +3213,50 @@
   <x:si>
     <x:t>Mon-Fri 10am-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-879-5640</x:t>
   </x:si>
   <x:si>
     <x:t>http://yaquicharity.org/food-security-nutritional-support</x:t>
   </x:si>
   <x:si>
     <x:t>Liogue Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides social activities and support services to Native American elders living on the Pascua Reservation. Includes congregate meals, home-delivered meals, transportation, and advocacy.</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolled Pascua Yaqui tribal members and other Native Americans, age 55 and older</x:t>
   </x:si>
   <x:si>
     <x:t>Call. Any required documents will depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>7601 S Camino Benem, Bldg B, Tucson, Pima, AZ, 85757-8908</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-5pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-879-5530</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pascuayaqui-nsn.gov/senior-center</x:t>
   </x:si>
   <x:si>
     <x:t>rebecca.matuz@pascuayaqui-nsn.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Vista Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes including perishable food from a farmers market and clothing. Also provides assistance with Nutrition Assistance (food stamps/SNAP) and AHCCCS applications, job searches, and resume preparation. Serves as a family resource center.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, email or visit center. Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>1431 E Southern Ave, Phoenix, Maricopa, AZ, 85040-3529</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Thu 9am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>480-258-4155</x:t>
@@ -915,53 +3438,50 @@
   <x:si>
     <x:t>Visit office during food pantry hours; must bring a government issued photo ID.</x:t>
   </x:si>
   <x:si>
     <x:t>2146 E Apache Blvd, Tempe, Maricopa, AZ, 85281</x:t>
   </x:si>
   <x:si>
     <x:t>Mon &amp; Fri 8am-noon; Tue &amp; Thu 2:30pm-6:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>480-422-8922 x5870</x:t>
   </x:si>
   <x:si>
     <x:t>http://tempeaction.org/get-help/food-security</x:t>
   </x:si>
   <x:si>
     <x:t>Grace St Paul's Episcopal Church Social Services &amp; Joseph's Pantry</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for people in need. Services include monthly food boxes, daily snack bags, personal hygiene items, pet food, use of the showers, and assistance to get state ID and Arizona birth certificate.</x:t>
   </x:si>
   <x:si>
     <x:t>2331 E Adams St, Tucson, Pima, AZ, 85719-4308</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon, Wed, Fri 9am-noon</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-327-6857</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gsptucson.org/</x:t>
   </x:si>
   <x:si>
     <x:t>parishadmin@grace-stpauls.org</x:t>
   </x:si>
   <x:si>
     <x:t>Arivaca Community Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes, a mobile mobile meal program and community resources. Performs eligibility screening and registration LIHEAP (Low Income Home Energy Assistance Program) and Lifeline alert. Provides referrals to additional services.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Arivaca, Moyza, and Sasabe. Must be resident of Arivaca for hot meal programs. Food boxes have no restrictions.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit, contact provider for any documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>17252 W 5th St, Arivaca, Pima, AZ, 85601-9997</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-2pm</x:t>
@@ -990,53 +3510,50 @@
   <x:si>
     <x:t>520-323-9379</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ebc-tucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>dzinn@ebc-tucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>MUSD Early Learning and Family Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Supports academic success by helping students and families find the resources they need. Provides family support center, limited food boxes, clothing, school supplies, and referrals to additional services. Serves as a family resource center.</x:t>
   </x:si>
   <x:si>
     <x:t>Families of MUSD students</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website for appointment. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>7651 N Oldfather Dr, Tucson, Pima, AZ, 85741-1621</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-4pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>520-579-4920</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.maranausd.org/administration/departments/student-family-support-services</x:t>
   </x:si>
   <x:si>
     <x:t>k.d.hesse@maranausd.org</x:t>
   </x:si>
   <x:si>
     <x:t>Hope for Hunger Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food to people in need. Also provides faith-based information about employment and community resources.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need. Households are allowed up to 2 food carts per month and must have at least 3 days in between visits. Weekly bags are provided for those experiencing homelessness.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit center; must bring ID</x:t>
   </x:si>
   <x:si>
     <x:t>5605 N 55th Ave, Glendale, Maricopa, AZ, 85301-5901</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-noon; services are first come first served and wait times may range from 1-2 hours due to high demand.</x:t>
@@ -1110,110 +3627,80 @@
   <x:si>
     <x:t>1050 S Park Ave, Tucson, Pima, AZ, 85719-6743</x:t>
   </x:si>
   <x:si>
     <x:t>Center Mon-Sat 9am-4pm day; Daily intake for overnight shelter 9am-10:30am; Breakfast Mon-Fri 9am-11:45am</x:t>
   </x:si>
   <x:si>
     <x:t>520-909-3905</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.sisterjose.org</x:t>
   </x:si>
   <x:si>
     <x:t>nicola@sisterjose.org</x:t>
   </x:si>
   <x:si>
     <x:t>Interfaith Community Services Mobile Food Truck</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in Pima County. Must bring photo ID</x:t>
   </x:si>
   <x:si>
-    <x:t>Call</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Various locations citywide, Tucson, Pima, AZ, 85741</x:t>
   </x:si>
   <x:si>
     <x:t>Vary by site</x:t>
   </x:si>
   <x:si>
     <x:t>520-297-6049</x:t>
   </x:si>
   <x:si>
     <x:t>http://icstucson.org/what-we-do/emergency-assistance/mobile-food-bank/</x:t>
   </x:si>
   <x:si>
     <x:t>jhennings@icstucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>Interfaith Community Services Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Pima County; Must bring photo ID</x:t>
   </x:si>
   <x:si>
     <x:t>2820 W Ina Rd, Tucson, Pima, AZ, 85741-2502</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Fri, Sat 8am-11am; Tue &amp; Thu 8am-11am, 5pm-6:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.icstucson.org/what-we-do/emergency-assistance/food-bank</x:t>
   </x:si>
   <x:si>
-    <x:t>Veterans First Limited</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Primavera Homeless Intervention &amp; Prevention</x:t>
   </x:si>
   <x:si>
     <x:t>Provides drop-in center and outreach for men, women, youth, and families who are homeless or near-homeless. Services include mail and message service, restrooms, local phone calls, hygiene supplies, blankets, emergency food boxes, water, and case coordination. Also provides coordinated entry access for housing assessments and to screen for additional services. Offers food and supplies for pet owners in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People who are homeless or on low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office for intake and to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>702 S 6th Ave, Tucson, Pima, AZ, 85701-2600</x:t>
   </x:si>
   <x:si>
     <x:t>Intakes Mon, Wed, Thu, Fri 9am-12:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-623-5111</x:t>
   </x:si>
   <x:si>
     <x:t>http://primavera.org/emergency-services/#drop-in</x:t>
   </x:si>
   <x:si>
     <x:t>Casa Paloma Women's Program</x:t>
@@ -1446,131 +3933,98 @@
   <x:si>
     <x:t>Call or visit center.Required documents depend on services.</x:t>
   </x:si>
   <x:si>
     <x:t>424 W Broadway Rd, Mesa, Maricopa, AZ, 85210-1208</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 10am-3pm. Daily meals 5:15pm-6:30pm; Showers Wed 9am-1pm; Food Box Distribution 1st, 2nd and 3rd Tue 9am-11am; Mailroom Mon-Fri 4pm-6pm mail service.</x:t>
   </x:si>
   <x:si>
     <x:t>480-464-2370</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.pazdecristo.org</x:t>
   </x:si>
   <x:si>
     <x:t>jackies@pazdecristo.org</x:t>
   </x:si>
   <x:si>
     <x:t>William M Clements Recreation Center</x:t>
   </x:si>
   <x:si>
     <x:t>Recreational facility is equipped with a multi-purpose meeting/activity room, indoor gym, walking path, aerobics room, exercise/weight center, computer room, and teen and children's rooms. It also includes a swimming pool and bathhouse, featuring an 8-lane competition pool, diving bay, 134-foot water slide, zero depth wading/water recreation area, and an outdoor lighted canopy-covered basketball/volleyball court. Provides congregate meals for seniors every weekday.</x:t>
   </x:si>
   <x:si>
-    <x:t>Call, visit center, or visit website; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>8155 E Poinciana Dr, Tucson, Pima, AZ, 85730-4641</x:t>
   </x:si>
   <x:si>
     <x:t>Fitness center Mon-Fri 6am-8pm, Sat 8am-4pm; Senior meals Mon-Fri noon, Senior activities Mon-Fri 8am-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-791-5787</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tucsonaz.gov/departments/parks-and-recreation/recreation-centers/william-m.-clements-fitness-center-and-regional-center</x:t>
   </x:si>
   <x:si>
     <x:t>tprd-clements@tucsonaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Greater Vail Community ReSources</x:t>
   </x:si>
   <x:si>
     <x:t>Delivers meals to adults who are homebound and provides backpack food to students in Vail School District. Partners with the Community Food Bank and also provides supplemental food items for people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need at or below 185% of the Federal Poverty Guidelines</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office; must bring photo ID and proof of residence such as a utility bill</x:t>
   </x:si>
   <x:si>
     <x:t>13105 E Colossal Cave Rd, Vail, Pima, AZ, 85641-6774</x:t>
   </x:si>
   <x:si>
     <x:t>Food distribution Tue, Wed, Fri 11am-2pm;  Tue 3pm-5pm; Thu noon-4pm. Third Sat 10am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>520-338-2610</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.resourcesvail.org</x:t>
   </x:si>
   <x:si>
     <x:t>lianahicks@resourcesvail.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Flowing Wells Family Resource Center</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Casa Maria Free Kitchen</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a free meal to anyone in need. May also offer sack lunches. Includes the use of restrooms.</x:t>
   </x:si>
   <x:si>
-    <x:t>Individuals and families in need</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Visit site, contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>352 E 25th St, Tucson, Pima, AZ, 85713-1654</x:t>
   </x:si>
   <x:si>
     <x:t>Daily 8:30am-11:30am except Thanksgiving and Christmas</x:t>
   </x:si>
   <x:si>
     <x:t>520-624-0312</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.casamariatucson.org</x:t>
   </x:si>
   <x:si>
     <x:t>casamariatucson@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>Guadalupe Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information to Guadalupe residents about available social services. Provides case management and emergency food boxes for Guadalupe residents with low incomes.</x:t>
   </x:si>
   <x:si>
     <x:t>Guadalupe residents who meet income eligibility requirements; must have ID</x:t>
@@ -1722,53 +4176,50 @@
   <x:si>
     <x:t>2310 N 56th St, Phoenix, Maricopa, AZ, 85008-2699</x:t>
   </x:si>
   <x:si>
     <x:t>Wed 9am-noon, 4pm-7pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-840-0437</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ststephens.org/outreach-ministries.html</x:t>
   </x:si>
   <x:si>
     <x:t>mail@ststephens.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sunnyslope Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Offers activities for seniors including clubs and classes, social activities and entertainment, games, fitness, and health and education programs. Offers daily senior lunch.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults with disabilities</x:t>
   </x:si>
   <x:si>
-    <x:t>Call, visit center, or visit website. Contact provider to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>802 E Vogel Ave, Phoenix, Maricopa, AZ, 85020-2131</x:t>
   </x:si>
   <x:si>
     <x:t>Program Hours Mon-Fri 9am-4pm; Lunch served daily at 11:30am</x:t>
   </x:si>
   <x:si>
     <x:t>602-262-7572</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.phoenix.gov/administration/departments/humanservices/programs-services/seniors-older-adults.html</x:t>
   </x:si>
   <x:si>
     <x:t>South Mountain Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Offers activities for seniors including clubs and classes, social activities and entertainment, games, fitness, and health and education programs. Lunch is served daily with reservations required 72 hours in advance.</x:t>
   </x:si>
   <x:si>
     <x:t>212 E Alta Vista Rd, Phoenix, Maricopa, AZ, 85042-4219</x:t>
   </x:si>
   <x:si>
     <x:t>Program Hours Mon-Fri 9am-4pm; Mon-Fri 11:30am lunch</x:t>
   </x:si>
   <x:si>
     <x:t>602-262-4093</x:t>
@@ -2136,53 +4587,50 @@
   <x:si>
     <x:t>Call for pre-screening interview and appointment for financial assistance. Visit office for food assistance or call for specific information. Funding occurs at the beginning of the month for emergency assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>2707 E Van Buren St, Phoenix, Maricopa, AZ, 85008-6020</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 8am-4pm; 24-hours client line</x:t>
   </x:si>
   <x:si>
     <x:t>602-267-4122</x:t>
   </x:si>
   <x:si>
     <x:t>mandy.porter-griffith@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Veterans Services</x:t>
   </x:si>
   <x:si>
     <x:t>This program administers services to active duty, retired service members, veterans, and their families. It provides VA referral services, case management, job search assistance, food, water, clothing, hygiene supplies, energy bill assistance, and rental assistance (limited).</x:t>
   </x:si>
   <x:si>
     <x:t>Veteran's families and individuals experiencing chronic homelessness or a housing crisis in Maricopa County.</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit office; Contact to confirm documents required</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2707 E Van Buren St, Bldg 2, Phoenix, Maricopa, AZ, 85008-6020</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8:30am-7:00pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-267-4212</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.salvationarmyphoenix.org/veteran-services</x:t>
   </x:si>
   <x:si>
     <x:t>cory.hancock@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army Phoenix Social Services</x:t>
   </x:si>
   <x:si>
     <x:t>Administers social service programs including emergency assistance, homeless outreach, veterans support, and disaster relief. Provides monthly food boxes and daily food bags. Serves as a family resource center through the Mike Michaels activity center.</x:t>
   </x:si>
   <x:si>
     <x:t>Varies by program. For rental or utility assistance, must live in City of Phoenix and must have loss of income within the past 90 days or out-of-pocket unplanned expense within the past 30 days</x:t>
   </x:si>
   <x:si>
     <x:t>Call and leave a message with name and contact information; Contact to confirm documents required</x:t>
@@ -2442,71 +4890,50 @@
   <x:si>
     <x:t>10771 W Peoria Ave, Sun City, Maricopa, AZ, 85351-4061</x:t>
   </x:si>
   <x:si>
     <x:t>Graham County Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides congregate meals and activities for seniors. Activities include card games, weekly bingo, monthly potlucks, music, and a variety of arts and crafts classes.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 55 and older</x:t>
   </x:si>
   <x:si>
     <x:t>822 W Main St, Safford, Graham, AZ, 85546-2828</x:t>
   </x:si>
   <x:si>
     <x:t>928-428-5891</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seacus.org/seniorcenters/</x:t>
   </x:si>
   <x:si>
     <x:t>contactus@seacus.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Coconino County Senior Services</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Vineyard Food &amp; Clothing Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food and clothing for people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit food bank. Bring driver license or other photo ID and proof of address such as a current piece of mail with name and address on it.</x:t>
   </x:si>
   <x:si>
     <x:t>6250 W Peoria Ave, Glendale, Maricopa, AZ, 85302-3827</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Tue, Thu 7pm intake begins until 35 people are accepted; Wed, Fri, Sat, Sun 9am intake begins until 35 people are accepted</x:t>
   </x:si>
   <x:si>
     <x:t>623-934-4000</x:t>
   </x:si>
   <x:si>
     <x:t>http://vineyardnorthphoenix.com/foodbank</x:t>
   </x:si>
   <x:si>
     <x:t>Schofell@vcfnp.com</x:t>
   </x:si>
   <x:si>
     <x:t>Over-Flo Missions</x:t>
@@ -2688,74 +5115,50 @@
   <x:si>
     <x:t>800-360-6150</x:t>
   </x:si>
   <x:si>
     <x:t>http://itcawic.itcastars.net/apply</x:t>
   </x:si>
   <x:si>
     <x:t>ITCA WIC</x:t>
   </x:si>
   <x:si>
     <x:t>Provides WIC services to the Native American population in Arizona. Services include eWIC card to buy healthy foods, nutritional counseling and information, breastfeeding peer counseling program for information and breastfeeding support, medical and dental referrals, and referrals to community resources for pregnant, postpartum, and breastfeeding women, and their infants and children age 5 and younger.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website to apply or find a location; Contact to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 7am-6pm; 24-hours website</x:t>
   </x:si>
   <x:si>
     <x:t>http://itcaonline.com/programs/wic-program/find-a-wic-clinic</x:t>
   </x:si>
   <x:si>
     <x:t>wicadmin@itcaonline.com</x:t>
   </x:si>
   <x:si>
-    <x:t>City Hope</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Mountain Park Health Center - Tempe Clinic</x:t>
   </x:si>
   <x:si>
     <x:t>Provides health care services including pediatrics, prenatal care, women's health, and adult medicine. Also provides food boxes once a month.</x:t>
   </x:si>
   <x:si>
     <x:t>1840 E Broadway Rd, Tempe, Maricopa, AZ, 85282-1614</x:t>
   </x:si>
   <x:si>
     <x:t>Medical Mon-Thu 7:30am-8pm, Fri 7:30am-6pm; Dental Mon-Fri 8am-5pm; WIC Mon, Tue, Thu, Fri 8am-5pm, Wed 8am-8pm; food boxes available 3rd Thu each month</x:t>
   </x:si>
   <x:si>
     <x:t>602-243-7277</x:t>
   </x:si>
   <x:si>
     <x:t>http://mountainparkhealth.org/location/tempe-clinic</x:t>
   </x:si>
   <x:si>
     <x:t>Mountain Park Health Center - Maryvale Clinic</x:t>
   </x:si>
   <x:si>
     <x:t>Provides health care services including pediatrics, pediatric dental, prenatal care, women's health, and adult medicine. Also provides food boxes once a month.</x:t>
   </x:si>
   <x:si>
     <x:t>6601 W Thomas Rd, Phoenix, Maricopa, AZ, 85033-5700</x:t>
@@ -2874,92 +5277,65 @@
   <x:si>
     <x:t>16548 E Laser Dr, Ste 6, Fountain Hills, Maricopa, AZ, 85268-6539</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-11am, Sat 9am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>480-837-0303</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ehfb.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@ehfb.org</x:t>
   </x:si>
   <x:si>
     <x:t>Without Walls Church Community Food Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Provides drive thru food distribution once a month, first come first served.</x:t>
   </x:si>
   <x:si>
     <x:t>Must come in a car to get the food box loaded</x:t>
   </x:si>
   <x:si>
-    <x:t>Visit</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1303 S Linday Road, Mesa, Maricopa, AZ, 85204</x:t>
   </x:si>
   <x:si>
     <x:t>Every third Saturday of the month from 9am-11am</x:t>
   </x:si>
   <x:si>
     <x:t>480-838-2587</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.withoutwalls.tv</x:t>
   </x:si>
   <x:si>
     <x:t>oby@withoutwalls.tv</x:t>
   </x:si>
   <x:si>
-    <x:t>Native Health Food Distribution</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>West Valley Community Food Pantry</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes up to 26 times a year and limited used clothing and limited small household items to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit office. Food Pantry is located in Room 6. ID required for all family members.</x:t>
   </x:si>
   <x:si>
     <x:t>7205 N 51st Ave, West Valley Community Food Pantry, Glendale, Maricopa, AZ, 85301-2004</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Thu 9am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>623-848-8278</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.westvalleycommunityfoodpantry.org</x:t>
   </x:si>
   <x:si>
     <x:t>wvcfpantry@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Oasis Community Church Food Pantry</x:t>
@@ -3054,92 +5430,71 @@
   <x:si>
     <x:t>480-312-1700</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.scottsdaleaz.gov/seniors</x:t>
   </x:si>
   <x:si>
     <x:t>AValadez@ScottsdaleAZ.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Adelante Healthcare - Wickenburg</x:t>
   </x:si>
   <x:si>
     <x:t>Provides primary and preventive health care for all ages. Services include well check-ups and health screenings; referrals to lab, x-ray, and pharmacy services; childhood and adult immunizations; flu shots; support for patients with chronic diseases such as asthma and diabetes; health education; eligibility in community health programs; outreach and support services; WIC available on site.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment; bring proof of income and address if applying for a discount. Contact provider to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>811 N Tegner St, Ste 113, Wickenburg, Maricopa, AZ, 85390-5410</x:t>
   </x:si>
   <x:si>
     <x:t>Medical Center Mon, Wed, and Fri 7am-4pm, Tue, Thu 8am-5pm; Patient Support 7am-6pm, Sat 8am-5pm; WIC Tue, Thu 8-noon, 1pm-4:30pm</x:t>
   </x:si>
   <x:si>
-    <x:t>480-964-2273</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>http://adelantehealthcare.com/locations/wickenburg/</x:t>
   </x:si>
   <x:si>
     <x:t>jmustell@adelantehealthcare.com</x:t>
   </x:si>
   <x:si>
     <x:t>Adelante Healthcare - West Phoenix</x:t>
   </x:si>
   <x:si>
-    <x:t>Provides primary and preventive health care for all ages. Services include well check-ups and health screenings; dental care; referrals to lab, x-ray, and pharmacy services; childhood and adult immunizations; flu shots; support for patients with chronic diseases such as asthma and diabetes; health education; eligibility in community health programs; outreach and support services; WIC available on site.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>9610 N Metro Pkwy W, Phoenix, Maricopa, AZ, 85051-1402</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care Mon-Thu 7am-7pm, Fri 7am-6pm, Sat 7am-4pm; Dental Tue-Fri 7am-6pm; Patient Support Mon-Fri 7am-6pm, Sat 8am-5pm; WIC Mon-Fri 8am-noon, 1pm-5pm, by appointment Sat 8am-noon, 1pm-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>http://adelantehealthcare.com/locations/west-phoenix/</x:t>
   </x:si>
   <x:si>
     <x:t>afigueroa@adelantehealthcare.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Adelante Healthcare - Surprise</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Adelante Healthcare - Peoria</x:t>
   </x:si>
   <x:si>
     <x:t>Call for an appointment; bring proof of income and address if applying for a discount, Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>15525 N 83rd Ave, Ste 104, Peoria, Maricopa, AZ, 85382-5820</x:t>
   </x:si>
   <x:si>
     <x:t>Medical, Behavioral Health, Wic Mon-Fri 8am-5pm; Patient Support Mon-Fri 7am-6pm, Sat 8am-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.adelantehealthcare.com/locations/peoria</x:t>
   </x:si>
   <x:si>
     <x:t>jhull@adelantehealthcare.com</x:t>
   </x:si>
   <x:si>
     <x:t>Olive Branch Community of Hope</x:t>
   </x:si>
   <x:si>
     <x:t>Provides bread weekly and an assortment of fruits and vegetables and a bag of groceries monthly to people in need. A resource adviser is available for prayer, personal concerns, and job or housing assistance.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit office; must bring photo ID, proof of address, and a birth certificate for each member of household</x:t>
@@ -3489,119 +5844,89 @@
   <x:si>
     <x:t>Call, visit center, or visit website. No documents required to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>9401 S Avenida del Yaqui, Guadalupe, Maricopa, AZ, 85283-2529</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7:30am-3:30pm; Mon-Fri noon lunch</x:t>
   </x:si>
   <x:si>
     <x:t>480-505-5393</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.guadalupeaz.org/senior-center</x:t>
   </x:si>
   <x:si>
     <x:t>acarter@guadalupeaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Glendale Community Center YWCA Senior Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides socialization and recreational opportunities and serves hot meals for adults age 60 and older.</x:t>
   </x:si>
   <x:si>
-    <x:t>Seniors age 60 and older</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Reservations 24-hours in advance required for lunch. No documents needed to use services.</x:t>
   </x:si>
   <x:si>
     <x:t>5401 W Ocotillo Rd, Glendale, Maricopa, AZ, 85301-3328</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-1pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>623-930-4700</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.glendaleaz.gov/Play/Parks-and-Recreation/Facilities-Centers/Community-Centers</x:t>
   </x:si>
   <x:si>
     <x:t>Tolleson Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services for seniors including recreation and socialization programs; health-related services including blood pressure screenings, and health discussions. Lunches served, Brown Bag food bags, home delivered meals for qualified homebound seniors, and coffee and toast served every morning at the center.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and people with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>9055 W. Van Buren St., Tolleson, Maricopa, AZ, 85353-3002</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Wed 7:30am-7pm; Thu-Fri 7:30am-5pm;  Noon Lunch Sat 9am-5pmMon-Fri</x:t>
   </x:si>
   <x:si>
     <x:t>623-936-2760</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.tollesonaz.org/20/senior-center</x:t>
   </x:si>
   <x:si>
     <x:t>scornejo@tollesonaz.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Gilbert Senior Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Gila Bend Community Action Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management for residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income. Provides food boxes and offers a monthly Job Listing for the local area.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Agua Caliente, Gila Bend, Hyder, Paloma, and Sentinel with low income</x:t>
   </x:si>
   <x:si>
     <x:t>Call 2nd Fri 4pm-5pm and leave a message. Must have photo ID and proof of address for emergency food boxes.</x:t>
   </x:si>
   <x:si>
     <x:t>202 E Euclid Ave, Gila Bend, Maricopa, AZ, 85337</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Fri of the month 4pm-5pm</x:t>
   </x:si>
   <x:si>
     <x:t>602-618-4837</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.gilabendaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>Dysart Community Center</x:t>
@@ -3699,110 +6024,80 @@
   <x:si>
     <x:t>480-962-5612</x:t>
   </x:si>
   <x:si>
     <x:t>Surprise Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Multipurpose center for seniors age 50+ and adults with disabilities. Provides hot lunches, arts and crafts, bingo, social activities, special interest classes, computer assistance, fitness activities, field trips, and a fitness center.</x:t>
   </x:si>
   <x:si>
     <x:t>Adults age 50 and older and adults with disabilities for most programs. Adults age 50 and older for lunch program.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit center, visit website, or write; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>15832 N Hollyhock St, Surprise, Maricopa, AZ, 85378-4175</x:t>
   </x:si>
   <x:si>
     <x:t>623-222-1500</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.surpriseaz.gov/406/Senior-Services</x:t>
   </x:si>
   <x:si>
-    <x:t>Chandler Senior Center</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Buddhist Tzu Chi Foundation Phoenix Service Center</x:t>
   </x:si>
   <x:si>
     <x:t>People in need, photo ID and proof of address.</x:t>
   </x:si>
   <x:si>
     <x:t>Call. email or visit sight.  Contact provider to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>2145 W Elliot Rd, Chandler, Maricopa, AZ, 85224-1716</x:t>
   </x:si>
   <x:si>
     <x:t>Tue, Fri 9:30am-12pm, 1pm-4pm; Sat 9:30am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>480-838-6556</x:t>
   </x:si>
   <x:si>
     <x:t>http://tzuchi.us</x:t>
   </x:si>
   <x:si>
     <x:t>Buckeye Community Center &amp; Senior Programming</x:t>
   </x:si>
   <x:si>
     <x:t>Provides programs for senior and adults with disabilities. Services include recreation and socialization programs, local transportation, and meals served and delivered for seniors and adults with disabilities. Offers special interest classes, and exercise and fitness programs. Available to rent for social events.</x:t>
   </x:si>
   <x:si>
     <x:t>Adult residents of Buckeye age 18 and older.</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website. Contact provider to confirm documents required.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>201 E Centre Ave, Buckeye, Maricopa, AZ, 85326-3109</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 9am-4pm; Mon-Fri. senior meals 11:30am-12:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-349-6600</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.buckeyeaz.gov/residents/senior-services-and-community-center</x:t>
   </x:si>
   <x:si>
     <x:t>seniorprogram@buckeyeaz.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Catholic Charities Legacy Foundation/Christine Stamper Center for Help &amp; Hope</x:t>
   </x:si>
   <x:si>
     <x:t>Provides short-term emergency shelter. Offers a day resource center that includes computer access, laundry, shower facilities, hygiene supplies, and hot meals. Also provides homeless outreach services and case management.</x:t>
   </x:si>
   <x:si>
     <x:t>Families, individuals, and veterans who are low income, homeless or at risk of homelessness in Mohave County</x:t>
   </x:si>
   <x:si>
     <x:t>Call; Contact provider to confirm documents required</x:t>
@@ -3870,92 +6165,62 @@
   <x:si>
     <x:t>Lutheran Social Services of the Southwest Food Pantry - Mesa</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Apache Junction, Chandler, Gilbert, Mesa, Scottsdale, and Tempe</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>142 N Date St, First Evangelical Lutheran Church, Mesa, Maricopa, AZ, 85201-6419</x:t>
   </x:si>
   <x:si>
     <x:t>Tue, Thu 9am-1:15pm; closed 2nd Tue</x:t>
   </x:si>
   <x:si>
     <x:t>480-654-4539</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.lss-sw.org</x:t>
   </x:si>
   <x:si>
     <x:t>rsanders@lss-sw.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Banner Olive Branch Senior Center</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Avondale Senior Center &amp; Active Adult Program</x:t>
   </x:si>
   <x:si>
     <x:t>Provides recreation and socialization programs, and meals for seniors and people with disabilities. Offers transportation to and from the center and special events.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors and people with disabilities living in Avondale</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit website, Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
-    <x:t>995 E Riley Dr, Avondale, Maricopa, AZ, 85323</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Main Hours Mon-Thu 8am-2pm, Fri 9am-1pm, Daily Lunch Mon-Fri Noon-12:30</x:t>
   </x:si>
   <x:si>
     <x:t>623-333-2705</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.avondaleaz.gov/government/departments/neighborhood-family-services/senior-services</x:t>
   </x:si>
   <x:si>
     <x:t>elutz@avondaleaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Cottonwood</x:t>
   </x:si>
   <x:si>
     <x:t>Provides nutrition education and breastfeeding support services, supplemental nutritious foods and referrals to health and social services.</x:t>
   </x:si>
   <x:si>
     <x:t>Women who are at nutritional risk, pregnant, breastfeeding, and postpartum; and infants and children age 5 and younger below 185% of the federal poverty guidelines. Eligibility based on income, health needs, and residency.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit website to find local WIC clinic, or apply online. Proof of income, address, and ID required.</x:t>
   </x:si>
   <x:si>
     <x:t>10 S 6th Street, Cottonwood, Yavapai, AZ, 86326-4236</x:t>
@@ -4155,53 +6420,50 @@
   <x:si>
     <x:t>WIC - Tucson 85705 Old Romero Rd</x:t>
   </x:si>
   <x:si>
     <x:t>4500 N Old Romero Dr, Tucson, Pima, AZ, 85705-2289</x:t>
   </x:si>
   <x:si>
     <x:t>Tue-Fri 8am-5pm; Sat 8am-1pm</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Tucson 85704</x:t>
   </x:si>
   <x:si>
     <x:t>2055 W Hospital Dr, Suite 135, Tucson, Pima, AZ, 85704-7823</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Tempe 85282 Southern Ave</x:t>
   </x:si>
   <x:si>
     <x:t>2737 W Southern Avenue, Suite 10, Tempe, Maricopa, AZ, 85282-4244</x:t>
   </x:si>
   <x:si>
     <x:t>Mon 8am-6:30pm; Tue-Thu 7:30am-4:30pm, Fri 7:30-noon</x:t>
   </x:si>
   <x:si>
-    <x:t>602-506-9333</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>WIC - Surprise 85378</x:t>
   </x:si>
   <x:si>
     <x:t>12425 W Bell Rd, Suite 124, Surprise, Maricopa, AZ, 85378-9003</x:t>
   </x:si>
   <x:si>
     <x:t>Wed 8am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Surprise 85374</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm; Sat, Sun 8am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Superior</x:t>
   </x:si>
   <x:si>
     <x:t>60 Main Street, Superior, Pinal, AZ, 85173-2620</x:t>
   </x:si>
   <x:si>
     <x:t>3rd Wed of the month 9am-4pm</x:t>
   </x:si>
   <x:si>
     <x:t>866-960-0633</x:t>
@@ -4239,53 +6501,50 @@
   <x:si>
     <x:t>WIC - Sierra Vista</x:t>
   </x:si>
   <x:si>
     <x:t>4115 E Foothills Dr, Sierra Vista, Cochise, AZ, 85635-6311</x:t>
   </x:si>
   <x:si>
     <x:t>520-803-3940</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Show Low</x:t>
   </x:si>
   <x:si>
     <x:t>600 N 9Th Place, Show Low, Navajo, AZ, 85901-3560</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-5:30pm by appointment only</x:t>
   </x:si>
   <x:si>
     <x:t>928-532-6050</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Scottsdale</x:t>
   </x:si>
   <x:si>
-    <x:t>6535 E Osborn Rd, Scottsdale, Maricopa, AZ, 85251-6026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mon 8am-6:30pm, Tue-Thu 8am-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - San Tan Valley</x:t>
   </x:si>
   <x:si>
     <x:t>36235 N Gantzel Dr, San Tan Valley, Pinal, AZ, 85140-7304</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - San Luis</x:t>
   </x:si>
   <x:si>
     <x:t>1358 Liberty St, San Luis, Yuma, AZ, 85349</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Saint Johns</x:t>
   </x:si>
   <x:si>
     <x:t>110 E South 1st Street, Saint Johns, Apache, AZ, 85936-4516</x:t>
   </x:si>
   <x:si>
     <x:t>Tue, Wed 7:30am-4:30pm</x:t>
@@ -4740,53 +6999,50 @@
   <x:si>
     <x:t>WIC - Coolidge</x:t>
   </x:si>
   <x:si>
     <x:t>119 W Central Avenue, Coolidge, Pinal, AZ, 85128-4405</x:t>
   </x:si>
   <x:si>
     <x:t>Wed, Thurs 8am-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Concho</x:t>
   </x:si>
   <x:si>
     <x:t>#18 COUNTY ROAD 5101, Concho, Apache, AZ, 85924</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 8am-12pm</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Chino Valley</x:t>
   </x:si>
   <x:si>
     <x:t>1951 N Voss Dr, Chino Valley, Yavapai, AZ, 86323-7628</x:t>
   </x:si>
   <x:si>
-    <x:t>Mon-Fri 8am-4:30pm</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>WIC - Chandler 85225 Galveston St</x:t>
   </x:si>
   <x:si>
     <x:t>777 Galveston St, Chandler, Maricopa, AZ, 85225-8273</x:t>
   </x:si>
   <x:si>
     <x:t>Mon 8am-6:30pm; Tue-Thu 7:30am-4:30pm; Fri 7:30-noon</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Casa Grande</x:t>
   </x:si>
   <x:si>
     <x:t>1729 N Trekell Rd, Suite 120, Casa Grande, Pinal, AZ, 85122-2215</x:t>
   </x:si>
   <x:si>
     <x:t>WIC - Bullhead City</x:t>
   </x:si>
   <x:si>
     <x:t>1222 Hancock Rd, Bullhead City, Mohave, AZ, 86442-5906</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 7am-5pm, Fri 8am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>928-758-0722</x:t>
@@ -4872,71 +7128,50 @@
   <x:si>
     <x:t>Call or visit office. Contact provider to confirm documents required.</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-5pm, Mon-Fri 11:30am-12:30pm for Meal Service</x:t>
   </x:si>
   <x:si>
     <x:t>http://azcend.org/get-help/seniors</x:t>
   </x:si>
   <x:si>
     <x:t>AZCEND Senior Nutrition Program - Chandler</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit. Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>202 Boston St, Chandler, Maricopa, AZ, 85225-8505</x:t>
   </x:si>
   <x:si>
     <x:t>Center hours Mon-Fri 8am-5pm, On site meals Mon-Fri 11:30am (first come first served)</x:t>
   </x:si>
   <x:si>
     <x:t>breaktime@chandleraz.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Cartwright Center for Strong Families and Thriving Children</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Impact of Southern Arizona</x:t>
   </x:si>
   <x:si>
     <x:t>Provides services to support people in need. Offers food boxes, clothing, personal grooming supplies, meal delivery for nearby homebound seniors, and eye glasses for school children. Also offers ESL classes, job resources, and training programs.</x:t>
   </x:si>
   <x:si>
     <x:t>People living at or below 185% of Federal Poverty Guidelines. Must live north of River Rd in northwest Tucson for most services. Must live between the town of Oracle and Tangerine Rd for senior meals.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for information; must bring photo ID and proof of address</x:t>
   </x:si>
   <x:si>
     <x:t>3535 E Hawser St, Tucson, Pima, AZ, 85739-8898</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-4:30pm administration; Mon, Fri 8:30am-12:30pm and Tue, Wed, Thu 8:30am-3:30pm food boxes &amp; clothing closet</x:t>
   </x:si>
   <x:si>
     <x:t>520-825-0009</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.impactsoaz.org</x:t>
   </x:si>
   <x:si>
     <x:t>barbara@impactsoaz.org</x:t>
@@ -4998,71 +7233,50 @@
   <x:si>
     <x:t>Provides weekly food boxes to residents of Avondale, Goodyear, Litchfield Park, and Tolleson who meet federal poverty guidelines.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Avondale, Goodyear, Litchfield Park, and Tolleson who meet federal poverty guidelines</x:t>
   </x:si>
   <x:si>
     <x:t>Call or email; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>918 S Litchfield Rd, Goodyear, Maricopa, AZ, 85338-1407</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 8am-11:30am</x:t>
   </x:si>
   <x:si>
     <x:t>623-932-2394</x:t>
   </x:si>
   <x:si>
     <x:t>http://christgoodyear.org</x:t>
   </x:si>
   <x:si>
     <x:t>outreach@christgoodyear.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Coolidge Adult Center</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Agua Fria Food and Clothing Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food, clothing, shoes, and household goods to those in need. Provides shower facility, towels, and toiletries kits for people who are transient or experiencing homelessness. Diapers, formula, and other baby items may be available once per month for families with children age 12 months and younger depending upon donations and the program wait list. Distributes Thanksgiving and Christmas food boxes to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need including those with low income and those who are experiencing homelessness. Must live in Avondale, Goodyear, Tolleson, Cashion, Buckeye, or Litchfield Park.</x:t>
   </x:si>
   <x:si>
     <x:t>Visit office or website; Need photo ID and proof of current address within eligible cities.</x:t>
   </x:si>
   <x:si>
     <x:t>405 E Harrison Dr, Avondale, Maricopa, AZ, 85323-2908</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8am-noon administration; Mon, Thu  8am-noon clothing bank</x:t>
   </x:si>
   <x:si>
     <x:t>623-932-9135</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.affcb.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@affcb.org</x:t>
@@ -5073,641 +7287,158 @@
   <x:si>
     <x:t>Provides services for people experiencing homelessness and low income community residents. Services include showers, laundry facilities, clothing, and food pantry.</x:t>
   </x:si>
   <x:si>
     <x:t>People experiencing homelessness</x:t>
   </x:si>
   <x:si>
     <x:t>Visit campus; Contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>1029 E Turney Ave, Phoenix, Maricopa, AZ, 85014-4402</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 10am-2pm; call for additional hours</x:t>
   </x:si>
   <x:si>
     <x:t>602-265-2831</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.casadecristo.org</x:t>
   </x:si>
   <x:si>
     <x:t>pastorjim@casadecristo.org</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army - Bullhead City/Laughlin</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Goodyear Mobile Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes for residents of the city of Goodyear.</x:t>
   </x:si>
   <x:si>
     <x:t>Goodyear residents in zip codes 85338, 85395</x:t>
   </x:si>
   <x:si>
     <x:t>14900 W Van Burren St, Goodyear, Maricopa, AZ, 85338-3002</x:t>
   </x:si>
   <x:si>
     <x:t>Mon, Wed, Thu 9am-11am</x:t>
   </x:si>
   <x:si>
     <x:t>602-501-7090</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.allfaithcsaz.com/mobile-food-bank</x:t>
   </x:si>
   <x:si>
     <x:t>All Faith Community Services</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food, clothing, furniture, and household goods to individuals and families in need. Offers food, diapers, and other items for families with infants.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families with low income who live in Buckeye</x:t>
   </x:si>
   <x:si>
     <x:t>214 S 5th St, Buckeye, Maricopa, AZ, 85326-2828</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 8:30am-12:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>623-386-3513</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.allfaithcsaz.com</x:t>
   </x:si>
   <x:si>
     <x:t>allfaithcs@aol.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Round Valley Senior Center</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Alhambra Elementary School District Family Resource Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides support services and information about additional resources in the community for Alhambra Elementary School District students and their families. Offers clothing and toiletries, food boxes, and access to behavioral health and benefits application assistance. Serves as a family resource center.</x:t>
   </x:si>
   <x:si>
     <x:t>Alhambra Elementary School District students and their families</x:t>
   </x:si>
   <x:si>
     <x:t>4432 W Maryland Ave, Glendale, Maricopa, AZ, 85301-4174</x:t>
   </x:si>
   <x:si>
     <x:t>602-242-5828</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.alhambraesd.org/frc</x:t>
   </x:si>
   <x:si>
     <x:t>contactFRC@alhambraesd.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Cornerstone Mission Project Basic Needs</x:t>
-[...97 lines deleted...]
-  <x:si>
     <x:t>The Salvation Army Social Services - Yuma</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for rent, gas, electric, and water bills. Provides emergency food boxes and sandwiches to those in need.</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or email</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>445 S 4th Avenue, Yuma, Yuma, AZ, 85364</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 9am-noon, 1pm-3pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-783-0181</x:t>
   </x:si>
   <x:si>
     <x:t>http://yuma.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>yumahelp@usw.salvationarmy.org</x:t>
   </x:si>
   <x:si>
     <x:t>Santa Cruz Council on Aging, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides recreation programs for seniors. Also serves lunch.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center to register</x:t>
   </x:si>
   <x:si>
     <x:t>125 E Madison St, Ste #4, Nogales, Santa Cruz, AZ, 85621-2344</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-2pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-287-7422</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.sccoanogales.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Winter Warm Up</x:t>
-[...334 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Pau - Sacred Heart of Jesus - Willcox Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes and emergency financial assistance for utilities to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Willcox area</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment</x:t>
   </x:si>
   <x:si>
     <x:t>215 W Maley St, Willcox, Cochise, AZ, 85643-2150</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 10am-4pm administration</x:t>
   </x:si>
   <x:si>
     <x:t>520-384-4900</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.facebook.com/profile.php?id=100076586477693</x:t>
   </x:si>
   <x:si>
     <x:t>Crossroads Mission</x:t>
@@ -5715,1752 +7446,333 @@
   <x:si>
     <x:t>Provides faith-based emergency shelter and support services for people who are homeless. There is a separate men's shelter for adult males, and a family shelter for single adult females and families.  Soup kitchen serves meals daily. Provides case management and housing assessments for people who are homeless. Based on the assessment, those who are the most in need are placed on the community-wide priority list. Operates a cooling center and hydration station during heat relief season.</x:t>
   </x:si>
   <x:si>
     <x:t>Men, women, married couples, men with custody of children, women with custody of children. Adults must pass urine analysis and Breathalyzer test at time of bed sign-up. Can receive direct referrals IF the caller has a drug/alcohol or mental health diagnosis.</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit shelter; must have photo ID after second night</x:t>
   </x:si>
   <x:si>
     <x:t>338 N Morley Ave, Nogales, Santa Cruz, AZ, 85621</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours facilities; daily bed sign-up 7:45pm. Meals Mon-Fri 5:30am-6:30am, 11:30am-noon, 5pm-6pm meals; Sat-Sun 6am-7pm, noon-1pm, 5pm-6pm</x:t>
   </x:si>
   <x:si>
     <x:t>928-783-9362</x:t>
   </x:si>
   <x:si>
     <x:t>http://crossroadsmission.org</x:t>
   </x:si>
   <x:si>
     <x:t>rllana@crossroadsmission.org</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army Lake Havasu City Service Extension</x:t>
-[...157 lines deleted...]
-  <x:si>
     <x:t>Wynne Chapel Social Services</x:t>
   </x:si>
   <x:si>
     <x:t>Distributes food and clothing to people in need. Also provides transportation from the Richland/Sunsites area to Willcox twice monthly and to Benson at various times; bus is not wheelchair accessible.</x:t>
   </x:si>
   <x:si>
     <x:t>Varies by service</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment for assistance. Call for bus reservations at least 24 hours in advance.</x:t>
   </x:si>
   <x:si>
     <x:t>2057 N 1st Ln, Cochise, Cochise, AZ, 85606-8510</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Thu 8am-2pm administration; 2nd Tue 9am commodities; 2nd Tue 8am clothing; 1st &amp; 3rd Thu transportation to Willcox; 5th Thu transportation to Benson</x:t>
   </x:si>
   <x:si>
     <x:t>520-826-3353</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.wynnechapel.org/calendar</x:t>
   </x:si>
   <x:si>
     <x:t>info@wynnechapel.org</x:t>
   </x:si>
   <x:si>
     <x:t>Cocopah Social Service Department</x:t>
   </x:si>
   <x:si>
     <x:t>Provides a variety of services to Native Americans.</x:t>
   </x:si>
   <x:si>
     <x:t>Native American children and adults; must bring proof of membership in a federally recognized tribe</x:t>
   </x:si>
   <x:si>
-    <x:t>Call or visit website</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>14281 Centre Ave, Somerton, Yuma, AZ, 85350-7001</x:t>
   </x:si>
   <x:si>
     <x:t>928-627-3729</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.cocopah.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Gold Canyon United Methodist Church Food Bank</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>Tombstone Old Firehouse Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Provides activities and programs for seniors. Includes nutrition classes, bingo, and bunco games. Facility has Wi-Fi wireless access. Also provides congregate meals each weekday.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 55 and older and their spouses</x:t>
   </x:si>
   <x:si>
     <x:t>507 E Toughnut St, Tombstone, Cochise, AZ, 85638</x:t>
   </x:si>
   <x:si>
     <x:t>Center hours vary; Mon-Fri 11am-1pm meals</x:t>
   </x:si>
   <x:si>
     <x:t>520-457-2525</x:t>
   </x:si>
   <x:si>
     <x:t>http://cityoftombstoneaz.gov/old-fire-house-senior-center</x:t>
   </x:si>
   <x:si>
     <x:t>seniorcenter@cityoftombstoneaz.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Superior Senior Center</x:t>
-[...169 lines deleted...]
-  <x:si>
     <x:t>Bisbee Coalition for the Homeless</x:t>
   </x:si>
   <x:si>
     <x:t>Provides shelter for men, women, and families who are homeless. Includes meals, showers, laundry, and case management. Also provides meals and food bags every weekday to people in need. Delivers meals to those who are homebound on a case-by-case basis.</x:t>
   </x:si>
   <x:si>
     <x:t>509 Romero St, Bisbee, Cochise, AZ, 85603</x:t>
   </x:si>
   <x:si>
     <x:t>24-hours facility; daily noon-2pm &amp; 5pm-6pm meals; daily noon-2pm food bags; Mon, Tue, Thu, Fri noon-2pm showers</x:t>
   </x:si>
   <x:si>
     <x:t>520-432-7839</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.bisbeeshelter.org</x:t>
   </x:si>
   <x:si>
     <x:t>bhsheltered@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Dorothy Nolan Senior Center</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>Desert Valley Senior Center</x:t>
   </x:si>
   <x:si>
     <x:t>Senior center provides various physical activities, games, local field trips, arts and crafts, and dancing. Also provides lunch congregate meals.</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website</x:t>
   </x:si>
   <x:si>
     <x:t>245 S Bingham Ave, Somerton, Yuma, AZ, 85350-6324</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7am-2pm center; Mon-Fri 11am-noon lunch</x:t>
   </x:si>
   <x:si>
     <x:t>928-627-9878</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.somertonaz.gov/departments/parks___recreation/senior_program.php</x:t>
   </x:si>
   <x:si>
     <x:t>franciscaalvarez@somertonaz.gov</x:t>
   </x:si>
   <x:si>
-    <x:t>Mobile Elementary School District #86</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Yuma Community Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes to people on low income. Offers referrals to additional food box sites by phone and website. Also provides summer food program for students.</x:t>
   </x:si>
   <x:si>
     <x:t>People in La Paz and Yuma counties with income at or below 185% of Federal Poverty Guide Lines</x:t>
   </x:si>
   <x:si>
     <x:t>Call, visit office, or visit website; bring photo ID</x:t>
   </x:si>
   <x:si>
     <x:t>2404 E 24th St, Yuma, Yuma, AZ, 85365-2617</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 7:30am-12:30pm administration; Mon-Fri 9am-3pm program</x:t>
   </x:si>
   <x:si>
     <x:t>928-343-1243</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.yumafoodbank.org</x:t>
   </x:si>
   <x:si>
     <x:t>info@yumafoodbank.org</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>http://www.chamberofcommerce.com/united-states/arizona/mammoth/food-bank/2003257678-tri-community-food-bank</x:t>
   </x:si>
   <x:si>
     <x:t>Tombstone Community Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Tombstone</x:t>
   </x:si>
   <x:si>
     <x:t>Visit Food Bank; Must bring photo ID and proof of address</x:t>
   </x:si>
   <x:si>
     <x:t>15 N San Diego St, Tombstone, Cochise, AZ, 85638</x:t>
   </x:si>
   <x:si>
     <x:t>Wed-Fri 9am-2:30pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-457-3698</x:t>
   </x:si>
   <x:si>
     <x:t>http://cityoftombstoneaz.gov/community-food-bank</x:t>
   </x:si>
   <x:si>
     <x:t>Our Neighbors Farm &amp; Pantry</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes and fresh produce to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Graham and Greenlee counties</x:t>
   </x:si>
   <x:si>
     <x:t>1020 S 10th Ave, Safford, Graham, AZ, 85546-3425</x:t>
   </x:si>
   <x:si>
     <x:t>October-April: Tue &amp; Thu 10am-noon and 1pm-3pm
 May-September: Tue &amp; Thu 8am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>928-432-6984</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.ourneighborsfarmandpantry.org/</x:t>
   </x:si>
   <x:si>
     <x:t>onfandp@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Saint Vincent de Paul - Saint Rose of Lima - Safford Conference</x:t>
-[...772 lines deleted...]
-  <x:si>
     <x:t>Seventh Day Adventist Community Services Center - Yuma</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes to people in need. May also provide clothing, shoes, tarps, blankets and other household items.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Yuma area</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit center; must bring photo ID</x:t>
   </x:si>
   <x:si>
     <x:t>903 W 3rd St, Yuma, Yuma, AZ, 85364-2001</x:t>
   </x:si>
   <x:si>
     <x:t>Wed 9:30am-1pm Oct-May 15</x:t>
   </x:si>
   <x:si>
     <x:t>928-329-1076</x:t>
   </x:si>
   <x:si>
     <x:t>http://azfoodbanks.org/maps/yuma-sda-community-services</x:t>
   </x:si>
   <x:si>
     <x:t>The Salvation Army - Sierra Vista</x:t>
   </x:si>
   <x:si>
     <x:t>Provides financial assistance for utilities for people in need. Serves hot meals every weekday. Offers cooling center and hydration station in the summer.</x:t>
   </x:si>
   <x:si>
     <x:t>People on low income who are in crisis in the Fort Huachuca, Hereford, Huachuca City, and Sierra Vista areas</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment. Must bring photo ID for adults and birth certificates; also bring DES full case printout if applicable</x:t>
   </x:si>
   <x:si>
     <x:t>180 E Wilcox Dr, Sierra Vista, Cochise, AZ, 85635-2524</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 9am-1pm administration; Mon-Fri 11:30am-12:30pm meals</x:t>
   </x:si>
   <x:si>
     <x:t>520-459-8411</x:t>
   </x:si>
   <x:si>
     <x:t>http://sierravista.salvationarmy.org/sierra_vista_corps</x:t>
   </x:si>
   <x:si>
-    <x:t>Mondo Anaya Community Center</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>Cochise Harm Reduction - Mobile Outreach</x:t>
   </x:si>
   <x:si>
     <x:t>Provides harm reduction supplies and resources to people who use drugs and those that are unhoused. Mobile outreach offers peer support with option for additional support.</x:t>
   </x:si>
   <x:si>
     <x:t>Any individual over the age of 18 who resides within Cochise County</x:t>
   </x:si>
   <x:si>
     <x:t>62 Brewery Ave, Under City Park, Bisbee, Cochise, AZ, 85603</x:t>
   </x:si>
   <x:si>
     <x:t>Thu 1pm-4pm; Benson 1st, 3rd Tuesdays of the month, Douglas 2nd and 4th Tuesdays of the month, Sierra Vista every Wednesdays, Bisbee every Fridays, Wilcox 2nd Monday of the month for mobile route schedule</x:t>
   </x:si>
   <x:si>
     <x:t>520-346-1366</x:t>
   </x:si>
   <x:si>
     <x:t>http://cochiseharmreduction.org</x:t>
   </x:si>
   <x:si>
     <x:t>lu@cochiseharmreduction.org</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Saint Luke's Catholic Church - Douglas Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes to people in need. Serves lunch several times a week. Also provides financial assistance for rent and utilities.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Douglas area</x:t>
   </x:si>
   <x:si>
     <x:t>Call for appointment and reservation</x:t>
   </x:si>
   <x:si>
     <x:t>543 N G Ave, Douglas, Cochise, AZ, 85607-2821</x:t>
   </x:si>
   <x:si>
     <x:t>Tue 1pm-3pm food boxes; Mon, Wed, Fri 11am-noon lunches, Thu 1pm-3pm financial assistance</x:t>
   </x:si>
   <x:si>
     <x:t>520-364-7573</x:t>
   </x:si>
   <x:si>
     <x:t>svdpdgls@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>The Salvation Army Globe Service Center</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Saint Vincent de Paul - Food Pantry - Sierra Vista Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes to people in need. Clients may receive one box per month.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Sierra Vista</x:t>
   </x:si>
   <x:si>
     <x:t>614 Bartow Dr, Sierra Vista, Cochise, AZ, 85635-1812</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri noon-4pm; 1st Wed 8:30am-12pm</x:t>
   </x:si>
   <x:si>
     <x:t>520-458-9725</x:t>
   </x:si>
   <x:si>
     <x:t>stangarners@aol.com</x:t>
   </x:si>
   <x:si>
     <x:t>Saint Vincent de Paul - Our Lady of the Mountains - Sierra Vista Conference l</x:t>
   </x:si>
   <x:si>
     <x:t>Provides case management and food boxes for people in need.</x:t>
@@ -7567,101 +7879,50 @@
   <x:si>
     <x:t>Saint Vincent de Paul - Saint Patrick - Bisbee Conference</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes, clothing, and limited financial assistance to people in need. Also provides referrals to emergency housing.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in the Bisbee area</x:t>
   </x:si>
   <x:si>
     <x:t>Call or visit office for intake</x:t>
   </x:si>
   <x:si>
     <x:t>100 Quality Hill Rd, Bisbee, Cochise, AZ, 85603</x:t>
   </x:si>
   <x:si>
     <x:t>Thu 10am-noon</x:t>
   </x:si>
   <x:si>
     <x:t>520-432-5753</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.stpatsbisbee.com/st-vincent-de-paul</x:t>
   </x:si>
   <x:si>
-    <x:t>Heber Overgaard Community Food Bank</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>East Santa Cruz County Community Food Bank, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food bags to people in need.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in Elgin, Canelo, Patagonia, Rain Valley, and Sonoita</x:t>
   </x:si>
   <x:si>
     <x:t>772 Harshaw Ave, Patagonia, Santa Cruz, AZ, 85624-6026</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Sat of the month 8:30am-10:30am</x:t>
   </x:si>
   <x:si>
     <x:t>520-302-4450</x:t>
   </x:si>
   <x:si>
     <x:t>http://escccfoodbank.org</x:t>
   </x:si>
   <x:si>
     <x:t>eastsantacruzcountyfoodbank@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Crossroads Nogales Mission</x:t>
@@ -7687,411 +7948,216 @@
   <x:si>
     <x:t>http://crossroadsmissionnogales.org/</x:t>
   </x:si>
   <x:si>
     <x:t>Duncan Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Provides emergency food boxes for people in need for residents of Greenlee County. Income guidelines apply.</x:t>
   </x:si>
   <x:si>
     <x:t>People in need in that physically reside in Greenlee County, AZ. Must meet income eligibility guidelines.</x:t>
   </x:si>
   <x:si>
     <x:t>210 Gale Ave, Duncan, Greenlee, AZ, 85534-5500</x:t>
   </x:si>
   <x:si>
     <x:t>9am-10:30am 2nd Wed of the month for senior food boxes, bread, and produce; 9am-10:30am 4th Tue of the month for commodities food box, bread, produce, and senior food box; Emergency food box by appointment.</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.facebook.com/FirstSouthernBaptistDuncanArizona</x:t>
   </x:si>
   <x:si>
     <x:t>6sumner@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Prescott Meals on Wheels</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Willcox Community Food Pantry</x:t>
   </x:si>
   <x:si>
     <x:t>Provides food boxes and clothing to people in need. Also provides referrals to other services.</x:t>
   </x:si>
   <x:si>
     <x:t>Call for intake; Drive thru for food pantry</x:t>
   </x:si>
   <x:si>
     <x:t>200 W Downen St, Willcox, Cochise, AZ, 85643-2742</x:t>
   </x:si>
   <x:si>
     <x:t>Tue, Wed, Thu 9am-11am administration; Mon 8am-10 for food and clothing distribution</x:t>
   </x:si>
   <x:si>
     <x:t>520-766-1621</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.facebook.com/willcox-community-food-pantry-820860374689236</x:t>
   </x:si>
   <x:si>
     <x:t>Senior Citizens of Patagonia, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Provides congregate meals every weekday for seniors and people with disabilities. Also provides transportation for errands, doctor appointments, to the airport, shopping, and group outings. One van is wheelchair accessible.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and people with disabilities in Elgin, Patagonia, and Sonoita</x:t>
   </x:si>
   <x:si>
     <x:t>Call for reservation</x:t>
   </x:si>
   <x:si>
     <x:t>100 Quiroga Ln, Patagonia, Santa Cruz, AZ, 85624</x:t>
   </x:si>
   <x:si>
     <x:t>Mon-Fri 10am-2pm center; Mon-Fri 11:30am-1pm lunch</x:t>
   </x:si>
   <x:si>
     <x:t>520-394-2494</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seniorcitizensofpatagonia.org</x:t>
   </x:si>
   <x:si>
     <x:t>user1scp@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Parker Community Senior Center</x:t>
-[...269 lines deleted...]
-    <x:t>http://www.elmirageaz.gov/427/Senior-Center</x:t>
+    <x:t>Hope Pregnancy Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides free family planning services and baby supplies such as diapers, clothes and formula. Clients can also complete parenting classes to earn points which may be used to purchase baby furniture items such as strollers, high chairs and bassinets.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Women and teens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224 S Kendrick St, Flagstaff, Coconino, AZ, 86001-5625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tue-Thu 10am-4pm; Fri 10am-2pm 24-hours helpline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-774-8302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://hopeprc.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@hopeprc.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Arizona Aging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Designated Area Agency on Aging for Region V. Administers programs and services for senior and adults with disabilities in Gila and Pinal counties. Also offers home delivered meals.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in Gila and Pinal counties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8969 W McCartney Rd, Casa Grande, Pinal, AZ, 85194-7432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon-Thu 8am-4:30pm, Fri 8am-noon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520-836-2758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.pgcsc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flagstaff Shelter Services Day Resource Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides a resource center for adults who are homeless. Services include sack lunches, clothing, hygiene supplies, shower facilities, use of telephone, message service, temporary mailing address, extreme cold warming center,  case management, and referrals for other services. Site for coordinated entry into housing for single adults.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult men and women who are homeless</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, visit shelter. Contact the provider for any documents required.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4185 E Huntington Dr, Flagstaff, Coconino, AZ, 86004-9404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daily 9am-3pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-225-2533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://flagshelter.org/emergency-shelter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hello@flagshelter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yarnell Regional Community Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serves hot lunches daily. Delivers meals to seniors and other homebound residents through Meals on Wheels program. Provides social activities including arts and crafts, games night, and other recreational programs. Also provides wellness education, blood pressure checks, and exercise and healthy eating classes and has an on site thrift store.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No restrictions for most services. Homebound residents of Congress, Kirkland, Peeples Valley, Skull Valley, Wilhoit, and Yarnell for Meals On Wheels.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, visit center, or visit website; Contact to confirm documents required</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22302 S Highway 89, Yarnell, Yavapai, AZ, 85362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunch Mon-Fri 11am-12:30pm; Thrift store Mon-Fri 9am-2pm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-427-6347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.yarnellrcc.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>director@yarnellcommunitycenter.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>White Mountain Meals on Wheels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivers hot meals to seniors and people with disabilities who are homebound.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors and people with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301 E McNeil, Show Low, Navajo, AZ, 85901-0301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928-532-0656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://www.mowazwm.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@mowazwm.org</x:t>
   </x:si>
   <x:si>
     <x:t>Sun City Meals on Wheels, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Delivers nutritious meals to Sun City and Youngtown residents who, because of special health problems, are unable to shop and/or prepare their own meals. If special diet is required, it must be ordered in writing by a physician.</x:t>
   </x:si>
   <x:si>
     <x:t>Residents of Sun City and Youngtown</x:t>
   </x:si>
   <x:si>
     <x:t>Call; messages returned no later than next business day. Must provide prescription if special meals are required.</x:t>
   </x:si>
   <x:si>
     <x:t>10404 W Coggins Dr, Ste 106, Sun City, Maricopa, AZ, 85351-3400</x:t>
   </x:si>
   <x:si>
     <x:t>Administration Mon-Fri 9am-1pm ; meals delivered daily 11am-12:30pm, including holidays</x:t>
   </x:si>
   <x:si>
     <x:t>623-974-9430</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.suncitymealsonwheels.org</x:t>
   </x:si>
@@ -8386,249 +8452,111 @@
   <x:si>
     <x:t>Summer Food Service Program</x:t>
   </x:si>
   <x:si>
     <x:t>Administers the summer food program for youth in Arizona. Sites provide free and reduced-cost breakfasts, lunches, snacks, and suppers.</x:t>
   </x:si>
   <x:si>
     <x:t>Families with children age 18 and younger and low income. contact provider to confirm documents required</x:t>
   </x:si>
   <x:si>
     <x:t>Call hotline, call local school, or text COMIDA or FOOD to 304-304</x:t>
   </x:si>
   <x:si>
     <x:t>Various locations statewide, Phoenix, Maricopa, AZ, 85007</x:t>
   </x:si>
   <x:si>
     <x:t>Vary by location</x:t>
   </x:si>
   <x:si>
     <x:t>602-528-3434</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.azhealthzone.org/freesummermeals</x:t>
   </x:si>
   <x:si>
-    <x:t>Flagstaff Shelter Services Day Resource Center</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>SEAGO Area Agency on Aging Region VI</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to seniors in southeastern Arizona. Also provides intake and case management for seniors and adults with disabilities so they can remain in their own homes. Includes assessment of needs, development of an individualized care plan, home delivered meals, and coordination of in-home support services.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older and adults age 18 and older with disabilities; must live in Cochise, Graham, Greenlee, and Santa Cruz Counties</x:t>
   </x:si>
   <x:si>
     <x:t>1403 W Highway 92, Stee B, Bisbee, Cochise, AZ, 85603-1160</x:t>
   </x:si>
   <x:si>
     <x:t>520-432-2528</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.seago.org/area-agency-on-aging</x:t>
   </x:si>
   <x:si>
     <x:t>aging@seago.org</x:t>
   </x:si>
   <x:si>
-    <x:t>Central Arizona Aging</x:t>
-[...80 lines deleted...]
-    <x:t>hopeprcflag@gmail.com</x:t>
+    <x:t>211 Arizona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provides information about and referrals to health and human services throughout Arizona by phone and website.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Call, email, or visit website. For those sending an email, include city and/or ZIP Code with a brief description of the needed services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1275 W Washington St, Ste 210, Tempe, Maricopa, AZ, 85281-1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-hours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>http://211arizona.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>AZlinks.gov</x:t>
   </x:si>
   <x:si>
     <x:t>Website offers information and resources on aging and disability.</x:t>
   </x:si>
   <x:si>
     <x:t>Anyone seeking information on aging and disability</x:t>
   </x:si>
   <x:si>
     <x:t>Visit website</x:t>
   </x:si>
   <x:si>
     <x:t>Confidential location, Phoenix, Maricopa, AZ, 85001</x:t>
   </x:si>
   <x:si>
     <x:t>http://azlinks.gov</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>211arizona@solari-inc.org</x:t>
   </x:si>
   <x:si>
     <x:t>24-Hour Senior HELP LINE</x:t>
   </x:si>
   <x:si>
     <x:t>Provides information and referrals to services for older adults. Includes information about transportation, housing, long-term care, benefits, older worker referrals, caregiver respite, volunteer opportunities, counseling, senior centers, minor home repairs, support groups, home health aides, legal assistance, home delivered meals, and nurse visits. Coordinates planning, development, and delivery of needed services for seniors age 60 and older and adults with disabilities age 18 and older with long term care needs.</x:t>
   </x:si>
   <x:si>
     <x:t>Seniors age 60 and older, adults age 18 and older with disabilities, and family caregivers</x:t>
   </x:si>
   <x:si>
     <x:t>Call. No documents required to speak with the helpline.</x:t>
   </x:si>
   <x:si>
     <x:t>http://www.aaaphx.org/program-services/24-hour-senior-help-line</x:t>
   </x:si>
   <x:si>
     <x:t>Health-e-Arizona PLUS</x:t>
   </x:si>
   <x:si>
     <x:t>Provides online enrollment application for AHCCCS Health Insurance coverage, KidsCare, Children's Rehabilitative Services, Nutrition Assistance (food stamps/SNAP), and Temporary Assistance for Needy Families (TANF) cash assistance. Applicants will receive their eligibility status on completion.</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals and families in Arizona</x:t>
   </x:si>
@@ -9165,51 +9093,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I449"/>
+  <x:dimension ref="A1:I442"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="30.710625" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="60" customHeight="1"/>
     <x:row r="2" spans="1:9" ht="5" customHeight="1"/>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2"/>
       <x:c r="C3" s="2"/>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
@@ -9249,12195 +9177,12016 @@
     <x:row r="5" spans="1:9" s="1" customFormat="1">
       <x:c r="A5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I5" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:9" s="1" customFormat="1">
       <x:c r="A6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
+      <x:c r="C6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" s="1" customFormat="1">
       <x:c r="A7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" s="1" customFormat="1">
       <x:c r="A8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" s="1" customFormat="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="C9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" s="1" customFormat="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" s="1" customFormat="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" s="1" customFormat="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" s="1" customFormat="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" s="1" customFormat="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" s="1" customFormat="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>80</x:v>
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s"/>
     </x:row>
     <x:row r="16" spans="1:9" s="1" customFormat="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" s="1" customFormat="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" s="1" customFormat="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" s="1" customFormat="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" s="1" customFormat="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" s="1" customFormat="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" s="1" customFormat="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" s="1" customFormat="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" s="1" customFormat="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" s="1" customFormat="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" s="1" customFormat="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>172</x:v>
-[...1 lines deleted...]
-      <x:c r="I26" s="1" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
     </x:row>
     <x:row r="27" spans="1:9" s="1" customFormat="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" s="1" customFormat="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" s="1" customFormat="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" s="1" customFormat="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" s="1" customFormat="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" s="1" customFormat="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="I32" s="1" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
     </x:row>
     <x:row r="33" spans="1:9" s="1" customFormat="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" s="1" customFormat="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" s="1" customFormat="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" s="1" customFormat="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" s="1" customFormat="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>254</x:v>
-[...2 lines deleted...]
-        <x:v>255</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" s="1" customFormat="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>264</x:v>
-[...1 lines deleted...]
-      <x:c r="I38" s="1" t="s"/>
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
     </x:row>
     <x:row r="39" spans="1:9" s="1" customFormat="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" s="1" customFormat="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" s="1" customFormat="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" s="1" customFormat="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" s="1" customFormat="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" s="1" customFormat="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>312</x:v>
-[...2 lines deleted...]
-        <x:v>313</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" s="1" customFormat="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" s="1" customFormat="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>327</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s"/>
     </x:row>
     <x:row r="47" spans="1:9" s="1" customFormat="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" s="1" customFormat="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" s="1" customFormat="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>353</x:v>
-[...1 lines deleted...]
-      <x:c r="I49" s="1" t="s"/>
+        <x:v>377</x:v>
+      </x:c>
     </x:row>
     <x:row r="50" spans="1:9" s="1" customFormat="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>361</x:v>
-[...2 lines deleted...]
-        <x:v>362</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" s="1" customFormat="1">
       <x:c r="A51" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>370</x:v>
-[...2 lines deleted...]
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" s="1" customFormat="1">
       <x:c r="A52" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" s="1" customFormat="1">
       <x:c r="A53" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" s="1" customFormat="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" s="1" customFormat="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" s="1" customFormat="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" s="1" customFormat="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>416</x:v>
-[...2 lines deleted...]
-        <x:v>417</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" s="1" customFormat="1">
       <x:c r="A58" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>425</x:v>
-[...2 lines deleted...]
-        <x:v>426</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" s="1" customFormat="1">
       <x:c r="A59" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>433</x:v>
-[...2 lines deleted...]
-        <x:v>434</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" s="1" customFormat="1">
       <x:c r="A60" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" s="1" customFormat="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" s="1" customFormat="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>457</x:v>
-[...2 lines deleted...]
-        <x:v>458</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" s="1" customFormat="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>465</x:v>
-[...2 lines deleted...]
-        <x:v>466</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" s="1" customFormat="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>474</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s"/>
     </x:row>
     <x:row r="65" spans="1:9" s="1" customFormat="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>482</x:v>
-[...2 lines deleted...]
-        <x:v>483</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" s="1" customFormat="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>491</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s"/>
     </x:row>
     <x:row r="67" spans="1:9" s="1" customFormat="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>500</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s"/>
     </x:row>
     <x:row r="68" spans="1:9" s="1" customFormat="1">
       <x:c r="A68" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>509</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s"/>
     </x:row>
     <x:row r="69" spans="1:9" s="1" customFormat="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" s="1" customFormat="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" s="1" customFormat="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" s="1" customFormat="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" s="1" customFormat="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" s="1" customFormat="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>557</x:v>
-[...2 lines deleted...]
-        <x:v>558</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" s="1" customFormat="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>565</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s"/>
     </x:row>
     <x:row r="76" spans="1:9" s="1" customFormat="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" s="1" customFormat="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" s="1" customFormat="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" s="1" customFormat="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>574</x:v>
-      </x:c>
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s"/>
     </x:row>
     <x:row r="80" spans="1:9" s="1" customFormat="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" s="1" customFormat="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" s="1" customFormat="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" s="1" customFormat="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" s="1" customFormat="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" s="1" customFormat="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" s="1" customFormat="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" s="1" customFormat="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" s="1" customFormat="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" s="1" customFormat="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" s="1" customFormat="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" s="1" customFormat="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>648</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s"/>
     </x:row>
     <x:row r="92" spans="1:9" s="1" customFormat="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" s="1" customFormat="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" s="1" customFormat="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" s="1" customFormat="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" s="1" customFormat="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" s="1" customFormat="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>695</x:v>
-[...2 lines deleted...]
-        <x:v>696</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" s="1" customFormat="1">
       <x:c r="A98" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" s="1" customFormat="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>712</x:v>
-[...2 lines deleted...]
-        <x:v>713</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" s="1" customFormat="1">
       <x:c r="A100" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" s="1" customFormat="1">
       <x:c r="A101" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>728</x:v>
-      </x:c>
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s"/>
     </x:row>
     <x:row r="102" spans="1:9" s="1" customFormat="1">
       <x:c r="A102" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" s="1" customFormat="1">
       <x:c r="A103" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>743</x:v>
-[...2 lines deleted...]
-        <x:v>744</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" s="1" customFormat="1">
       <x:c r="A104" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" s="1" customFormat="1">
       <x:c r="A105" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>811</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>756</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s"/>
     </x:row>
     <x:row r="106" spans="1:9" s="1" customFormat="1">
       <x:c r="A106" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>764</x:v>
-[...2 lines deleted...]
-        <x:v>765</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" s="1" customFormat="1">
       <x:c r="A107" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" s="1" customFormat="1">
       <x:c r="A108" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>777</x:v>
-[...2 lines deleted...]
-        <x:v>766</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" s="1" customFormat="1">
       <x:c r="A109" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" s="1" customFormat="1">
       <x:c r="A110" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>785</x:v>
-[...2 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" s="1" customFormat="1">
       <x:c r="A111" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" s="1" customFormat="1">
       <x:c r="A112" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" s="1" customFormat="1">
       <x:c r="A113" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" s="1" customFormat="1">
       <x:c r="A114" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>808</x:v>
-[...2 lines deleted...]
-        <x:v>809</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" s="1" customFormat="1">
       <x:c r="A115" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>816</x:v>
-[...1 lines deleted...]
-      <x:c r="I115" s="1" t="s"/>
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
     </x:row>
     <x:row r="116" spans="1:9" s="1" customFormat="1">
       <x:c r="A116" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" s="1" customFormat="1">
       <x:c r="A117" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" s="1" customFormat="1">
       <x:c r="A118" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>840</x:v>
-[...1 lines deleted...]
-      <x:c r="I118" s="1" t="s"/>
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
     </x:row>
     <x:row r="119" spans="1:9" s="1" customFormat="1">
       <x:c r="A119" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" s="1" customFormat="1">
       <x:c r="A120" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>854</x:v>
-[...1 lines deleted...]
-      <x:c r="I120" s="1" t="s"/>
+        <x:v>925</x:v>
+      </x:c>
     </x:row>
     <x:row r="121" spans="1:9" s="1" customFormat="1">
       <x:c r="A121" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>860</x:v>
-[...2 lines deleted...]
-        <x:v>861</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" s="1" customFormat="1">
       <x:c r="A122" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>869</x:v>
-[...2 lines deleted...]
-        <x:v>870</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" s="1" customFormat="1">
       <x:c r="A123" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>876</x:v>
-[...2 lines deleted...]
-        <x:v>877</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" s="1" customFormat="1">
       <x:c r="A124" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" s="1" customFormat="1">
       <x:c r="A125" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>890</x:v>
-[...2 lines deleted...]
-        <x:v>891</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" s="1" customFormat="1">
       <x:c r="A126" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>898</x:v>
-[...2 lines deleted...]
-        <x:v>899</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" s="1" customFormat="1">
       <x:c r="A127" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" s="1" customFormat="1">
       <x:c r="A128" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" s="1" customFormat="1">
       <x:c r="A129" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" s="1" customFormat="1">
       <x:c r="A130" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" s="1" customFormat="1">
       <x:c r="A131" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" s="1" customFormat="1">
       <x:c r="A132" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" s="1" customFormat="1">
       <x:c r="A133" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>938</x:v>
-      </x:c>
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s"/>
     </x:row>
     <x:row r="134" spans="1:9" s="1" customFormat="1">
       <x:c r="A134" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" s="1" customFormat="1">
       <x:c r="A135" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>949</x:v>
-[...2 lines deleted...]
-        <x:v>950</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" s="1" customFormat="1">
       <x:c r="A136" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" s="1" customFormat="1">
       <x:c r="A137" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" s="1" customFormat="1">
       <x:c r="A138" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" s="1" customFormat="1">
       <x:c r="A139" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>983</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s"/>
     </x:row>
     <x:row r="140" spans="1:9" s="1" customFormat="1">
       <x:c r="A140" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" s="1" customFormat="1">
       <x:c r="A141" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" s="1" customFormat="1">
       <x:c r="A142" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>1007</x:v>
-[...2 lines deleted...]
-        <x:v>1008</x:v>
+        <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" s="1" customFormat="1">
       <x:c r="A143" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" s="1" customFormat="1">
       <x:c r="A144" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" s="1" customFormat="1">
       <x:c r="A145" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s"/>
     </x:row>
     <x:row r="146" spans="1:9" s="1" customFormat="1">
       <x:c r="A146" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" s="1" customFormat="1">
       <x:c r="A147" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1121</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" s="1" customFormat="1">
       <x:c r="A148" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1130</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" s="1" customFormat="1">
       <x:c r="A149" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>1056</x:v>
-[...2 lines deleted...]
-        <x:v>1057</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" s="1" customFormat="1">
       <x:c r="A150" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" s="1" customFormat="1">
       <x:c r="A151" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1153</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" s="1" customFormat="1">
       <x:c r="A152" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" s="1" customFormat="1">
       <x:c r="A153" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" s="1" customFormat="1">
       <x:c r="A154" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>1090</x:v>
-[...2 lines deleted...]
-        <x:v>1078</x:v>
+        <x:v>1176</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" s="1" customFormat="1">
       <x:c r="A155" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1185</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" s="1" customFormat="1">
       <x:c r="A156" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>1103</x:v>
-      </x:c>
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s"/>
     </x:row>
     <x:row r="157" spans="1:9" s="1" customFormat="1">
       <x:c r="A157" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>1201</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" s="1" customFormat="1">
       <x:c r="A158" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
+        <x:v>1209</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" s="1" customFormat="1">
       <x:c r="A159" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1209</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" s="1" customFormat="1">
       <x:c r="A160" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>1126</x:v>
-[...2 lines deleted...]
-        <x:v>1127</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" s="1" customFormat="1">
       <x:c r="A161" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" s="1" customFormat="1">
       <x:c r="A162" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>1142</x:v>
-[...2 lines deleted...]
-        <x:v>1143</x:v>
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
+        <x:v>1239</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" s="1" customFormat="1">
       <x:c r="A163" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" s="1" customFormat="1">
       <x:c r="A164" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1255</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" s="1" customFormat="1">
       <x:c r="A165" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="I165" s="1" t="s">
+        <x:v>1263</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" s="1" customFormat="1">
       <x:c r="A166" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" s="1" customFormat="1">
       <x:c r="A167" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" s="1" customFormat="1">
       <x:c r="A168" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="I168" s="1" t="s">
+        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" s="1" customFormat="1">
       <x:c r="A169" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1295</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" s="1" customFormat="1">
       <x:c r="A170" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" s="1" customFormat="1">
       <x:c r="A171" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" s="1" customFormat="1">
       <x:c r="A172" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" s="1" customFormat="1">
       <x:c r="A173" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>1228</x:v>
-[...1 lines deleted...]
-      <x:c r="I173" s="1" t="s"/>
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="I173" s="1" t="s">
+        <x:v>1328</x:v>
+      </x:c>
     </x:row>
     <x:row r="174" spans="1:9" s="1" customFormat="1">
       <x:c r="A174" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1337</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" s="1" customFormat="1">
       <x:c r="A175" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>1244</x:v>
-[...1 lines deleted...]
-      <x:c r="I175" s="1" t="s"/>
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="I175" s="1" t="s">
+        <x:v>1345</x:v>
+      </x:c>
     </x:row>
     <x:row r="176" spans="1:9" s="1" customFormat="1">
       <x:c r="A176" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" s="1" customFormat="1">
       <x:c r="A177" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="I177" s="1" t="s">
+        <x:v>1359</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" s="1" customFormat="1">
       <x:c r="A178" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" s="1" customFormat="1">
       <x:c r="A179" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1376</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" s="1" customFormat="1">
       <x:c r="A180" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" s="1" customFormat="1">
       <x:c r="A181" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
-        <x:v>1293</x:v>
-[...2 lines deleted...]
-        <x:v>1294</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" s="1" customFormat="1">
       <x:c r="A182" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
-        <x:v>1302</x:v>
-[...2 lines deleted...]
-        <x:v>1303</x:v>
+        <x:v>1397</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" s="1" customFormat="1">
       <x:c r="A183" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" s="1" customFormat="1">
       <x:c r="A184" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" s="1" customFormat="1">
       <x:c r="A185" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" s="1" customFormat="1">
       <x:c r="A186" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" s="1" customFormat="1">
       <x:c r="A187" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" s="1" customFormat="1">
       <x:c r="A188" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" s="1" customFormat="1">
       <x:c r="A189" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>1329</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="I189" s="1" t="s">
+        <x:v>1431</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" s="1" customFormat="1">
       <x:c r="A190" s="1" t="s">
-        <x:v>1331</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>1333</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="I190" s="1" t="s">
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" s="1" customFormat="1">
       <x:c r="A191" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>1335</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>1338</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" s="1" customFormat="1">
       <x:c r="A192" s="1" t="s">
-        <x:v>1339</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" s="1" customFormat="1">
       <x:c r="A193" s="1" t="s">
-        <x:v>1343</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" s="1" customFormat="1">
       <x:c r="A194" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>1346</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>1347</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" s="1" customFormat="1">
       <x:c r="A195" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>1349</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>1350</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" s="1" customFormat="1">
       <x:c r="A196" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" s="1" customFormat="1">
       <x:c r="A197" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" s="1" customFormat="1">
       <x:c r="A198" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>1361</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>1362</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="I198" s="1" t="s">
+        <x:v>1479</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" s="1" customFormat="1">
       <x:c r="A199" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>1364</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>1365</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1487</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" s="1" customFormat="1">
       <x:c r="A200" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>1368</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="I200" s="1" t="s">
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" s="1" customFormat="1">
       <x:c r="A201" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>1371</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>1372</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="I201" s="1" t="s">
+        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" s="1" customFormat="1">
       <x:c r="A202" s="1" t="s">
-        <x:v>1373</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>1358</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="I202" s="1" t="s">
+        <x:v>1513</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" s="1" customFormat="1">
       <x:c r="A203" s="1" t="s">
-        <x:v>1376</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>1377</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="I203" s="1" t="s">
+        <x:v>1521</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" s="1" customFormat="1">
       <x:c r="A204" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>1380</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="I204" s="1" t="s">
+        <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" s="1" customFormat="1">
       <x:c r="A205" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>1383</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="I205" s="1" t="s">
+        <x:v>1537</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" s="1" customFormat="1">
       <x:c r="A206" s="1" t="s">
-        <x:v>1385</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" s="1" customFormat="1">
       <x:c r="A207" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>1388</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1551</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" s="1" customFormat="1">
       <x:c r="A208" s="1" t="s">
-        <x:v>1391</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>1392</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>1393</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="I208" s="1" t="s">
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" s="1" customFormat="1">
       <x:c r="A209" s="1" t="s">
-        <x:v>1395</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>1396</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="I209" s="1" t="s">
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" s="1" customFormat="1">
       <x:c r="A210" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>1399</x:v>
-[...2 lines deleted...]
-        <x:v>1400</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="I210" s="1" t="s">
+        <x:v>1573</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" s="1" customFormat="1">
       <x:c r="A211" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>1403</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="I211" s="1" t="s">
+        <x:v>1582</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" s="1" customFormat="1">
       <x:c r="A212" s="1" t="s">
-        <x:v>1404</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>1407</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" s="1" customFormat="1">
       <x:c r="A213" s="1" t="s">
-        <x:v>1408</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>1409</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>1410</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="I213" s="1" t="s">
+        <x:v>1582</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" s="1" customFormat="1">
       <x:c r="A214" s="1" t="s">
-        <x:v>1411</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>1412</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>1413</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" s="1" customFormat="1">
       <x:c r="A215" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>1415</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1605</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" s="1" customFormat="1">
       <x:c r="A216" s="1" t="s">
-        <x:v>1416</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>1417</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>1418</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1605</x:v>
+      </x:c>
+      <x:c r="I216" s="1" t="s">
+        <x:v>1609</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" s="1" customFormat="1">
       <x:c r="A217" s="1" t="s">
-        <x:v>1420</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>1421</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1615</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" s="1" customFormat="1">
       <x:c r="A218" s="1" t="s">
-        <x:v>1424</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1425</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>1426</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1615</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" s="1" customFormat="1">
       <x:c r="A219" s="1" t="s">
-        <x:v>1428</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1429</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>1430</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1431</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="I219" s="1" t="s">
+        <x:v>1625</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" s="1" customFormat="1">
       <x:c r="A220" s="1" t="s">
-        <x:v>1432</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>1433</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>1434</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>1435</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1437</x:v>
+        <x:v>1633</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" s="1" customFormat="1">
       <x:c r="A221" s="1" t="s">
-        <x:v>1438</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1439</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1640</x:v>
+      </x:c>
+      <x:c r="I221" s="1" t="s">
+        <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" s="1" customFormat="1">
       <x:c r="A222" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1441</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
-        <x:v>1310</x:v>
-      </x:c>
+        <x:v>1649</x:v>
+      </x:c>
+      <x:c r="I222" s="1" t="s"/>
     </x:row>
     <x:row r="223" spans="1:9" s="1" customFormat="1">
       <x:c r="A223" s="1" t="s">
-        <x:v>1442</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>1443</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1656</x:v>
+      </x:c>
+      <x:c r="I223" s="1" t="s">
+        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" s="1" customFormat="1">
       <x:c r="A224" s="1" t="s">
-        <x:v>1444</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>1445</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>1446</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
-        <x:v>1310</x:v>
-      </x:c>
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="I224" s="1" t="s"/>
     </x:row>
     <x:row r="225" spans="1:9" s="1" customFormat="1">
       <x:c r="A225" s="1" t="s">
-        <x:v>1448</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="I225" s="1" t="s">
+        <x:v>1670</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" s="1" customFormat="1">
       <x:c r="A226" s="1" t="s">
-        <x:v>1449</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>1450</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>1451</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1678</x:v>
+      </x:c>
+      <x:c r="I226" s="1" t="s">
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" s="1" customFormat="1">
       <x:c r="A227" s="1" t="s">
-        <x:v>1452</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>1453</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>1454</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1685</x:v>
+      </x:c>
+      <x:c r="I227" s="1" t="s">
+        <x:v>1686</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" s="1" customFormat="1">
       <x:c r="A228" s="1" t="s">
-        <x:v>1455</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1456</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>1457</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1694</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" s="1" customFormat="1">
       <x:c r="A229" s="1" t="s">
-        <x:v>1458</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1459</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>1384</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="I229" s="1" t="s">
+        <x:v>1700</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" s="1" customFormat="1">
       <x:c r="A230" s="1" t="s">
-        <x:v>1460</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1461</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>1462</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1706</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" s="1" customFormat="1">
       <x:c r="A231" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1464</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1711</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" s="1" customFormat="1">
       <x:c r="A232" s="1" t="s">
-        <x:v>1465</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1466</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" s="1" customFormat="1">
       <x:c r="A233" s="1" t="s">
-        <x:v>1468</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1469</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" s="1" customFormat="1">
       <x:c r="A234" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1471</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>1472</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="G234" s="1" t="s">
-        <x:v>1473</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="H234" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:9" s="1" customFormat="1">
       <x:c r="A235" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1475</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>1476</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="G235" s="1" t="s">
-        <x:v>1477</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="H235" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:9" s="1" customFormat="1">
       <x:c r="A236" s="1" t="s">
-        <x:v>1478</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>1480</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="G236" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="H236" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:9" s="1" customFormat="1">
       <x:c r="A237" s="1" t="s">
-        <x:v>1481</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="G237" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="H237" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:9" s="1" customFormat="1">
       <x:c r="A238" s="1" t="s">
-        <x:v>1483</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1484</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1485</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="G238" s="1" t="s">
-        <x:v>1486</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="H238" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="I238" s="1" t="s">
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:9" s="1" customFormat="1">
       <x:c r="A239" s="1" t="s">
-        <x:v>1487</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1488</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="G239" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="H239" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1758</x:v>
+      </x:c>
+      <x:c r="I239" s="1" t="s">
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:9" s="1" customFormat="1">
       <x:c r="A240" s="1" t="s">
-        <x:v>1489</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1490</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1491</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="G240" s="1" t="s">
-        <x:v>1492</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="H240" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="I240" s="1" t="s">
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:9" s="1" customFormat="1">
       <x:c r="A241" s="1" t="s">
-        <x:v>1493</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1494</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1495</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="G241" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="H241" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="I241" s="1" t="s">
+        <x:v>1776</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:9" s="1" customFormat="1">
       <x:c r="A242" s="1" t="s">
-        <x:v>1496</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="G242" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="H242" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="I242" s="1" t="s">
+        <x:v>1784</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:9" s="1" customFormat="1">
       <x:c r="A243" s="1" t="s">
-        <x:v>1497</x:v>
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1498</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G243" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="H243" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:9" s="1" customFormat="1">
       <x:c r="A244" s="1" t="s">
-        <x:v>1499</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1500</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1501</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="G244" s="1" t="s">
-        <x:v>1502</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="H244" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="I244" s="1" t="s">
+        <x:v>1800</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:9" s="1" customFormat="1">
       <x:c r="A245" s="1" t="s">
-        <x:v>1503</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1504</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1505</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="G245" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H245" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="I245" s="1" t="s">
+        <x:v>1807</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:9" s="1" customFormat="1">
       <x:c r="A246" s="1" t="s">
-        <x:v>1507</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1508</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1509</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1434</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>1810</x:v>
+      </x:c>
+      <x:c r="G246" s="1" t="s">
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H246" s="1" t="s">
-        <x:v>1511</x:v>
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="I246" s="1" t="s">
+        <x:v>1812</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:9" s="1" customFormat="1">
       <x:c r="A247" s="1" t="s">
-        <x:v>1512</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1513</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="G247" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H247" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="I247" s="1" t="s">
+        <x:v>1818</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:9" s="1" customFormat="1">
       <x:c r="A248" s="1" t="s">
-        <x:v>1514</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1515</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1516</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="G248" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="H248" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1825</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:9" s="1" customFormat="1">
       <x:c r="A249" s="1" t="s">
-        <x:v>1517</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1518</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1519</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1520</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="G249" s="1" t="s">
-        <x:v>1355</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="H249" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="I249" s="1" t="s">
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:9" s="1" customFormat="1">
       <x:c r="A250" s="1" t="s">
-        <x:v>1521</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1522</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1523</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1524</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G250" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="H250" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1841</x:v>
+      </x:c>
+      <x:c r="I250" s="1" t="s">
+        <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:9" s="1" customFormat="1">
       <x:c r="A251" s="1" t="s">
-        <x:v>1525</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1526</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1527</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="G251" s="1" t="s">
-        <x:v>1528</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="H251" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1849</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:9" s="1" customFormat="1">
       <x:c r="A252" s="1" t="s">
-        <x:v>1529</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1530</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1531</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="G252" s="1" t="s">
-        <x:v>1532</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H252" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="I252" s="1" t="s">
+        <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:9" s="1" customFormat="1">
       <x:c r="A253" s="1" t="s">
-        <x:v>1533</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1534</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1535</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="G253" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H253" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1862</x:v>
+      </x:c>
+      <x:c r="I253" s="1" t="s">
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:9" s="1" customFormat="1">
       <x:c r="A254" s="1" t="s">
-        <x:v>1536</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1537</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1538</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="G254" s="1" t="s">
-        <x:v>1539</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H254" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="I254" s="1" t="s">
+        <x:v>1870</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:9" s="1" customFormat="1">
       <x:c r="A255" s="1" t="s">
-        <x:v>1540</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1541</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1542</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="G255" s="1" t="s">
-        <x:v>1543</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H255" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1875</x:v>
+      </x:c>
+      <x:c r="I255" s="1" t="s">
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:9" s="1" customFormat="1">
       <x:c r="A256" s="1" t="s">
-        <x:v>1544</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1545</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="G256" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H256" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1881</x:v>
+      </x:c>
+      <x:c r="I256" s="1" t="s">
+        <x:v>1812</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:9" s="1" customFormat="1">
       <x:c r="A257" s="1" t="s">
-        <x:v>1546</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1547</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1506</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="G257" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="H257" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1888</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:9" s="1" customFormat="1">
       <x:c r="A258" s="1" t="s">
-        <x:v>1548</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1549</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1550</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="G258" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="H258" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1888</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:9" s="1" customFormat="1">
       <x:c r="A259" s="1" t="s">
-        <x:v>1551</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1552</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G259" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="H259" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1888</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:9" s="1" customFormat="1">
       <x:c r="A260" s="1" t="s">
-        <x:v>1553</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1554</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1555</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1556</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="G260" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="H260" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1902</x:v>
+      </x:c>
+      <x:c r="I260" s="1" t="s">
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:9" s="1" customFormat="1">
       <x:c r="A261" s="1" t="s">
-        <x:v>1557</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1558</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1559</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1560</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="G261" s="1" t="s">
-        <x:v>1561</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="H261" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1911</x:v>
+      </x:c>
+      <x:c r="I261" s="1" t="s">
+        <x:v>1912</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:9" s="1" customFormat="1">
       <x:c r="A262" s="1" t="s">
-        <x:v>1562</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1563</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="G262" s="1" t="s">
-        <x:v>1564</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="H262" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="I262" s="1" t="s">
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:9" s="1" customFormat="1">
       <x:c r="A263" s="1" t="s">
-        <x:v>1565</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1566</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="G263" s="1" t="s">
-        <x:v>1567</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="H263" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:9" s="1" customFormat="1">
       <x:c r="A264" s="1" t="s">
-        <x:v>1568</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1518</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1569</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1570</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G264" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="H264" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:9" s="1" customFormat="1">
       <x:c r="A265" s="1" t="s">
-        <x:v>1571</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1572</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1573</x:v>
+        <x:v>1938</x:v>
+      </x:c>
+      <x:c r="G265" s="1" t="s">
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="H265" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="I265" s="1" t="s">
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:9" s="1" customFormat="1">
       <x:c r="A266" s="1" t="s">
-        <x:v>1574</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1575</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1576</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G266" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="H266" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:9" s="1" customFormat="1">
       <x:c r="A267" s="1" t="s">
-        <x:v>1577</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1578</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1579</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="G267" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="H267" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="I267" s="1" t="s">
+        <x:v>1956</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:9" s="1" customFormat="1">
       <x:c r="A268" s="1" t="s">
-        <x:v>1580</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1581</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1446</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="G268" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="H268" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1964</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:9" s="1" customFormat="1">
       <x:c r="A269" s="1" t="s">
-        <x:v>1582</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>1583</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1584</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="G269" s="1" t="s">
-        <x:v>1585</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="H269" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="I269" s="1" t="s">
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:9" s="1" customFormat="1">
       <x:c r="A270" s="1" t="s">
-        <x:v>1586</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1587</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1588</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="G270" s="1" t="s">
-        <x:v>1589</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="H270" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="I270" s="1" t="s">
+        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:9" s="1" customFormat="1">
       <x:c r="A271" s="1" t="s">
-        <x:v>1590</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1591</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1592</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="G271" s="1" t="s">
-        <x:v>1593</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="H271" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="I271" s="1" t="s">
+        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:9" s="1" customFormat="1">
       <x:c r="A272" s="1" t="s">
-        <x:v>1594</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1595</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1596</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="G272" s="1" t="s">
-        <x:v>1597</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="H272" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="I272" s="1" t="s">
+        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:9" s="1" customFormat="1">
       <x:c r="A273" s="1" t="s">
-        <x:v>1598</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1599</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1600</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G273" s="1" t="s">
-        <x:v>1342</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="H273" s="1" t="s">
-        <x:v>1310</x:v>
-      </x:c>
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="I273" s="1" t="s"/>
     </x:row>
     <x:row r="274" spans="1:9" s="1" customFormat="1">
       <x:c r="A274" s="1" t="s">
-        <x:v>1601</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1603</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1604</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="G274" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="H274" s="1" t="s">
-        <x:v>1310</x:v>
-      </x:c>
+        <x:v>2010</x:v>
+      </x:c>
+      <x:c r="I274" s="1" t="s"/>
     </x:row>
     <x:row r="275" spans="1:9" s="1" customFormat="1">
       <x:c r="A275" s="1" t="s">
-        <x:v>1605</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1602</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1606</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1607</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="G275" s="1" t="s">
-        <x:v>1608</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="H275" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="I275" s="1" t="s">
+        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:9" s="1" customFormat="1">
       <x:c r="A276" s="1" t="s">
-        <x:v>1609</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1612</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1613</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G276" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="H276" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>2025</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:9" s="1" customFormat="1">
       <x:c r="A277" s="1" t="s">
-        <x:v>1615</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1610</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1617</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1618</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="G277" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="H277" s="1" t="s">
-        <x:v>1614</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="I277" s="1" t="s">
-        <x:v>1619</x:v>
+        <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:9" s="1" customFormat="1">
       <x:c r="A278" s="1" t="s">
-        <x:v>1620</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1621</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1622</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1624</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="G278" s="1" t="s">
-        <x:v>1625</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="H278" s="1" t="s">
-        <x:v>1626</x:v>
-[...1 lines deleted...]
-      <x:c r="I278" s="1" t="s"/>
+        <x:v>2041</x:v>
+      </x:c>
+      <x:c r="I278" s="1" t="s">
+        <x:v>2042</x:v>
+      </x:c>
     </x:row>
     <x:row r="279" spans="1:9" s="1" customFormat="1">
       <x:c r="A279" s="1" t="s">
-        <x:v>1627</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1628</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1629</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1630</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1631</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1632</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="G279" s="1" t="s">
-        <x:v>1633</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="H279" s="1" t="s">
-        <x:v>1634</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="I279" s="1" t="s">
-        <x:v>1635</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:9" s="1" customFormat="1">
       <x:c r="A280" s="1" t="s">
-        <x:v>1636</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1637</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1638</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1639</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1640</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1641</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="G280" s="1" t="s">
-        <x:v>1642</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="H280" s="1" t="s">
-        <x:v>1643</x:v>
+        <x:v>2057</x:v>
+      </x:c>
+      <x:c r="I280" s="1" t="s">
+        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:9" s="1" customFormat="1">
       <x:c r="A281" s="1" t="s">
-        <x:v>1644</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1645</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1646</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1648</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1649</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G281" s="1" t="s">
-        <x:v>1650</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="H281" s="1" t="s">
-        <x:v>1651</x:v>
-[...2 lines deleted...]
-        <x:v>1652</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:9" s="1" customFormat="1">
       <x:c r="A282" s="1" t="s">
-        <x:v>1653</x:v>
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1654</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1655</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1656</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1657</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1658</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G282" s="1" t="s">
-        <x:v>1659</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="H282" s="1" t="s">
-        <x:v>1660</x:v>
-[...2 lines deleted...]
-        <x:v>1661</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:9" s="1" customFormat="1">
       <x:c r="A283" s="1" t="s">
-        <x:v>1662</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1663</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1665</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1666</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="G283" s="1" t="s">
-        <x:v>1667</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="H283" s="1" t="s">
-        <x:v>1668</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:9" s="1" customFormat="1">
       <x:c r="A284" s="1" t="s">
-        <x:v>1669</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1670</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1671</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1672</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1673</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1674</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G284" s="1" t="s">
-        <x:v>1675</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="H284" s="1" t="s">
-        <x:v>1676</x:v>
-[...2 lines deleted...]
-        <x:v>1677</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:9" s="1" customFormat="1">
       <x:c r="A285" s="1" t="s">
-        <x:v>1678</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1679</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1680</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1681</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1682</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1683</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G285" s="1" t="s">
-        <x:v>1684</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="H285" s="1" t="s">
-        <x:v>1685</x:v>
-[...2 lines deleted...]
-        <x:v>1686</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:9" s="1" customFormat="1">
       <x:c r="A286" s="1" t="s">
-        <x:v>1687</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1688</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1689</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1690</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="G286" s="1" t="s">
-        <x:v>1691</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="H286" s="1" t="s">
-        <x:v>1692</x:v>
-[...2 lines deleted...]
-        <x:v>1693</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:9" s="1" customFormat="1">
       <x:c r="A287" s="1" t="s">
-        <x:v>1694</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1695</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1696</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1697</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1698</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G287" s="1" t="s">
-        <x:v>1699</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="H287" s="1" t="s">
-        <x:v>1700</x:v>
+        <x:v>2085</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:9" s="1" customFormat="1">
       <x:c r="A288" s="1" t="s">
-        <x:v>1701</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1702</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1703</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1704</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1705</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="G288" s="1" t="s">
-        <x:v>1706</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="H288" s="1" t="s">
-        <x:v>1707</x:v>
-[...2 lines deleted...]
-        <x:v>1708</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:9" s="1" customFormat="1">
       <x:c r="A289" s="1" t="s">
-        <x:v>1709</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1710</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1711</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1712</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1713</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1714</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="G289" s="1" t="s">
-        <x:v>1715</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="H289" s="1" t="s">
-        <x:v>1716</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:9" s="1" customFormat="1">
       <x:c r="A290" s="1" t="s">
-        <x:v>1717</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1718</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1719</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1720</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="G290" s="1" t="s">
-        <x:v>1721</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H290" s="1" t="s">
-        <x:v>1722</x:v>
-[...2 lines deleted...]
-        <x:v>1723</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:9" s="1" customFormat="1">
       <x:c r="A291" s="1" t="s">
-        <x:v>1724</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1725</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1726</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1727</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1728</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G291" s="1" t="s">
-        <x:v>1729</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="H291" s="1" t="s">
-        <x:v>1730</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:9" s="1" customFormat="1">
       <x:c r="A292" s="1" t="s">
-        <x:v>1731</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1732</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1733</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1734</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1735</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1736</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G292" s="1" t="s">
-        <x:v>1737</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="H292" s="1" t="s">
-        <x:v>1738</x:v>
-[...2 lines deleted...]
-        <x:v>1739</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:9" s="1" customFormat="1">
       <x:c r="A293" s="1" t="s">
-        <x:v>1740</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1741</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1742</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1743</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1744</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1745</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="G293" s="1" t="s">
-        <x:v>1746</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="H293" s="1" t="s">
-        <x:v>1747</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:9" s="1" customFormat="1">
       <x:c r="A294" s="1" t="s">
-        <x:v>1748</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1749</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1750</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1751</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1752</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1753</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="G294" s="1" t="s">
-        <x:v>1754</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="H294" s="1" t="s">
-        <x:v>1755</x:v>
-[...2 lines deleted...]
-        <x:v>1756</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:9" s="1" customFormat="1">
       <x:c r="A295" s="1" t="s">
-        <x:v>1757</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1758</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1760</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1761</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G295" s="1" t="s">
-        <x:v>1762</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="H295" s="1" t="s">
-        <x:v>1763</x:v>
-[...2 lines deleted...]
-        <x:v>1764</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:9" s="1" customFormat="1">
       <x:c r="A296" s="1" t="s">
-        <x:v>1765</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1766</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1767</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1768</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1769</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="G296" s="1" t="s">
-        <x:v>1770</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="H296" s="1" t="s">
-        <x:v>1771</x:v>
-[...1 lines deleted...]
-      <x:c r="I296" s="1" t="s"/>
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="297" spans="1:9" s="1" customFormat="1">
       <x:c r="A297" s="1" t="s">
-        <x:v>1772</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1773</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1774</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1775</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1776</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="G297" s="1" t="s">
-        <x:v>1777</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="H297" s="1" t="s">
-        <x:v>1778</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:9" s="1" customFormat="1">
       <x:c r="A298" s="1" t="s">
-        <x:v>1779</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1780</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1781</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1782</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1783</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="G298" s="1" t="s">
-        <x:v>1784</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="H298" s="1" t="s">
-        <x:v>1785</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:9" s="1" customFormat="1">
       <x:c r="A299" s="1" t="s">
-        <x:v>1786</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>1787</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1788</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1789</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1790</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1791</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="G299" s="1" t="s">
-        <x:v>1792</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="H299" s="1" t="s">
-        <x:v>1793</x:v>
-[...2 lines deleted...]
-        <x:v>1794</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:9" s="1" customFormat="1">
       <x:c r="A300" s="1" t="s">
-        <x:v>1795</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1796</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1797</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1798</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1799</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="G300" s="1" t="s">
-        <x:v>1800</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="H300" s="1" t="s">
-        <x:v>1801</x:v>
-[...2 lines deleted...]
-        <x:v>1802</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:9" s="1" customFormat="1">
       <x:c r="A301" s="1" t="s">
-        <x:v>1803</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1804</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1805</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1806</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="G301" s="1" t="s">
-        <x:v>1807</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="H301" s="1" t="s">
-        <x:v>1808</x:v>
-[...1 lines deleted...]
-      <x:c r="I301" s="1" t="s"/>
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="302" spans="1:9" s="1" customFormat="1">
       <x:c r="A302" s="1" t="s">
-        <x:v>1809</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1810</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1811</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1812</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1409</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="G302" s="1" t="s">
-        <x:v>1813</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H302" s="1" t="s">
-        <x:v>1814</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:9" s="1" customFormat="1">
       <x:c r="A303" s="1" t="s">
-        <x:v>1815</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1816</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1817</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1818</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1819</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="G303" s="1" t="s">
-        <x:v>1820</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H303" s="1" t="s">
-        <x:v>1821</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:9" s="1" customFormat="1">
       <x:c r="A304" s="1" t="s">
-        <x:v>1822</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1823</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1824</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1825</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1826</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="G304" s="1" t="s">
-        <x:v>1827</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H304" s="1" t="s">
-        <x:v>1828</x:v>
-[...2 lines deleted...]
-        <x:v>1829</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:9" s="1" customFormat="1">
       <x:c r="A305" s="1" t="s">
-        <x:v>1830</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1831</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1832</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1833</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1834</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="G305" s="1" t="s">
-        <x:v>1835</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="H305" s="1" t="s">
-        <x:v>1836</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:9" s="1" customFormat="1">
       <x:c r="A306" s="1" t="s">
-        <x:v>1837</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1838</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1839</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1840</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>1841</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="G306" s="1" t="s">
-        <x:v>1842</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="H306" s="1" t="s">
-        <x:v>1843</x:v>
-[...2 lines deleted...]
-        <x:v>1844</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:9" s="1" customFormat="1">
       <x:c r="A307" s="1" t="s">
-        <x:v>1845</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1846</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1847</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1848</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1849</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="F307" s="1" t="s">
-        <x:v>1850</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G307" s="1" t="s">
-        <x:v>1851</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="H307" s="1" t="s">
-        <x:v>1852</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:9" s="1" customFormat="1">
       <x:c r="A308" s="1" t="s">
-        <x:v>1853</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1854</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>1855</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1856</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="F308" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="G308" s="1" t="s">
-        <x:v>1858</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="H308" s="1" t="s">
-        <x:v>1859</x:v>
-[...1 lines deleted...]
-      <x:c r="I308" s="1" t="s"/>
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="309" spans="1:9" s="1" customFormat="1">
       <x:c r="A309" s="1" t="s">
-        <x:v>1860</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>1861</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
-        <x:v>1862</x:v>
+        <x:v>2156</x:v>
       </x:c>
       <x:c r="F309" s="1" t="s">
-        <x:v>1863</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G309" s="1" t="s">
-        <x:v>1864</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="H309" s="1" t="s">
-        <x:v>1865</x:v>
-[...1 lines deleted...]
-      <x:c r="I309" s="1" t="s"/>
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="310" spans="1:9" s="1" customFormat="1">
       <x:c r="A310" s="1" t="s">
-        <x:v>1866</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
-        <x:v>1867</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
-        <x:v>1868</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>1869</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="F310" s="1" t="s">
-        <x:v>1871</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="G310" s="1" t="s">
-        <x:v>1872</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="H310" s="1" t="s">
-        <x:v>1873</x:v>
-[...2 lines deleted...]
-        <x:v>1874</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:9" s="1" customFormat="1">
       <x:c r="A311" s="1" t="s">
-        <x:v>1875</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
-        <x:v>1876</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s">
-        <x:v>1877</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>1878</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E311" s="1" t="s">
-        <x:v>1879</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F311" s="1" t="s">
-        <x:v>1880</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="G311" s="1" t="s">
-        <x:v>1881</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H311" s="1" t="s">
-        <x:v>1882</x:v>
-[...2 lines deleted...]
-        <x:v>1883</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:9" s="1" customFormat="1">
       <x:c r="A312" s="1" t="s">
-        <x:v>1884</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>1885</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
-        <x:v>1886</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>1887</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E312" s="1" t="s">
-        <x:v>1888</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="F312" s="1" t="s">
-        <x:v>1889</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="G312" s="1" t="s">
-        <x:v>1890</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="H312" s="1" t="s">
-        <x:v>1891</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:9" s="1" customFormat="1">
       <x:c r="A313" s="1" t="s">
-        <x:v>1892</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
-        <x:v>1893</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C313" s="1" t="s">
-        <x:v>1894</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>1895</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E313" s="1" t="s">
-        <x:v>1896</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="F313" s="1" t="s">
-        <x:v>1897</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G313" s="1" t="s">
-        <x:v>1898</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="H313" s="1" t="s">
-        <x:v>1899</x:v>
-[...2 lines deleted...]
-        <x:v>1900</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:9" s="1" customFormat="1">
       <x:c r="A314" s="1" t="s">
-        <x:v>1901</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
-        <x:v>1902</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s">
-        <x:v>1903</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>1904</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E314" s="1" t="s">
-        <x:v>1905</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="F314" s="1" t="s">
-        <x:v>1906</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="G314" s="1" t="s">
-        <x:v>1907</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="H314" s="1" t="s">
-        <x:v>1908</x:v>
-[...2 lines deleted...]
-        <x:v>1909</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:9" s="1" customFormat="1">
       <x:c r="A315" s="1" t="s">
-        <x:v>1910</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s">
-        <x:v>1912</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D315" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E315" s="1" t="s">
-        <x:v>1914</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="F315" s="1" t="s">
-        <x:v>1915</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="G315" s="1" t="s">
-        <x:v>1916</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="H315" s="1" t="s">
-        <x:v>1917</x:v>
-[...2 lines deleted...]
-        <x:v>1918</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:9" s="1" customFormat="1">
       <x:c r="A316" s="1" t="s">
-        <x:v>1919</x:v>
+        <x:v>2177</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
-        <x:v>1920</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C316" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D316" s="1" t="s">
-        <x:v>1921</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E316" s="1" t="s">
-        <x:v>1922</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="F316" s="1" t="s">
-        <x:v>1923</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="G316" s="1" t="s">
-        <x:v>1924</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="H316" s="1" t="s">
-        <x:v>1925</x:v>
-[...2 lines deleted...]
-        <x:v>1926</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:9" s="1" customFormat="1">
       <x:c r="A317" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="B317" s="1" t="s">
-        <x:v>1928</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C317" s="1" t="s">
-        <x:v>1929</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D317" s="1" t="s">
-        <x:v>1930</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E317" s="1" t="s">
-        <x:v>1931</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="F317" s="1" t="s">
-        <x:v>1932</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="G317" s="1" t="s">
-        <x:v>1933</x:v>
+        <x:v>2184</x:v>
       </x:c>
       <x:c r="H317" s="1" t="s">
-        <x:v>1934</x:v>
-[...2 lines deleted...]
-        <x:v>1935</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:9" s="1" customFormat="1">
       <x:c r="A318" s="1" t="s">
-        <x:v>1936</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="B318" s="1" t="s">
-        <x:v>1937</x:v>
+        <x:v>2186</x:v>
       </x:c>
       <x:c r="C318" s="1" t="s">
-        <x:v>1938</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D318" s="1" t="s">
-        <x:v>1939</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E318" s="1" t="s">
-        <x:v>1940</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="F318" s="1" t="s">
-        <x:v>1941</x:v>
+        <x:v>2188</x:v>
       </x:c>
       <x:c r="G318" s="1" t="s">
-        <x:v>1942</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="H318" s="1" t="s">
-        <x:v>1943</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="I318" s="1" t="s">
-        <x:v>1944</x:v>
+        <x:v>2190</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:9" s="1" customFormat="1">
       <x:c r="A319" s="1" t="s">
-        <x:v>1945</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="B319" s="1" t="s">
-        <x:v>1946</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C319" s="1" t="s">
-        <x:v>1947</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D319" s="1" t="s">
-        <x:v>1948</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E319" s="1" t="s">
-        <x:v>1949</x:v>
+        <x:v>2192</x:v>
       </x:c>
       <x:c r="F319" s="1" t="s">
-        <x:v>1950</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G319" s="1" t="s">
-        <x:v>1951</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="H319" s="1" t="s">
-        <x:v>1952</x:v>
-[...2 lines deleted...]
-        <x:v>1953</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:9" s="1" customFormat="1">
       <x:c r="A320" s="1" t="s">
-        <x:v>1954</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="B320" s="1" t="s">
-        <x:v>1955</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C320" s="1" t="s">
-        <x:v>1956</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D320" s="1" t="s">
-        <x:v>1957</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E320" s="1" t="s">
-        <x:v>1958</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="F320" s="1" t="s">
-        <x:v>1959</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G320" s="1" t="s">
-        <x:v>1960</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H320" s="1" t="s">
-        <x:v>1961</x:v>
-[...2 lines deleted...]
-        <x:v>1962</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:9" s="1" customFormat="1">
       <x:c r="A321" s="1" t="s">
-        <x:v>1963</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
-        <x:v>1964</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C321" s="1" t="s">
-        <x:v>1965</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D321" s="1" t="s">
-        <x:v>1966</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E321" s="1" t="s">
-        <x:v>1967</x:v>
+        <x:v>2196</x:v>
       </x:c>
       <x:c r="F321" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G321" s="1" t="s">
-        <x:v>1968</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="H321" s="1" t="s">
-        <x:v>1969</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:9" s="1" customFormat="1">
       <x:c r="A322" s="1" t="s">
-        <x:v>1970</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="B322" s="1" t="s">
-        <x:v>1971</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C322" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D322" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E322" s="1" t="s">
-        <x:v>1972</x:v>
+        <x:v>2198</x:v>
       </x:c>
       <x:c r="F322" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="G322" s="1" t="s">
-        <x:v>1973</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="H322" s="1" t="s">
-        <x:v>1974</x:v>
-[...2 lines deleted...]
-        <x:v>1975</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:9" s="1" customFormat="1">
       <x:c r="A323" s="1" t="s">
-        <x:v>1976</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="B323" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C323" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D323" s="1" t="s">
-        <x:v>1977</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E323" s="1" t="s">
-        <x:v>1978</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="F323" s="1" t="s">
-        <x:v>1979</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G323" s="1" t="s">
-        <x:v>1980</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="H323" s="1" t="s">
-        <x:v>1981</x:v>
-[...2 lines deleted...]
-        <x:v>1982</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:9" s="1" customFormat="1">
       <x:c r="A324" s="1" t="s">
-        <x:v>1983</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
-        <x:v>1984</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C324" s="1" t="s">
-        <x:v>1985</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D324" s="1" t="s">
-        <x:v>1986</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E324" s="1" t="s">
-        <x:v>1987</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="F324" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>2204</x:v>
       </x:c>
       <x:c r="G324" s="1" t="s">
-        <x:v>1988</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="H324" s="1" t="s">
-        <x:v>1989</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:9" s="1" customFormat="1">
       <x:c r="A325" s="1" t="s">
-        <x:v>1990</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
-        <x:v>1991</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C325" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D325" s="1" t="s">
-        <x:v>1992</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E325" s="1" t="s">
-        <x:v>1987</x:v>
+        <x:v>2206</x:v>
       </x:c>
       <x:c r="F325" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="G325" s="1" t="s">
-        <x:v>1993</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H325" s="1" t="s">
-        <x:v>1989</x:v>
-[...2 lines deleted...]
-        <x:v>1994</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:9" s="1" customFormat="1">
       <x:c r="A326" s="1" t="s">
-        <x:v>1995</x:v>
+        <x:v>2208</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
-        <x:v>1996</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C326" s="1" t="s">
-        <x:v>1997</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D326" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E326" s="1" t="s">
-        <x:v>1998</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="F326" s="1" t="s">
-        <x:v>1999</x:v>
+        <x:v>2210</x:v>
       </x:c>
       <x:c r="G326" s="1" t="s">
-        <x:v>2000</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H326" s="1" t="s">
-        <x:v>2001</x:v>
-[...2 lines deleted...]
-        <x:v>2002</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:9" s="1" customFormat="1">
       <x:c r="A327" s="1" t="s">
-        <x:v>2003</x:v>
+        <x:v>2211</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
-        <x:v>2004</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C327" s="1" t="s">
-        <x:v>2005</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D327" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E327" s="1" t="s">
-        <x:v>2006</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="F327" s="1" t="s">
-        <x:v>2007</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="G327" s="1" t="s">
-        <x:v>2008</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="H327" s="1" t="s">
-        <x:v>2009</x:v>
-[...2 lines deleted...]
-        <x:v>2010</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:9" s="1" customFormat="1">
       <x:c r="A328" s="1" t="s">
-        <x:v>2011</x:v>
+        <x:v>2213</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
-        <x:v>2012</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C328" s="1" t="s">
-        <x:v>2013</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D328" s="1" t="s">
-        <x:v>2014</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E328" s="1" t="s">
-        <x:v>2015</x:v>
+        <x:v>2214</x:v>
       </x:c>
       <x:c r="F328" s="1" t="s">
-        <x:v>2016</x:v>
+        <x:v>2215</x:v>
       </x:c>
       <x:c r="G328" s="1" t="s">
-        <x:v>2017</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H328" s="1" t="s">
-        <x:v>2018</x:v>
-[...2 lines deleted...]
-        <x:v>2019</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:9" s="1" customFormat="1">
       <x:c r="A329" s="1" t="s">
-        <x:v>2020</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="B329" s="1" t="s">
-        <x:v>2021</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C329" s="1" t="s">
-        <x:v>2022</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D329" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E329" s="1" t="s">
-        <x:v>2023</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="F329" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G329" s="1" t="s">
-        <x:v>2024</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="H329" s="1" t="s">
-        <x:v>2025</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:9" s="1" customFormat="1">
       <x:c r="A330" s="1" t="s">
-        <x:v>2026</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
-        <x:v>2027</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C330" s="1" t="s">
-        <x:v>2028</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D330" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E330" s="1" t="s">
-        <x:v>2029</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="F330" s="1" t="s">
-        <x:v>2030</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="G330" s="1" t="s">
-        <x:v>2031</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H330" s="1" t="s">
-        <x:v>2032</x:v>
-[...2 lines deleted...]
-        <x:v>2033</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:9" s="1" customFormat="1">
       <x:c r="A331" s="1" t="s">
-        <x:v>2034</x:v>
+        <x:v>2221</x:v>
       </x:c>
       <x:c r="B331" s="1" t="s">
-        <x:v>2035</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C331" s="1" t="s">
-        <x:v>2036</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D331" s="1" t="s">
-        <x:v>2037</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E331" s="1" t="s">
-        <x:v>2038</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="F331" s="1" t="s">
-        <x:v>2039</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G331" s="1" t="s">
-        <x:v>2040</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H331" s="1" t="s">
-        <x:v>2041</x:v>
-[...2 lines deleted...]
-        <x:v>2042</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:9" s="1" customFormat="1">
       <x:c r="A332" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
-        <x:v>2043</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C332" s="1" t="s">
-        <x:v>2044</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D332" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E332" s="1" t="s">
-        <x:v>2046</x:v>
+        <x:v>2224</x:v>
       </x:c>
       <x:c r="F332" s="1" t="s">
-        <x:v>2047</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="G332" s="1" t="s">
-        <x:v>2048</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="H332" s="1" t="s">
-        <x:v>2049</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:9" s="1" customFormat="1">
       <x:c r="A333" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="B333" s="1" t="s">
-        <x:v>2043</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C333" s="1" t="s">
-        <x:v>2050</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D333" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E333" s="1" t="s">
-        <x:v>2051</x:v>
+        <x:v>2228</x:v>
       </x:c>
       <x:c r="F333" s="1" t="s">
-        <x:v>2052</x:v>
+        <x:v>2229</x:v>
       </x:c>
       <x:c r="G333" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>2230</x:v>
       </x:c>
       <x:c r="H333" s="1" t="s">
-        <x:v>2049</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:9" s="1" customFormat="1">
       <x:c r="A334" s="1" t="s">
-        <x:v>2053</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="B334" s="1" t="s">
-        <x:v>2043</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C334" s="1" t="s">
-        <x:v>2050</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D334" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E334" s="1" t="s">
-        <x:v>2054</x:v>
+        <x:v>2232</x:v>
       </x:c>
       <x:c r="F334" s="1" t="s">
-        <x:v>2052</x:v>
+        <x:v>2233</x:v>
       </x:c>
       <x:c r="G334" s="1" t="s">
-        <x:v>2055</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="H334" s="1" t="s">
-        <x:v>2049</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:9" s="1" customFormat="1">
       <x:c r="A335" s="1" t="s">
-        <x:v>2056</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="B335" s="1" t="s">
-        <x:v>2043</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C335" s="1" t="s">
-        <x:v>2050</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D335" s="1" t="s">
-        <x:v>2045</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E335" s="1" t="s">
-        <x:v>2057</x:v>
+        <x:v>2235</x:v>
       </x:c>
       <x:c r="F335" s="1" t="s">
-        <x:v>2058</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G335" s="1" t="s">
-        <x:v>2059</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="H335" s="1" t="s">
-        <x:v>2049</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:9" s="1" customFormat="1">
       <x:c r="A336" s="1" t="s">
+        <x:v>2236</x:v>
+      </x:c>
+      <x:c r="B336" s="1" t="s">
         <x:v>2060</x:v>
       </x:c>
-      <x:c r="B336" s="1" t="s">
+      <x:c r="C336" s="1" t="s">
         <x:v>2061</x:v>
       </x:c>
-      <x:c r="C336" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D336" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E336" s="1" t="s">
-        <x:v>2062</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="F336" s="1" t="s">
-        <x:v>2063</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="G336" s="1" t="s">
-        <x:v>2064</x:v>
+        <x:v>2239</x:v>
       </x:c>
       <x:c r="H336" s="1" t="s">
         <x:v>2065</x:v>
       </x:c>
-      <x:c r="I336" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="337" spans="1:9" s="1" customFormat="1">
       <x:c r="A337" s="1" t="s">
-        <x:v>2067</x:v>
+        <x:v>2240</x:v>
       </x:c>
       <x:c r="B337" s="1" t="s">
-        <x:v>2068</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C337" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D337" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E337" s="1" t="s">
-        <x:v>2069</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="F337" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="G337" s="1" t="s">
-        <x:v>2070</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H337" s="1" t="s">
-        <x:v>2071</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:9" s="1" customFormat="1">
       <x:c r="A338" s="1" t="s">
-        <x:v>2072</x:v>
+        <x:v>2242</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
-        <x:v>2073</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C338" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D338" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E338" s="1" t="s">
-        <x:v>2074</x:v>
+        <x:v>2243</x:v>
       </x:c>
       <x:c r="F338" s="1" t="s">
-        <x:v>2075</x:v>
+        <x:v>2244</x:v>
       </x:c>
       <x:c r="G338" s="1" t="s">
-        <x:v>2076</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="H338" s="1" t="s">
-        <x:v>2077</x:v>
-[...1 lines deleted...]
-      <x:c r="I338" s="1" t="s"/>
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="339" spans="1:9" s="1" customFormat="1">
       <x:c r="A339" s="1" t="s">
-        <x:v>2078</x:v>
+        <x:v>2246</x:v>
       </x:c>
       <x:c r="B339" s="1" t="s">
-        <x:v>2079</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C339" s="1" t="s">
-        <x:v>2080</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D339" s="1" t="s">
-        <x:v>1767</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E339" s="1" t="s">
-        <x:v>2081</x:v>
+        <x:v>2247</x:v>
       </x:c>
       <x:c r="F339" s="1" t="s">
-        <x:v>2082</x:v>
+        <x:v>2248</x:v>
       </x:c>
       <x:c r="G339" s="1" t="s">
-        <x:v>2083</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="H339" s="1" t="s">
-        <x:v>2084</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:9" s="1" customFormat="1">
       <x:c r="A340" s="1" t="s">
-        <x:v>2085</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="B340" s="1" t="s">
-        <x:v>2086</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C340" s="1" t="s">
-        <x:v>2087</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D340" s="1" t="s">
-        <x:v>2088</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E340" s="1" t="s">
-        <x:v>2089</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="F340" s="1" t="s">
-        <x:v>2090</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="G340" s="1" t="s">
-        <x:v>2091</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H340" s="1" t="s">
-        <x:v>2092</x:v>
-[...2 lines deleted...]
-        <x:v>2093</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:9" s="1" customFormat="1">
       <x:c r="A341" s="1" t="s">
-        <x:v>2094</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
-        <x:v>2095</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C341" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D341" s="1" t="s">
-        <x:v>2096</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E341" s="1" t="s">
-        <x:v>2097</x:v>
+        <x:v>2251</x:v>
       </x:c>
       <x:c r="F341" s="1" t="s">
-        <x:v>2098</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G341" s="1" t="s">
-        <x:v>2099</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="H341" s="1" t="s">
-        <x:v>2100</x:v>
-[...2 lines deleted...]
-        <x:v>2101</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:9" s="1" customFormat="1">
       <x:c r="A342" s="1" t="s">
-        <x:v>2102</x:v>
+        <x:v>2252</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
-        <x:v>2103</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C342" s="1" t="s">
-        <x:v>2104</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D342" s="1" t="s">
-        <x:v>1966</x:v>
+        <x:v>2253</x:v>
       </x:c>
       <x:c r="E342" s="1" t="s">
-        <x:v>2105</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="F342" s="1" t="s">
-        <x:v>2106</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G342" s="1" t="s">
-        <x:v>2107</x:v>
+        <x:v>2255</x:v>
       </x:c>
       <x:c r="H342" s="1" t="s">
-        <x:v>2108</x:v>
-[...2 lines deleted...]
-        <x:v>2109</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:9" s="1" customFormat="1">
       <x:c r="A343" s="1" t="s">
-        <x:v>2110</x:v>
+        <x:v>2256</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
-        <x:v>2111</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C343" s="1" t="s">
-        <x:v>2112</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D343" s="1" t="s">
-        <x:v>2113</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="E343" s="1" t="s">
-        <x:v>2114</x:v>
+        <x:v>2258</x:v>
       </x:c>
       <x:c r="F343" s="1" t="s">
-        <x:v>2115</x:v>
+        <x:v>2259</x:v>
       </x:c>
       <x:c r="G343" s="1" t="s">
-        <x:v>2116</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H343" s="1" t="s">
-        <x:v>2117</x:v>
-[...2 lines deleted...]
-        <x:v>2118</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:9" s="1" customFormat="1">
       <x:c r="A344" s="1" t="s">
-        <x:v>2119</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="B344" s="1" t="s">
-        <x:v>2120</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="C344" s="1" t="s">
-        <x:v>2121</x:v>
+        <x:v>2262</x:v>
       </x:c>
       <x:c r="D344" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="E344" s="1" t="s">
-        <x:v>2122</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="F344" s="1" t="s">
-        <x:v>2123</x:v>
-[...2 lines deleted...]
-        <x:v>2124</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="H344" s="1" t="s">
-        <x:v>2125</x:v>
-[...2 lines deleted...]
-        <x:v>2126</x:v>
+        <x:v>2264</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:9" s="1" customFormat="1">
       <x:c r="A345" s="1" t="s">
-        <x:v>2127</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="B345" s="1" t="s">
-        <x:v>2128</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C345" s="1" t="s">
-        <x:v>2129</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D345" s="1" t="s">
-        <x:v>2130</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E345" s="1" t="s">
-        <x:v>2131</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="F345" s="1" t="s">
-        <x:v>2132</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G345" s="1" t="s">
-        <x:v>2133</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H345" s="1" t="s">
-        <x:v>2134</x:v>
-[...1 lines deleted...]
-      <x:c r="I345" s="1" t="s"/>
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="346" spans="1:9" s="1" customFormat="1">
       <x:c r="A346" s="1" t="s">
-        <x:v>2135</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C346" s="1" t="s">
-        <x:v>2136</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D346" s="1" t="s">
-        <x:v>2137</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E346" s="1" t="s">
-        <x:v>2138</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="F346" s="1" t="s">
-        <x:v>2139</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="G346" s="1" t="s">
-        <x:v>2140</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="H346" s="1" t="s">
-        <x:v>2141</x:v>
-[...1 lines deleted...]
-      <x:c r="I346" s="1" t="s"/>
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="347" spans="1:9" s="1" customFormat="1">
       <x:c r="A347" s="1" t="s">
-        <x:v>2142</x:v>
+        <x:v>2270</x:v>
       </x:c>
       <x:c r="B347" s="1" t="s">
-        <x:v>2143</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C347" s="1" t="s">
-        <x:v>2144</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D347" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="E347" s="1" t="s">
-        <x:v>2145</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="F347" s="1" t="s">
-        <x:v>2146</x:v>
+        <x:v>2273</x:v>
       </x:c>
       <x:c r="G347" s="1" t="s">
-        <x:v>2147</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="H347" s="1" t="s">
-        <x:v>2148</x:v>
-[...2 lines deleted...]
-        <x:v>2149</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:9" s="1" customFormat="1">
       <x:c r="A348" s="1" t="s">
-        <x:v>2150</x:v>
+        <x:v>2274</x:v>
       </x:c>
       <x:c r="B348" s="1" t="s">
-        <x:v>2151</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C348" s="1" t="s">
-        <x:v>2152</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="D348" s="1" t="s">
-        <x:v>2153</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E348" s="1" t="s">
-        <x:v>2154</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="F348" s="1" t="s">
-        <x:v>2155</x:v>
+        <x:v>2277</x:v>
       </x:c>
       <x:c r="G348" s="1" t="s">
-        <x:v>2156</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H348" s="1" t="s">
-        <x:v>2157</x:v>
-[...2 lines deleted...]
-        <x:v>2158</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:9" s="1" customFormat="1">
       <x:c r="A349" s="1" t="s">
-        <x:v>2159</x:v>
+        <x:v>2278</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
-        <x:v>2160</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C349" s="1" t="s">
-        <x:v>2161</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D349" s="1" t="s">
-        <x:v>2162</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E349" s="1" t="s">
-        <x:v>2163</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="F349" s="1" t="s">
-        <x:v>2164</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="G349" s="1" t="s">
-        <x:v>2165</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="H349" s="1" t="s">
-        <x:v>2166</x:v>
-[...2 lines deleted...]
-        <x:v>2167</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:9" s="1" customFormat="1">
       <x:c r="A350" s="1" t="s">
-        <x:v>2168</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="B350" s="1" t="s">
-        <x:v>2169</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C350" s="1" t="s">
-        <x:v>2170</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D350" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E350" s="1" t="s">
-        <x:v>2171</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="F350" s="1" t="s">
-        <x:v>2172</x:v>
+        <x:v>2284</x:v>
       </x:c>
       <x:c r="G350" s="1" t="s">
-        <x:v>2173</x:v>
+        <x:v>2285</x:v>
       </x:c>
       <x:c r="H350" s="1" t="s">
-        <x:v>2174</x:v>
-[...2 lines deleted...]
-        <x:v>2175</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:9" s="1" customFormat="1">
       <x:c r="A351" s="1" t="s">
-        <x:v>2176</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
-        <x:v>2177</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C351" s="1" t="s">
-        <x:v>2178</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D351" s="1" t="s">
-        <x:v>2179</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E351" s="1" t="s">
-        <x:v>2180</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="F351" s="1" t="s">
-        <x:v>2181</x:v>
+        <x:v>2288</x:v>
       </x:c>
       <x:c r="G351" s="1" t="s">
-        <x:v>2182</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="H351" s="1" t="s">
-        <x:v>2183</x:v>
-[...1 lines deleted...]
-      <x:c r="I351" s="1" t="s"/>
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="352" spans="1:9" s="1" customFormat="1">
       <x:c r="A352" s="1" t="s">
-        <x:v>2184</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="B352" s="1" t="s">
-        <x:v>2185</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C352" s="1" t="s">
-        <x:v>2186</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D352" s="1" t="s">
-        <x:v>2187</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E352" s="1" t="s">
-        <x:v>2188</x:v>
+        <x:v>2290</x:v>
       </x:c>
       <x:c r="F352" s="1" t="s">
-        <x:v>2189</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="G352" s="1" t="s">
-        <x:v>2190</x:v>
+        <x:v>2292</x:v>
       </x:c>
       <x:c r="H352" s="1" t="s">
-        <x:v>2191</x:v>
-[...2 lines deleted...]
-        <x:v>2192</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:9" s="1" customFormat="1">
       <x:c r="A353" s="1" t="s">
-        <x:v>2193</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="B353" s="1" t="s">
-        <x:v>2194</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C353" s="1" t="s">
-        <x:v>2195</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D353" s="1" t="s">
-        <x:v>2196</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E353" s="1" t="s">
-        <x:v>2197</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="F353" s="1" t="s">
-        <x:v>2198</x:v>
+        <x:v>2295</x:v>
       </x:c>
       <x:c r="G353" s="1" t="s">
-        <x:v>2199</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="H353" s="1" t="s">
-        <x:v>2200</x:v>
-[...2 lines deleted...]
-        <x:v>2201</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:9" s="1" customFormat="1">
       <x:c r="A354" s="1" t="s">
-        <x:v>2202</x:v>
+        <x:v>2297</x:v>
       </x:c>
       <x:c r="B354" s="1" t="s">
-        <x:v>2203</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C354" s="1" t="s">
-        <x:v>2204</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D354" s="1" t="s">
-        <x:v>2205</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E354" s="1" t="s">
-        <x:v>2206</x:v>
+        <x:v>2298</x:v>
       </x:c>
       <x:c r="F354" s="1" t="s">
-        <x:v>2207</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G354" s="1" t="s">
-        <x:v>2208</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H354" s="1" t="s">
-        <x:v>2209</x:v>
-[...2 lines deleted...]
-        <x:v>2210</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:9" s="1" customFormat="1">
       <x:c r="A355" s="1" t="s">
-        <x:v>2211</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="B355" s="1" t="s">
-        <x:v>2212</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C355" s="1" t="s">
-        <x:v>2213</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D355" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E355" s="1" t="s">
-        <x:v>2214</x:v>
+        <x:v>2300</x:v>
       </x:c>
       <x:c r="F355" s="1" t="s">
-        <x:v>2215</x:v>
+        <x:v>2259</x:v>
       </x:c>
       <x:c r="G355" s="1" t="s">
-        <x:v>2216</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H355" s="1" t="s">
-        <x:v>2217</x:v>
-[...2 lines deleted...]
-        <x:v>2218</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:9" s="1" customFormat="1">
       <x:c r="A356" s="1" t="s">
-        <x:v>2219</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="B356" s="1" t="s">
-        <x:v>2220</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C356" s="1" t="s">
-        <x:v>2221</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D356" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E356" s="1" t="s">
-        <x:v>2222</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="F356" s="1" t="s">
-        <x:v>2223</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="G356" s="1" t="s">
-        <x:v>2224</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="H356" s="1" t="s">
-        <x:v>2225</x:v>
-[...2 lines deleted...]
-        <x:v>2226</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:9" s="1" customFormat="1">
       <x:c r="A357" s="1" t="s">
-        <x:v>2227</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="B357" s="1" t="s">
-        <x:v>2228</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C357" s="1" t="s">
-        <x:v>2229</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D357" s="1" t="s">
-        <x:v>2230</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E357" s="1" t="s">
-        <x:v>2231</x:v>
+        <x:v>2305</x:v>
       </x:c>
       <x:c r="F357" s="1" t="s">
-        <x:v>1576</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G357" s="1" t="s">
-        <x:v>2232</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="H357" s="1" t="s">
-        <x:v>2233</x:v>
-[...2 lines deleted...]
-        <x:v>2234</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:9" s="1" customFormat="1">
       <x:c r="A358" s="1" t="s">
-        <x:v>2235</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="B358" s="1" t="s">
-        <x:v>2236</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C358" s="1" t="s">
-        <x:v>2237</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D358" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="E358" s="1" t="s">
-        <x:v>2238</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="F358" s="1" t="s">
-        <x:v>2239</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="G358" s="1" t="s">
-        <x:v>2240</x:v>
-[...1 lines deleted...]
-      <x:c r="I358" s="1" t="s"/>
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="H358" s="1" t="s">
+        <x:v>2065</x:v>
+      </x:c>
     </x:row>
     <x:row r="359" spans="1:9" s="1" customFormat="1">
       <x:c r="A359" s="1" t="s">
-        <x:v>2241</x:v>
+        <x:v>2310</x:v>
       </x:c>
       <x:c r="B359" s="1" t="s">
-        <x:v>2242</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C359" s="1" t="s">
-        <x:v>2243</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D359" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="E359" s="1" t="s">
-        <x:v>2244</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="F359" s="1" t="s">
-        <x:v>2245</x:v>
+        <x:v>2313</x:v>
       </x:c>
       <x:c r="G359" s="1" t="s">
-        <x:v>2246</x:v>
+        <x:v>2314</x:v>
       </x:c>
       <x:c r="H359" s="1" t="s">
-        <x:v>2247</x:v>
-[...2 lines deleted...]
-        <x:v>2248</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:9" s="1" customFormat="1">
       <x:c r="A360" s="1" t="s">
-        <x:v>2249</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="B360" s="1" t="s">
-        <x:v>2250</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C360" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D360" s="1" t="s">
-        <x:v>2251</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E360" s="1" t="s">
-        <x:v>2252</x:v>
+        <x:v>2316</x:v>
       </x:c>
       <x:c r="F360" s="1" t="s">
-        <x:v>2253</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="G360" s="1" t="s">
-        <x:v>2254</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="H360" s="1" t="s">
-        <x:v>2255</x:v>
-[...2 lines deleted...]
-        <x:v>2256</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:9" s="1" customFormat="1">
       <x:c r="A361" s="1" t="s">
-        <x:v>2257</x:v>
+        <x:v>2318</x:v>
       </x:c>
       <x:c r="B361" s="1" t="s">
-        <x:v>2258</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C361" s="1" t="s">
-        <x:v>2259</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D361" s="1" t="s">
-        <x:v>2260</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E361" s="1" t="s">
-        <x:v>2261</x:v>
+        <x:v>2319</x:v>
       </x:c>
       <x:c r="F361" s="1" t="s">
-        <x:v>2262</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G361" s="1" t="s">
-        <x:v>2263</x:v>
+        <x:v>2320</x:v>
       </x:c>
       <x:c r="H361" s="1" t="s">
-        <x:v>2264</x:v>
-[...2 lines deleted...]
-        <x:v>2265</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:9" s="1" customFormat="1">
       <x:c r="A362" s="1" t="s">
-        <x:v>2266</x:v>
+        <x:v>2321</x:v>
       </x:c>
       <x:c r="B362" s="1" t="s">
-        <x:v>2267</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C362" s="1" t="s">
-        <x:v>2268</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D362" s="1" t="s">
-        <x:v>2269</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="E362" s="1" t="s">
-        <x:v>2270</x:v>
+        <x:v>2322</x:v>
       </x:c>
       <x:c r="F362" s="1" t="s">
-        <x:v>2271</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="G362" s="1" t="s">
-        <x:v>2272</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="H362" s="1" t="s">
-        <x:v>2273</x:v>
-[...2 lines deleted...]
-        <x:v>2274</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:9" s="1" customFormat="1">
       <x:c r="A363" s="1" t="s">
-        <x:v>2275</x:v>
+        <x:v>2324</x:v>
       </x:c>
       <x:c r="B363" s="1" t="s">
-        <x:v>2276</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C363" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D363" s="1" t="s">
-        <x:v>2260</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E363" s="1" t="s">
-        <x:v>2277</x:v>
+        <x:v>2325</x:v>
       </x:c>
       <x:c r="F363" s="1" t="s">
-        <x:v>2278</x:v>
-[...2 lines deleted...]
-        <x:v>2279</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="H363" s="1" t="s">
-        <x:v>2280</x:v>
-[...2 lines deleted...]
-        <x:v>2281</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:9" s="1" customFormat="1">
       <x:c r="A364" s="1" t="s">
-        <x:v>2282</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="B364" s="1" t="s">
-        <x:v>2283</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C364" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D364" s="1" t="s">
-        <x:v>2260</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E364" s="1" t="s">
-        <x:v>2277</x:v>
+        <x:v>2328</x:v>
       </x:c>
       <x:c r="F364" s="1" t="s">
-        <x:v>2284</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G364" s="1" t="s">
-        <x:v>2279</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="H364" s="1" t="s">
-        <x:v>2285</x:v>
-[...2 lines deleted...]
-        <x:v>2281</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:9" s="1" customFormat="1">
       <x:c r="A365" s="1" t="s">
-        <x:v>2286</x:v>
+        <x:v>2329</x:v>
       </x:c>
       <x:c r="B365" s="1" t="s">
-        <x:v>2287</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C365" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D365" s="1" t="s">
-        <x:v>2288</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E365" s="1" t="s">
-        <x:v>2289</x:v>
+        <x:v>2330</x:v>
       </x:c>
       <x:c r="F365" s="1" t="s">
-        <x:v>2290</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="G365" s="1" t="s">
-        <x:v>2291</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H365" s="1" t="s">
-        <x:v>2292</x:v>
-[...2 lines deleted...]
-        <x:v>2293</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:9" s="1" customFormat="1">
       <x:c r="A366" s="1" t="s">
-        <x:v>2294</x:v>
+        <x:v>2332</x:v>
       </x:c>
       <x:c r="B366" s="1" t="s">
-        <x:v>2295</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C366" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D366" s="1" t="s">
-        <x:v>2296</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E366" s="1" t="s">
-        <x:v>2297</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="F366" s="1" t="s">
-        <x:v>2298</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="G366" s="1" t="s">
-        <x:v>2299</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="H366" s="1" t="s">
-        <x:v>2300</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:9" s="1" customFormat="1">
       <x:c r="A367" s="1" t="s">
-        <x:v>2301</x:v>
+        <x:v>2334</x:v>
       </x:c>
       <x:c r="B367" s="1" t="s">
-        <x:v>2302</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C367" s="1" t="s">
-        <x:v>2303</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D367" s="1" t="s">
-        <x:v>2304</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E367" s="1" t="s">
-        <x:v>2305</x:v>
+        <x:v>2335</x:v>
       </x:c>
       <x:c r="F367" s="1" t="s">
-        <x:v>2306</x:v>
+        <x:v>2336</x:v>
       </x:c>
       <x:c r="G367" s="1" t="s">
-        <x:v>2299</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="H367" s="1" t="s">
-        <x:v>2307</x:v>
-[...2 lines deleted...]
-        <x:v>2308</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:9" s="1" customFormat="1">
       <x:c r="A368" s="1" t="s">
-        <x:v>2309</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="B368" s="1" t="s">
-        <x:v>2310</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C368" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D368" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E368" s="1" t="s">
-        <x:v>2311</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="F368" s="1" t="s">
-        <x:v>2312</x:v>
+        <x:v>2340</x:v>
       </x:c>
       <x:c r="G368" s="1" t="s">
-        <x:v>2313</x:v>
+        <x:v>2341</x:v>
       </x:c>
       <x:c r="H368" s="1" t="s">
-        <x:v>2314</x:v>
-[...2 lines deleted...]
-        <x:v>2315</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:9" s="1" customFormat="1">
       <x:c r="A369" s="1" t="s">
-        <x:v>2316</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="B369" s="1" t="s">
-        <x:v>2317</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C369" s="1" t="s">
-        <x:v>2318</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D369" s="1" t="s">
-        <x:v>2319</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E369" s="1" t="s">
-        <x:v>2320</x:v>
+        <x:v>2343</x:v>
       </x:c>
       <x:c r="F369" s="1" t="s">
-        <x:v>2321</x:v>
+        <x:v>2344</x:v>
       </x:c>
       <x:c r="G369" s="1" t="s">
-        <x:v>2322</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="H369" s="1" t="s">
-        <x:v>2323</x:v>
-[...2 lines deleted...]
-        <x:v>2324</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:9" s="1" customFormat="1">
       <x:c r="A370" s="1" t="s">
-        <x:v>2325</x:v>
+        <x:v>2346</x:v>
       </x:c>
       <x:c r="B370" s="1" t="s">
-        <x:v>2326</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C370" s="1" t="s">
-        <x:v>2327</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D370" s="1" t="s">
-        <x:v>2328</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E370" s="1" t="s">
-        <x:v>2329</x:v>
+        <x:v>2347</x:v>
       </x:c>
       <x:c r="F370" s="1" t="s">
-        <x:v>2330</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="G370" s="1" t="s">
-        <x:v>2331</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="H370" s="1" t="s">
-        <x:v>2332</x:v>
-[...2 lines deleted...]
-        <x:v>2333</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:9" s="1" customFormat="1">
       <x:c r="A371" s="1" t="s">
-        <x:v>2334</x:v>
+        <x:v>2350</x:v>
       </x:c>
       <x:c r="B371" s="1" t="s">
-        <x:v>2335</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C371" s="1" t="s">
-        <x:v>2336</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D371" s="1" t="s">
-        <x:v>2337</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="E371" s="1" t="s">
-        <x:v>2338</x:v>
+        <x:v>2351</x:v>
       </x:c>
       <x:c r="F371" s="1" t="s">
-        <x:v>2339</x:v>
+        <x:v>2352</x:v>
       </x:c>
       <x:c r="G371" s="1" t="s">
-        <x:v>2340</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="H371" s="1" t="s">
-        <x:v>2341</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:9" s="1" customFormat="1">
       <x:c r="A372" s="1" t="s">
-        <x:v>2342</x:v>
+        <x:v>2353</x:v>
       </x:c>
       <x:c r="B372" s="1" t="s">
-        <x:v>2343</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C372" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D372" s="1" t="s">
-        <x:v>2344</x:v>
+        <x:v>2354</x:v>
       </x:c>
       <x:c r="E372" s="1" t="s">
-        <x:v>2345</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="F372" s="1" t="s">
-        <x:v>2346</x:v>
+        <x:v>2356</x:v>
       </x:c>
       <x:c r="G372" s="1" t="s">
-        <x:v>2347</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="H372" s="1" t="s">
-        <x:v>2348</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:9" s="1" customFormat="1">
       <x:c r="A373" s="1" t="s">
-        <x:v>2349</x:v>
+        <x:v>2357</x:v>
       </x:c>
       <x:c r="B373" s="1" t="s">
-        <x:v>2350</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="C373" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="D373" s="1" t="s">
-        <x:v>2351</x:v>
+        <x:v>2354</x:v>
       </x:c>
       <x:c r="E373" s="1" t="s">
-        <x:v>2352</x:v>
+        <x:v>2358</x:v>
       </x:c>
       <x:c r="F373" s="1" t="s">
-        <x:v>2353</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="G373" s="1" t="s">
-        <x:v>2354</x:v>
+        <x:v>2360</x:v>
       </x:c>
       <x:c r="H373" s="1" t="s">
-        <x:v>2355</x:v>
-[...2 lines deleted...]
-        <x:v>2356</x:v>
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:9" s="1" customFormat="1">
       <x:c r="A374" s="1" t="s">
-        <x:v>2357</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="B374" s="1" t="s">
-        <x:v>2358</x:v>
+        <x:v>2362</x:v>
       </x:c>
       <x:c r="C374" s="1" t="s">
-        <x:v>2359</x:v>
+        <x:v>2363</x:v>
       </x:c>
       <x:c r="D374" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>2364</x:v>
       </x:c>
       <x:c r="E374" s="1" t="s">
-        <x:v>2360</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F374" s="1" t="s">
-        <x:v>2361</x:v>
+        <x:v>2365</x:v>
       </x:c>
       <x:c r="G374" s="1" t="s">
-        <x:v>2362</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H374" s="1" t="s">
-        <x:v>2363</x:v>
-[...2 lines deleted...]
-        <x:v>2364</x:v>
+        <x:v>2366</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:9" s="1" customFormat="1">
       <x:c r="A375" s="1" t="s">
-        <x:v>2365</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="B375" s="1" t="s">
+        <x:v>2362</x:v>
+      </x:c>
+      <x:c r="C375" s="1" t="s">
+        <x:v>2363</x:v>
+      </x:c>
+      <x:c r="D375" s="1" t="s">
+        <x:v>2368</x:v>
+      </x:c>
+      <x:c r="E375" s="1" t="s">
+        <x:v>2369</x:v>
+      </x:c>
+      <x:c r="F375" s="1" t="s">
+        <x:v>2370</x:v>
+      </x:c>
+      <x:c r="G375" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="H375" s="1" t="s">
         <x:v>2366</x:v>
       </x:c>
-      <x:c r="C375" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="H375" s="1" t="s">
+      <x:c r="I375" s="1" t="s">
         <x:v>2371</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2372</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:9" s="1" customFormat="1">
       <x:c r="A376" s="1" t="s">
+        <x:v>2372</x:v>
+      </x:c>
+      <x:c r="B376" s="1" t="s">
         <x:v>2373</x:v>
       </x:c>
-      <x:c r="B376" s="1" t="s">
+      <x:c r="C376" s="1" t="s">
         <x:v>2374</x:v>
       </x:c>
-      <x:c r="C376" s="1" t="s">
+      <x:c r="D376" s="1" t="s">
         <x:v>2375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="E376" s="1" t="s">
         <x:v>2376</x:v>
       </x:c>
       <x:c r="F376" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>2377</x:v>
       </x:c>
       <x:c r="G376" s="1" t="s">
-        <x:v>2377</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="H376" s="1" t="s">
-        <x:v>2378</x:v>
+        <x:v>2379</x:v>
+      </x:c>
+      <x:c r="I376" s="1" t="s">
+        <x:v>2380</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:9" s="1" customFormat="1">
       <x:c r="A377" s="1" t="s">
-        <x:v>2379</x:v>
+        <x:v>2381</x:v>
       </x:c>
       <x:c r="B377" s="1" t="s">
-        <x:v>2380</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="C377" s="1" t="s">
-        <x:v>2381</x:v>
+        <x:v>2383</x:v>
       </x:c>
       <x:c r="D377" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>2384</x:v>
       </x:c>
       <x:c r="E377" s="1" t="s">
-        <x:v>2382</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="F377" s="1" t="s">
-        <x:v>2383</x:v>
+        <x:v>2386</x:v>
       </x:c>
       <x:c r="G377" s="1" t="s">
-        <x:v>2384</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="H377" s="1" t="s">
-        <x:v>2385</x:v>
-[...2 lines deleted...]
-        <x:v>2386</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:9" s="1" customFormat="1">
       <x:c r="A378" s="1" t="s">
-        <x:v>2387</x:v>
+        <x:v>2389</x:v>
       </x:c>
       <x:c r="B378" s="1" t="s">
-        <x:v>2388</x:v>
+        <x:v>2390</x:v>
       </x:c>
       <x:c r="C378" s="1" t="s">
-        <x:v>2389</x:v>
+        <x:v>2391</x:v>
       </x:c>
       <x:c r="D378" s="1" t="s">
-        <x:v>2390</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="E378" s="1" t="s">
-        <x:v>2391</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="F378" s="1" t="s">
-        <x:v>2392</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="G378" s="1" t="s">
-        <x:v>2393</x:v>
+        <x:v>2395</x:v>
       </x:c>
       <x:c r="H378" s="1" t="s">
-        <x:v>2394</x:v>
+        <x:v>2396</x:v>
       </x:c>
       <x:c r="I378" s="1" t="s">
-        <x:v>2395</x:v>
+        <x:v>2397</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:9" s="1" customFormat="1">
       <x:c r="A379" s="1" t="s">
-        <x:v>2396</x:v>
+        <x:v>2398</x:v>
       </x:c>
       <x:c r="B379" s="1" t="s">
-        <x:v>2397</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="C379" s="1" t="s">
-        <x:v>2398</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="D379" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2401</x:v>
       </x:c>
       <x:c r="E379" s="1" t="s">
-        <x:v>2391</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="F379" s="1" t="s">
-        <x:v>2399</x:v>
+        <x:v>2403</x:v>
       </x:c>
       <x:c r="G379" s="1" t="s">
-        <x:v>2393</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="H379" s="1" t="s">
-        <x:v>2394</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="I379" s="1" t="s">
-        <x:v>2395</x:v>
+        <x:v>2406</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:9" s="1" customFormat="1">
       <x:c r="A380" s="1" t="s">
-        <x:v>2400</x:v>
+        <x:v>2407</x:v>
       </x:c>
       <x:c r="B380" s="1" t="s">
-        <x:v>2401</x:v>
+        <x:v>2408</x:v>
       </x:c>
       <x:c r="C380" s="1" t="s">
-        <x:v>2402</x:v>
+        <x:v>2409</x:v>
       </x:c>
       <x:c r="D380" s="1" t="s">
-        <x:v>2403</x:v>
+        <x:v>2410</x:v>
       </x:c>
       <x:c r="E380" s="1" t="s">
-        <x:v>2404</x:v>
+        <x:v>2411</x:v>
       </x:c>
       <x:c r="F380" s="1" t="s">
-        <x:v>2405</x:v>
+        <x:v>2412</x:v>
       </x:c>
       <x:c r="G380" s="1" t="s">
-        <x:v>2406</x:v>
+        <x:v>2413</x:v>
       </x:c>
       <x:c r="H380" s="1" t="s">
-        <x:v>2407</x:v>
-[...1 lines deleted...]
-      <x:c r="I380" s="1" t="s"/>
+        <x:v>2414</x:v>
+      </x:c>
+      <x:c r="I380" s="1" t="s">
+        <x:v>2415</x:v>
+      </x:c>
     </x:row>
     <x:row r="381" spans="1:9" s="1" customFormat="1">
       <x:c r="A381" s="1" t="s">
-        <x:v>2408</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="B381" s="1" t="s">
-        <x:v>2409</x:v>
+        <x:v>2417</x:v>
       </x:c>
       <x:c r="C381" s="1" t="s">
-        <x:v>2410</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="D381" s="1" t="s">
-        <x:v>2411</x:v>
+        <x:v>2419</x:v>
       </x:c>
       <x:c r="E381" s="1" t="s">
-        <x:v>2412</x:v>
+        <x:v>2420</x:v>
       </x:c>
       <x:c r="F381" s="1" t="s">
-        <x:v>2413</x:v>
+        <x:v>2421</x:v>
       </x:c>
       <x:c r="G381" s="1" t="s">
-        <x:v>2414</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="H381" s="1" t="s">
-        <x:v>2415</x:v>
-[...1 lines deleted...]
-      <x:c r="I381" s="1" t="s"/>
+        <x:v>2423</x:v>
+      </x:c>
+      <x:c r="I381" s="1" t="s">
+        <x:v>2424</x:v>
+      </x:c>
     </x:row>
     <x:row r="382" spans="1:9" s="1" customFormat="1">
       <x:c r="A382" s="1" t="s">
-        <x:v>2416</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="B382" s="1" t="s">
-        <x:v>2417</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="C382" s="1" t="s">
-        <x:v>2418</x:v>
+        <x:v>2427</x:v>
       </x:c>
       <x:c r="D382" s="1" t="s">
-        <x:v>2419</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E382" s="1" t="s">
-        <x:v>2420</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="F382" s="1" t="s">
-        <x:v>2421</x:v>
+        <x:v>2429</x:v>
       </x:c>
       <x:c r="G382" s="1" t="s">
-        <x:v>2422</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="H382" s="1" t="s">
-        <x:v>2423</x:v>
+        <x:v>2431</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:9" s="1" customFormat="1">
       <x:c r="A383" s="1" t="s">
-        <x:v>2424</x:v>
+        <x:v>2432</x:v>
       </x:c>
       <x:c r="B383" s="1" t="s">
-        <x:v>2425</x:v>
+        <x:v>2433</x:v>
       </x:c>
       <x:c r="C383" s="1" t="s">
-        <x:v>2426</x:v>
+        <x:v>2434</x:v>
       </x:c>
       <x:c r="D383" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E383" s="1" t="s">
-        <x:v>2427</x:v>
+        <x:v>2435</x:v>
       </x:c>
       <x:c r="F383" s="1" t="s">
-        <x:v>2428</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="G383" s="1" t="s">
-        <x:v>2429</x:v>
+        <x:v>2437</x:v>
       </x:c>
       <x:c r="H383" s="1" t="s">
-        <x:v>2430</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="I383" s="1" t="s">
-        <x:v>2431</x:v>
+        <x:v>2439</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:9" s="1" customFormat="1">
       <x:c r="A384" s="1" t="s">
-        <x:v>2432</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="B384" s="1" t="s">
-        <x:v>2433</x:v>
+        <x:v>2441</x:v>
       </x:c>
       <x:c r="C384" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2442</x:v>
       </x:c>
       <x:c r="D384" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E384" s="1" t="s">
-        <x:v>2434</x:v>
+        <x:v>2443</x:v>
       </x:c>
       <x:c r="F384" s="1" t="s">
-        <x:v>2435</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G384" s="1" t="s">
-        <x:v>2436</x:v>
+        <x:v>2444</x:v>
       </x:c>
       <x:c r="H384" s="1" t="s">
-        <x:v>2430</x:v>
+        <x:v>2445</x:v>
       </x:c>
       <x:c r="I384" s="1" t="s">
-        <x:v>2437</x:v>
+        <x:v>2446</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:9" s="1" customFormat="1">
       <x:c r="A385" s="1" t="s">
-        <x:v>2438</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="B385" s="1" t="s">
-        <x:v>2439</x:v>
+        <x:v>2448</x:v>
       </x:c>
       <x:c r="C385" s="1" t="s">
-        <x:v>2440</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D385" s="1" t="s">
-        <x:v>2441</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E385" s="1" t="s">
-        <x:v>2442</x:v>
+        <x:v>2449</x:v>
       </x:c>
       <x:c r="F385" s="1" t="s">
-        <x:v>2443</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="G385" s="1" t="s">
-        <x:v>2444</x:v>
+        <x:v>2451</x:v>
       </x:c>
       <x:c r="H385" s="1" t="s">
-        <x:v>2445</x:v>
+        <x:v>2452</x:v>
+      </x:c>
+      <x:c r="I385" s="1" t="s">
+        <x:v>2453</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:9" s="1" customFormat="1">
       <x:c r="A386" s="1" t="s">
-        <x:v>2446</x:v>
+        <x:v>2454</x:v>
       </x:c>
       <x:c r="B386" s="1" t="s">
-        <x:v>2447</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="C386" s="1" t="s">
-        <x:v>2448</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D386" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="E386" s="1" t="s">
-        <x:v>2449</x:v>
+        <x:v>2457</x:v>
       </x:c>
       <x:c r="F386" s="1" t="s">
-        <x:v>2450</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="G386" s="1" t="s">
-        <x:v>2451</x:v>
+        <x:v>2459</x:v>
       </x:c>
       <x:c r="H386" s="1" t="s">
-        <x:v>2452</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2460</x:v>
+      </x:c>
+      <x:c r="I386" s="1" t="s"/>
     </x:row>
     <x:row r="387" spans="1:9" s="1" customFormat="1">
       <x:c r="A387" s="1" t="s">
-        <x:v>2454</x:v>
+        <x:v>2461</x:v>
       </x:c>
       <x:c r="B387" s="1" t="s">
-        <x:v>2455</x:v>
+        <x:v>2462</x:v>
       </x:c>
       <x:c r="C387" s="1" t="s">
-        <x:v>2456</x:v>
+        <x:v>2463</x:v>
       </x:c>
       <x:c r="D387" s="1" t="s">
-        <x:v>2457</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="E387" s="1" t="s">
-        <x:v>2458</x:v>
+        <x:v>2465</x:v>
       </x:c>
       <x:c r="F387" s="1" t="s">
-        <x:v>2459</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="G387" s="1" t="s">
-        <x:v>2460</x:v>
-[...2 lines deleted...]
-        <x:v>2461</x:v>
+        <x:v>2467</x:v>
+      </x:c>
+      <x:c r="H387" s="1" t="s">
+        <x:v>2468</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:9" s="1" customFormat="1">
       <x:c r="A388" s="1" t="s">
-        <x:v>2462</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="B388" s="1" t="s">
-        <x:v>2463</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="C388" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2471</x:v>
       </x:c>
       <x:c r="D388" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="E388" s="1" t="s">
-        <x:v>2464</x:v>
+        <x:v>2473</x:v>
       </x:c>
       <x:c r="F388" s="1" t="s">
-        <x:v>2465</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="G388" s="1" t="s">
-        <x:v>2466</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="H388" s="1" t="s">
-        <x:v>2467</x:v>
-[...1 lines deleted...]
-      <x:c r="I388" s="1" t="s"/>
+        <x:v>2476</x:v>
+      </x:c>
+      <x:c r="I388" s="1" t="s">
+        <x:v>2477</x:v>
+      </x:c>
     </x:row>
     <x:row r="389" spans="1:9" s="1" customFormat="1">
       <x:c r="A389" s="1" t="s">
-        <x:v>2468</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="B389" s="1" t="s">
-        <x:v>2469</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="C389" s="1" t="s">
-        <x:v>2470</x:v>
+        <x:v>2480</x:v>
       </x:c>
       <x:c r="D389" s="1" t="s">
-        <x:v>2153</x:v>
+        <x:v>2481</x:v>
       </x:c>
       <x:c r="E389" s="1" t="s">
-        <x:v>2471</x:v>
+        <x:v>2482</x:v>
       </x:c>
       <x:c r="F389" s="1" t="s">
-        <x:v>2472</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="G389" s="1" t="s">
-        <x:v>2473</x:v>
+        <x:v>2484</x:v>
+      </x:c>
+      <x:c r="H389" s="1" t="s">
+        <x:v>2485</x:v>
       </x:c>
       <x:c r="I389" s="1" t="s">
-        <x:v>2474</x:v>
+        <x:v>2486</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:9" s="1" customFormat="1">
       <x:c r="A390" s="1" t="s">
-        <x:v>2475</x:v>
+        <x:v>2487</x:v>
       </x:c>
       <x:c r="B390" s="1" t="s">
-        <x:v>2476</x:v>
+        <x:v>2488</x:v>
       </x:c>
       <x:c r="C390" s="1" t="s">
-        <x:v>2477</x:v>
+        <x:v>2489</x:v>
       </x:c>
       <x:c r="D390" s="1" t="s">
-        <x:v>2478</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E390" s="1" t="s">
-        <x:v>2479</x:v>
+        <x:v>2490</x:v>
       </x:c>
       <x:c r="F390" s="1" t="s">
-        <x:v>2480</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G390" s="1" t="s">
-        <x:v>2481</x:v>
+        <x:v>2491</x:v>
       </x:c>
       <x:c r="H390" s="1" t="s">
-        <x:v>2482</x:v>
-[...2 lines deleted...]
-        <x:v>2483</x:v>
+        <x:v>2492</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:9" s="1" customFormat="1">
       <x:c r="A391" s="1" t="s">
-        <x:v>2484</x:v>
+        <x:v>2493</x:v>
       </x:c>
       <x:c r="B391" s="1" t="s">
-        <x:v>2485</x:v>
+        <x:v>2494</x:v>
       </x:c>
       <x:c r="C391" s="1" t="s">
-        <x:v>2136</x:v>
+        <x:v>2495</x:v>
       </x:c>
       <x:c r="D391" s="1" t="s">
-        <x:v>2153</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E391" s="1" t="s">
-        <x:v>2486</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="F391" s="1" t="s">
-        <x:v>2487</x:v>
+        <x:v>2497</x:v>
       </x:c>
       <x:c r="G391" s="1" t="s">
-        <x:v>2488</x:v>
+        <x:v>2498</x:v>
       </x:c>
       <x:c r="H391" s="1" t="s">
-        <x:v>2489</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="I391" s="1" t="s">
-        <x:v>2490</x:v>
+        <x:v>2500</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:9" s="1" customFormat="1">
       <x:c r="A392" s="1" t="s">
-        <x:v>2491</x:v>
+        <x:v>2501</x:v>
       </x:c>
       <x:c r="B392" s="1" t="s">
-        <x:v>2492</x:v>
+        <x:v>2502</x:v>
       </x:c>
       <x:c r="C392" s="1" t="s">
-        <x:v>2493</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D392" s="1" t="s">
-        <x:v>2153</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E392" s="1" t="s">
-        <x:v>2494</x:v>
+        <x:v>2503</x:v>
       </x:c>
       <x:c r="F392" s="1" t="s">
-        <x:v>2495</x:v>
+        <x:v>2504</x:v>
       </x:c>
       <x:c r="G392" s="1" t="s">
-        <x:v>2496</x:v>
+        <x:v>2505</x:v>
+      </x:c>
+      <x:c r="H392" s="1" t="s">
+        <x:v>2506</x:v>
       </x:c>
       <x:c r="I392" s="1" t="s">
-        <x:v>2497</x:v>
+        <x:v>2507</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:9" s="1" customFormat="1">
       <x:c r="A393" s="1" t="s">
-        <x:v>2498</x:v>
+        <x:v>2508</x:v>
       </x:c>
       <x:c r="B393" s="1" t="s">
-        <x:v>2499</x:v>
+        <x:v>2509</x:v>
       </x:c>
       <x:c r="C393" s="1" t="s">
-        <x:v>2500</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D393" s="1" t="s">
-        <x:v>2153</x:v>
+        <x:v>2510</x:v>
       </x:c>
       <x:c r="E393" s="1" t="s">
-        <x:v>2501</x:v>
+        <x:v>2511</x:v>
       </x:c>
       <x:c r="F393" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="G393" s="1" t="s">
-        <x:v>2502</x:v>
+        <x:v>2513</x:v>
       </x:c>
       <x:c r="H393" s="1" t="s">
-        <x:v>2503</x:v>
+        <x:v>2514</x:v>
+      </x:c>
+      <x:c r="I393" s="1" t="s">
+        <x:v>2515</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:9" s="1" customFormat="1">
       <x:c r="A394" s="1" t="s">
-        <x:v>2504</x:v>
+        <x:v>2516</x:v>
       </x:c>
       <x:c r="B394" s="1" t="s">
-        <x:v>2505</x:v>
+        <x:v>2517</x:v>
       </x:c>
       <x:c r="C394" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>2518</x:v>
       </x:c>
       <x:c r="D394" s="1" t="s">
-        <x:v>2506</x:v>
+        <x:v>2519</x:v>
       </x:c>
       <x:c r="E394" s="1" t="s">
-        <x:v>2507</x:v>
+        <x:v>2520</x:v>
       </x:c>
       <x:c r="F394" s="1" t="s">
-        <x:v>2508</x:v>
+        <x:v>2521</x:v>
       </x:c>
       <x:c r="G394" s="1" t="s">
-        <x:v>2460</x:v>
+        <x:v>2522</x:v>
       </x:c>
       <x:c r="H394" s="1" t="s">
-        <x:v>2509</x:v>
+        <x:v>2523</x:v>
       </x:c>
       <x:c r="I394" s="1" t="s">
-        <x:v>2461</x:v>
+        <x:v>2524</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:9" s="1" customFormat="1">
       <x:c r="A395" s="1" t="s">
-        <x:v>2510</x:v>
+        <x:v>2525</x:v>
       </x:c>
       <x:c r="B395" s="1" t="s">
-        <x:v>2511</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C395" s="1" t="s">
-        <x:v>2512</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D395" s="1" t="s">
-        <x:v>2513</x:v>
+        <x:v>2527</x:v>
       </x:c>
       <x:c r="E395" s="1" t="s">
-        <x:v>2514</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="F395" s="1" t="s">
-        <x:v>2515</x:v>
+        <x:v>2529</x:v>
       </x:c>
       <x:c r="G395" s="1" t="s">
-        <x:v>2516</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="H395" s="1" t="s">
-        <x:v>2517</x:v>
-      </x:c>
+        <x:v>2531</x:v>
+      </x:c>
+      <x:c r="I395" s="1" t="s"/>
     </x:row>
     <x:row r="396" spans="1:9" s="1" customFormat="1">
       <x:c r="A396" s="1" t="s">
-        <x:v>2518</x:v>
+        <x:v>2532</x:v>
       </x:c>
       <x:c r="B396" s="1" t="s">
-        <x:v>2519</x:v>
+        <x:v>2533</x:v>
       </x:c>
       <x:c r="C396" s="1" t="s">
-        <x:v>2520</x:v>
+        <x:v>2534</x:v>
       </x:c>
       <x:c r="D396" s="1" t="s">
-        <x:v>2521</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E396" s="1" t="s">
-        <x:v>2522</x:v>
+        <x:v>2535</x:v>
       </x:c>
       <x:c r="F396" s="1" t="s">
-        <x:v>2523</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="G396" s="1" t="s">
-        <x:v>2524</x:v>
+        <x:v>2537</x:v>
       </x:c>
       <x:c r="H396" s="1" t="s">
-        <x:v>2525</x:v>
+        <x:v>2538</x:v>
       </x:c>
       <x:c r="I396" s="1" t="s">
-        <x:v>2526</x:v>
+        <x:v>2539</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:9" s="1" customFormat="1">
       <x:c r="A397" s="1" t="s">
-        <x:v>2527</x:v>
+        <x:v>2540</x:v>
       </x:c>
       <x:c r="B397" s="1" t="s">
-        <x:v>2528</x:v>
+        <x:v>2541</x:v>
       </x:c>
       <x:c r="C397" s="1" t="s">
-        <x:v>2529</x:v>
+        <x:v>2542</x:v>
       </x:c>
       <x:c r="D397" s="1" t="s">
-        <x:v>2530</x:v>
+        <x:v>2543</x:v>
       </x:c>
       <x:c r="E397" s="1" t="s">
-        <x:v>2531</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="F397" s="1" t="s">
-        <x:v>2532</x:v>
+        <x:v>2545</x:v>
       </x:c>
       <x:c r="G397" s="1" t="s">
-        <x:v>2533</x:v>
+        <x:v>2546</x:v>
       </x:c>
       <x:c r="H397" s="1" t="s">
-        <x:v>2534</x:v>
+        <x:v>2547</x:v>
       </x:c>
       <x:c r="I397" s="1" t="s"/>
     </x:row>
     <x:row r="398" spans="1:9" s="1" customFormat="1">
       <x:c r="A398" s="1" t="s">
-        <x:v>2535</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="B398" s="1" t="s">
-        <x:v>2536</x:v>
+        <x:v>2549</x:v>
       </x:c>
       <x:c r="C398" s="1" t="s">
-        <x:v>2537</x:v>
+        <x:v>2550</x:v>
       </x:c>
       <x:c r="D398" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2551</x:v>
       </x:c>
       <x:c r="E398" s="1" t="s">
-        <x:v>2538</x:v>
+        <x:v>2552</x:v>
       </x:c>
       <x:c r="F398" s="1" t="s">
-        <x:v>2539</x:v>
+        <x:v>2553</x:v>
       </x:c>
       <x:c r="G398" s="1" t="s">
-        <x:v>2540</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="H398" s="1" t="s">
-        <x:v>2541</x:v>
-[...2 lines deleted...]
-        <x:v>2542</x:v>
+        <x:v>2555</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:9" s="1" customFormat="1">
       <x:c r="A399" s="1" t="s">
-        <x:v>2543</x:v>
+        <x:v>2556</x:v>
       </x:c>
       <x:c r="B399" s="1" t="s">
-        <x:v>2544</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="C399" s="1" t="s">
-        <x:v>2545</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="D399" s="1" t="s">
-        <x:v>2546</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E399" s="1" t="s">
-        <x:v>2547</x:v>
+        <x:v>2559</x:v>
       </x:c>
       <x:c r="F399" s="1" t="s">
-        <x:v>2548</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="G399" s="1" t="s">
-        <x:v>2549</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="H399" s="1" t="s">
-        <x:v>2550</x:v>
-[...1 lines deleted...]
-      <x:c r="I399" s="1" t="s"/>
+        <x:v>2562</x:v>
+      </x:c>
+      <x:c r="I399" s="1" t="s">
+        <x:v>2563</x:v>
+      </x:c>
     </x:row>
     <x:row r="400" spans="1:9" s="1" customFormat="1">
       <x:c r="A400" s="1" t="s">
-        <x:v>2551</x:v>
+        <x:v>2564</x:v>
       </x:c>
       <x:c r="B400" s="1" t="s">
-        <x:v>2552</x:v>
+        <x:v>2565</x:v>
       </x:c>
       <x:c r="C400" s="1" t="s">
-        <x:v>2553</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="D400" s="1" t="s">
-        <x:v>1966</x:v>
+        <x:v>2567</x:v>
       </x:c>
       <x:c r="E400" s="1" t="s">
-        <x:v>2554</x:v>
+        <x:v>2568</x:v>
       </x:c>
       <x:c r="F400" s="1" t="s">
-        <x:v>2555</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="G400" s="1" t="s">
-        <x:v>2533</x:v>
-[...2 lines deleted...]
-        <x:v>2556</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="I400" s="1" t="s">
-        <x:v>2557</x:v>
+        <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:9" s="1" customFormat="1">
       <x:c r="A401" s="1" t="s">
-        <x:v>2558</x:v>
+        <x:v>2572</x:v>
       </x:c>
       <x:c r="B401" s="1" t="s">
-        <x:v>2559</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="C401" s="1" t="s">
-        <x:v>2560</x:v>
+        <x:v>2574</x:v>
       </x:c>
       <x:c r="D401" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E401" s="1" t="s">
-        <x:v>2561</x:v>
+        <x:v>2575</x:v>
       </x:c>
       <x:c r="F401" s="1" t="s">
-        <x:v>2562</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="G401" s="1" t="s">
-        <x:v>2563</x:v>
-[...2 lines deleted...]
-        <x:v>2564</x:v>
+        <x:v>2577</x:v>
       </x:c>
       <x:c r="I401" s="1" t="s">
-        <x:v>2565</x:v>
+        <x:v>2578</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:9" s="1" customFormat="1">
       <x:c r="A402" s="1" t="s">
-        <x:v>2566</x:v>
+        <x:v>2579</x:v>
       </x:c>
       <x:c r="B402" s="1" t="s">
-        <x:v>2567</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="C402" s="1" t="s">
-        <x:v>2568</x:v>
+        <x:v>2581</x:v>
       </x:c>
       <x:c r="D402" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="E402" s="1" t="s">
-        <x:v>2569</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="F402" s="1" t="s">
-        <x:v>2570</x:v>
+        <x:v>2584</x:v>
       </x:c>
       <x:c r="G402" s="1" t="s">
-        <x:v>2571</x:v>
-[...1 lines deleted...]
-      <x:c r="I402" s="1" t="s"/>
+        <x:v>2585</x:v>
+      </x:c>
+      <x:c r="H402" s="1" t="s">
+        <x:v>2586</x:v>
+      </x:c>
+      <x:c r="I402" s="1" t="s">
+        <x:v>2587</x:v>
+      </x:c>
     </x:row>
     <x:row r="403" spans="1:9" s="1" customFormat="1">
       <x:c r="A403" s="1" t="s">
-        <x:v>2572</x:v>
+        <x:v>2588</x:v>
       </x:c>
       <x:c r="B403" s="1" t="s">
-        <x:v>2573</x:v>
+        <x:v>2589</x:v>
       </x:c>
       <x:c r="C403" s="1" t="s">
-        <x:v>1886</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="D403" s="1" t="s">
-        <x:v>2574</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E403" s="1" t="s">
-        <x:v>2575</x:v>
+        <x:v>2590</x:v>
       </x:c>
       <x:c r="F403" s="1" t="s">
-        <x:v>2576</x:v>
+        <x:v>2591</x:v>
       </x:c>
       <x:c r="G403" s="1" t="s">
-        <x:v>2577</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="H403" s="1" t="s">
-        <x:v>2578</x:v>
-[...1 lines deleted...]
-      <x:c r="I403" s="1" t="s"/>
+        <x:v>2593</x:v>
+      </x:c>
+      <x:c r="I403" s="1" t="s">
+        <x:v>2594</x:v>
+      </x:c>
     </x:row>
     <x:row r="404" spans="1:9" s="1" customFormat="1">
       <x:c r="A404" s="1" t="s">
-        <x:v>2579</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="B404" s="1" t="s">
-        <x:v>2580</x:v>
+        <x:v>2596</x:v>
       </x:c>
       <x:c r="C404" s="1" t="s">
-        <x:v>2581</x:v>
+        <x:v>2597</x:v>
       </x:c>
       <x:c r="D404" s="1" t="s">
-        <x:v>2582</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E404" s="1" t="s">
-        <x:v>2583</x:v>
+        <x:v>2598</x:v>
       </x:c>
       <x:c r="F404" s="1" t="s">
-        <x:v>2584</x:v>
+        <x:v>2599</x:v>
       </x:c>
       <x:c r="G404" s="1" t="s">
-        <x:v>2585</x:v>
-[...2 lines deleted...]
-        <x:v>2586</x:v>
+        <x:v>2600</x:v>
       </x:c>
       <x:c r="I404" s="1" t="s">
-        <x:v>2587</x:v>
+        <x:v>2601</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:9" s="1" customFormat="1">
       <x:c r="A405" s="1" t="s">
-        <x:v>2588</x:v>
+        <x:v>2602</x:v>
       </x:c>
       <x:c r="B405" s="1" t="s">
-        <x:v>2589</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="C405" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2604</x:v>
       </x:c>
       <x:c r="D405" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E405" s="1" t="s">
-        <x:v>2590</x:v>
+        <x:v>2605</x:v>
       </x:c>
       <x:c r="F405" s="1" t="s">
-        <x:v>2591</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="G405" s="1" t="s">
-        <x:v>2592</x:v>
+        <x:v>2606</x:v>
       </x:c>
       <x:c r="H405" s="1" t="s">
-        <x:v>2593</x:v>
-[...2 lines deleted...]
-        <x:v>2594</x:v>
+        <x:v>2607</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:9" s="1" customFormat="1">
       <x:c r="A406" s="1" t="s">
-        <x:v>2595</x:v>
+        <x:v>2608</x:v>
       </x:c>
       <x:c r="B406" s="1" t="s">
-        <x:v>2596</x:v>
+        <x:v>2609</x:v>
       </x:c>
       <x:c r="C406" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D406" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="E406" s="1" t="s">
-        <x:v>2597</x:v>
+        <x:v>2611</x:v>
       </x:c>
       <x:c r="F406" s="1" t="s">
-        <x:v>2598</x:v>
+        <x:v>2612</x:v>
       </x:c>
       <x:c r="G406" s="1" t="s">
-        <x:v>2599</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="H406" s="1" t="s">
-        <x:v>2600</x:v>
+        <x:v>2613</x:v>
       </x:c>
       <x:c r="I406" s="1" t="s">
-        <x:v>2601</x:v>
+        <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:9" s="1" customFormat="1">
       <x:c r="A407" s="1" t="s">
-        <x:v>2602</x:v>
+        <x:v>2614</x:v>
       </x:c>
       <x:c r="B407" s="1" t="s">
-        <x:v>2603</x:v>
+        <x:v>2615</x:v>
       </x:c>
       <x:c r="C407" s="1" t="s">
-        <x:v>2604</x:v>
+        <x:v>2616</x:v>
       </x:c>
       <x:c r="D407" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2617</x:v>
       </x:c>
       <x:c r="E407" s="1" t="s">
-        <x:v>2605</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="F407" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>2619</x:v>
       </x:c>
       <x:c r="G407" s="1" t="s">
-        <x:v>2091</x:v>
+        <x:v>2620</x:v>
       </x:c>
       <x:c r="H407" s="1" t="s">
-        <x:v>2606</x:v>
+        <x:v>2621</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:9" s="1" customFormat="1">
       <x:c r="A408" s="1" t="s">
-        <x:v>2607</x:v>
+        <x:v>2622</x:v>
       </x:c>
       <x:c r="B408" s="1" t="s">
-        <x:v>2603</x:v>
+        <x:v>2623</x:v>
       </x:c>
       <x:c r="C408" s="1" t="s">
-        <x:v>2604</x:v>
+        <x:v>2624</x:v>
       </x:c>
       <x:c r="D408" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E408" s="1" t="s">
-        <x:v>2608</x:v>
+        <x:v>2625</x:v>
       </x:c>
       <x:c r="F408" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>2626</x:v>
       </x:c>
       <x:c r="G408" s="1" t="s">
-        <x:v>2609</x:v>
+        <x:v>2627</x:v>
       </x:c>
       <x:c r="H408" s="1" t="s">
-        <x:v>2606</x:v>
+        <x:v>2628</x:v>
+      </x:c>
+      <x:c r="I408" s="1" t="s">
+        <x:v>2629</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:9" s="1" customFormat="1">
       <x:c r="A409" s="1" t="s">
-        <x:v>2610</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="B409" s="1" t="s">
-        <x:v>2603</x:v>
+        <x:v>2631</x:v>
       </x:c>
       <x:c r="C409" s="1" t="s">
-        <x:v>2604</x:v>
+        <x:v>2632</x:v>
       </x:c>
       <x:c r="D409" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2633</x:v>
       </x:c>
       <x:c r="E409" s="1" t="s">
-        <x:v>2611</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="F409" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>2635</x:v>
       </x:c>
       <x:c r="G409" s="1" t="s">
-        <x:v>2612</x:v>
+        <x:v>2636</x:v>
       </x:c>
       <x:c r="H409" s="1" t="s">
-        <x:v>2606</x:v>
-      </x:c>
+        <x:v>2637</x:v>
+      </x:c>
+      <x:c r="I409" s="1" t="s"/>
     </x:row>
     <x:row r="410" spans="1:9" s="1" customFormat="1">
       <x:c r="A410" s="1" t="s">
-        <x:v>2613</x:v>
+        <x:v>2638</x:v>
       </x:c>
       <x:c r="B410" s="1" t="s">
-        <x:v>2614</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="C410" s="1" t="s">
-        <x:v>2615</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="D410" s="1" t="s">
-        <x:v>2616</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E410" s="1" t="s">
-        <x:v>2617</x:v>
+        <x:v>2641</x:v>
       </x:c>
       <x:c r="F410" s="1" t="s">
-        <x:v>2618</x:v>
+        <x:v>2642</x:v>
       </x:c>
       <x:c r="G410" s="1" t="s">
-        <x:v>2619</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H410" s="1" t="s">
-        <x:v>2620</x:v>
+        <x:v>2643</x:v>
       </x:c>
       <x:c r="I410" s="1" t="s">
-        <x:v>2621</x:v>
+        <x:v>2644</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:9" s="1" customFormat="1">
       <x:c r="A411" s="1" t="s">
-        <x:v>2622</x:v>
+        <x:v>2645</x:v>
       </x:c>
       <x:c r="B411" s="1" t="s">
-        <x:v>2623</x:v>
+        <x:v>2646</x:v>
       </x:c>
       <x:c r="C411" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2463</x:v>
       </x:c>
       <x:c r="D411" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>2647</x:v>
       </x:c>
       <x:c r="E411" s="1" t="s">
-        <x:v>2624</x:v>
+        <x:v>2648</x:v>
       </x:c>
       <x:c r="F411" s="1" t="s">
-        <x:v>2625</x:v>
+        <x:v>2649</x:v>
       </x:c>
       <x:c r="G411" s="1" t="s">
-        <x:v>2626</x:v>
+        <x:v>2650</x:v>
       </x:c>
       <x:c r="H411" s="1" t="s">
-        <x:v>2627</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2651</x:v>
+      </x:c>
+      <x:c r="I411" s="1" t="s"/>
     </x:row>
     <x:row r="412" spans="1:9" s="1" customFormat="1">
       <x:c r="A412" s="1" t="s">
-        <x:v>2629</x:v>
+        <x:v>2652</x:v>
       </x:c>
       <x:c r="B412" s="1" t="s">
-        <x:v>2630</x:v>
+        <x:v>2653</x:v>
       </x:c>
       <x:c r="C412" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2654</x:v>
       </x:c>
       <x:c r="D412" s="1" t="s">
-        <x:v>2631</x:v>
+        <x:v>2655</x:v>
       </x:c>
       <x:c r="E412" s="1" t="s">
-        <x:v>2632</x:v>
+        <x:v>2656</x:v>
       </x:c>
       <x:c r="F412" s="1" t="s">
-        <x:v>2633</x:v>
+        <x:v>2657</x:v>
       </x:c>
       <x:c r="G412" s="1" t="s">
-        <x:v>2634</x:v>
+        <x:v>2658</x:v>
       </x:c>
       <x:c r="H412" s="1" t="s">
-        <x:v>2635</x:v>
+        <x:v>2659</x:v>
       </x:c>
       <x:c r="I412" s="1" t="s">
-        <x:v>2636</x:v>
+        <x:v>2660</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:9" s="1" customFormat="1">
       <x:c r="A413" s="1" t="s">
-        <x:v>2637</x:v>
+        <x:v>2661</x:v>
       </x:c>
       <x:c r="B413" s="1" t="s">
-        <x:v>2638</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="C413" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>2663</x:v>
       </x:c>
       <x:c r="D413" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E413" s="1" t="s">
-        <x:v>2639</x:v>
+        <x:v>2664</x:v>
       </x:c>
       <x:c r="F413" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>2665</x:v>
       </x:c>
       <x:c r="G413" s="1" t="s">
-        <x:v>2640</x:v>
+        <x:v>2666</x:v>
       </x:c>
       <x:c r="H413" s="1" t="s">
-        <x:v>2641</x:v>
+        <x:v>2667</x:v>
       </x:c>
       <x:c r="I413" s="1" t="s">
-        <x:v>2642</x:v>
+        <x:v>2668</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:9" s="1" customFormat="1">
       <x:c r="A414" s="1" t="s">
-        <x:v>2643</x:v>
+        <x:v>2669</x:v>
       </x:c>
       <x:c r="B414" s="1" t="s">
-        <x:v>2644</x:v>
+        <x:v>2670</x:v>
       </x:c>
       <x:c r="C414" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>2671</x:v>
       </x:c>
       <x:c r="D414" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E414" s="1" t="s">
-        <x:v>2645</x:v>
+        <x:v>2672</x:v>
       </x:c>
       <x:c r="F414" s="1" t="s">
-        <x:v>2646</x:v>
+        <x:v>2673</x:v>
+      </x:c>
+      <x:c r="G414" s="1" t="s">
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="H414" s="1" t="s">
-        <x:v>2647</x:v>
+        <x:v>2675</x:v>
       </x:c>
       <x:c r="I414" s="1" t="s">
-        <x:v>2648</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:9" s="1" customFormat="1">
       <x:c r="A415" s="1" t="s">
-        <x:v>2649</x:v>
+        <x:v>2676</x:v>
       </x:c>
       <x:c r="B415" s="1" t="s">
-        <x:v>2650</x:v>
+        <x:v>2677</x:v>
       </x:c>
       <x:c r="C415" s="1" t="s">
-        <x:v>2651</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="D415" s="1" t="s">
-        <x:v>2652</x:v>
+        <x:v>2679</x:v>
       </x:c>
       <x:c r="E415" s="1" t="s">
-        <x:v>2653</x:v>
+        <x:v>2680</x:v>
       </x:c>
       <x:c r="F415" s="1" t="s">
-        <x:v>2654</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="G415" s="1" t="s">
-        <x:v>1381</x:v>
+        <x:v>2682</x:v>
       </x:c>
       <x:c r="H415" s="1" t="s">
-        <x:v>2655</x:v>
+        <x:v>2683</x:v>
       </x:c>
       <x:c r="I415" s="1" t="s">
-        <x:v>2656</x:v>
+        <x:v>2684</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:9" s="1" customFormat="1">
       <x:c r="A416" s="1" t="s">
-        <x:v>2657</x:v>
+        <x:v>2685</x:v>
       </x:c>
       <x:c r="B416" s="1" t="s">
-        <x:v>2658</x:v>
+        <x:v>2686</x:v>
       </x:c>
       <x:c r="C416" s="1" t="s">
-        <x:v>1664</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="D416" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="E416" s="1" t="s">
-        <x:v>2659</x:v>
+        <x:v>2689</x:v>
       </x:c>
       <x:c r="F416" s="1" t="s">
-        <x:v>2428</x:v>
+        <x:v>2690</x:v>
       </x:c>
       <x:c r="G416" s="1" t="s">
-        <x:v>2660</x:v>
+        <x:v>2691</x:v>
       </x:c>
       <x:c r="H416" s="1" t="s">
-        <x:v>2661</x:v>
+        <x:v>2692</x:v>
+      </x:c>
+      <x:c r="I416" s="1" t="s">
+        <x:v>2693</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:9" s="1" customFormat="1">
       <x:c r="A417" s="1" t="s">
-        <x:v>2662</x:v>
+        <x:v>2694</x:v>
       </x:c>
       <x:c r="B417" s="1" t="s">
-        <x:v>2663</x:v>
+        <x:v>2695</x:v>
       </x:c>
       <x:c r="C417" s="1" t="s">
-        <x:v>2664</x:v>
+        <x:v>2696</x:v>
       </x:c>
       <x:c r="D417" s="1" t="s">
-        <x:v>2665</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E417" s="1" t="s">
-        <x:v>2666</x:v>
+        <x:v>2697</x:v>
       </x:c>
       <x:c r="F417" s="1" t="s">
-        <x:v>2667</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G417" s="1" t="s">
-        <x:v>2668</x:v>
+        <x:v>2698</x:v>
       </x:c>
       <x:c r="H417" s="1" t="s">
-        <x:v>2669</x:v>
+        <x:v>2699</x:v>
       </x:c>
       <x:c r="I417" s="1" t="s">
-        <x:v>2670</x:v>
+        <x:v>2700</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:9" s="1" customFormat="1">
       <x:c r="A418" s="1" t="s">
-        <x:v>2671</x:v>
+        <x:v>2701</x:v>
       </x:c>
       <x:c r="B418" s="1" t="s">
-        <x:v>2672</x:v>
+        <x:v>2702</x:v>
       </x:c>
       <x:c r="C418" s="1" t="s">
-        <x:v>2673</x:v>
+        <x:v>2703</x:v>
       </x:c>
       <x:c r="D418" s="1" t="s">
-        <x:v>2674</x:v>
+        <x:v>2704</x:v>
       </x:c>
       <x:c r="E418" s="1" t="s">
-        <x:v>2675</x:v>
+        <x:v>2705</x:v>
       </x:c>
       <x:c r="F418" s="1" t="s">
-        <x:v>2676</x:v>
+        <x:v>2706</x:v>
       </x:c>
       <x:c r="G418" s="1" t="s">
-        <x:v>2677</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="H418" s="1" t="s">
-        <x:v>2678</x:v>
+        <x:v>2708</x:v>
+      </x:c>
+      <x:c r="I418" s="1" t="s">
+        <x:v>2709</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:9" s="1" customFormat="1">
       <x:c r="A419" s="1" t="s">
-        <x:v>2679</x:v>
+        <x:v>2710</x:v>
       </x:c>
       <x:c r="B419" s="1" t="s">
-        <x:v>2680</x:v>
+        <x:v>2711</x:v>
       </x:c>
       <x:c r="C419" s="1" t="s">
-        <x:v>2681</x:v>
+        <x:v>2712</x:v>
       </x:c>
       <x:c r="D419" s="1" t="s">
-        <x:v>2682</x:v>
+        <x:v>2713</x:v>
       </x:c>
       <x:c r="E419" s="1" t="s">
-        <x:v>2683</x:v>
+        <x:v>2714</x:v>
       </x:c>
       <x:c r="F419" s="1" t="s">
-        <x:v>2684</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G419" s="1" t="s">
-        <x:v>2685</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="H419" s="1" t="s">
-        <x:v>2686</x:v>
-[...2 lines deleted...]
-        <x:v>2687</x:v>
+        <x:v>2715</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:9" s="1" customFormat="1">
       <x:c r="A420" s="1" t="s">
-        <x:v>2688</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="B420" s="1" t="s">
-        <x:v>2689</x:v>
+        <x:v>2717</x:v>
       </x:c>
       <x:c r="C420" s="1" t="s">
-        <x:v>2690</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D420" s="1" t="s">
-        <x:v>2691</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2718</x:v>
+      </x:c>
+      <x:c r="E420" s="1" t="s"/>
       <x:c r="F420" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G420" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>2719</x:v>
       </x:c>
       <x:c r="H420" s="1" t="s">
-        <x:v>2693</x:v>
+        <x:v>2720</x:v>
+      </x:c>
+      <x:c r="I420" s="1" t="s">
+        <x:v>2721</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:9" s="1" customFormat="1">
       <x:c r="A421" s="1" t="s">
-        <x:v>2694</x:v>
+        <x:v>2722</x:v>
       </x:c>
       <x:c r="B421" s="1" t="s">
-        <x:v>2695</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="C421" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2724</x:v>
       </x:c>
       <x:c r="D421" s="1" t="s">
-        <x:v>2696</x:v>
-[...1 lines deleted...]
-      <x:c r="E421" s="1" t="s"/>
+        <x:v>2725</x:v>
+      </x:c>
+      <x:c r="E421" s="1" t="s">
+        <x:v>2726</x:v>
+      </x:c>
       <x:c r="F421" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>2727</x:v>
       </x:c>
       <x:c r="G421" s="1" t="s">
-        <x:v>2697</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="H421" s="1" t="s">
-        <x:v>2698</x:v>
+        <x:v>2729</x:v>
       </x:c>
       <x:c r="I421" s="1" t="s">
-        <x:v>2699</x:v>
+        <x:v>2730</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:9" s="1" customFormat="1">
       <x:c r="A422" s="1" t="s">
-        <x:v>2700</x:v>
+        <x:v>2731</x:v>
       </x:c>
       <x:c r="B422" s="1" t="s">
-        <x:v>2701</x:v>
+        <x:v>2732</x:v>
       </x:c>
       <x:c r="C422" s="1" t="s">
-        <x:v>2702</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="D422" s="1" t="s">
-        <x:v>2703</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="E422" s="1" t="s">
-        <x:v>2704</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="F422" s="1" t="s">
-        <x:v>2705</x:v>
+        <x:v>2736</x:v>
       </x:c>
       <x:c r="G422" s="1" t="s">
-        <x:v>2706</x:v>
+        <x:v>2737</x:v>
       </x:c>
       <x:c r="H422" s="1" t="s">
-        <x:v>2707</x:v>
+        <x:v>2738</x:v>
       </x:c>
       <x:c r="I422" s="1" t="s">
-        <x:v>2708</x:v>
+        <x:v>2739</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:9" s="1" customFormat="1">
       <x:c r="A423" s="1" t="s">
-        <x:v>2709</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="B423" s="1" t="s">
-        <x:v>2710</x:v>
+        <x:v>2741</x:v>
       </x:c>
       <x:c r="C423" s="1" t="s">
-        <x:v>2711</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D423" s="1" t="s">
-        <x:v>2712</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="E423" s="1" t="s">
-        <x:v>2713</x:v>
+        <x:v>2742</x:v>
       </x:c>
       <x:c r="F423" s="1" t="s">
-        <x:v>2714</x:v>
+        <x:v>2743</x:v>
       </x:c>
       <x:c r="G423" s="1" t="s">
-        <x:v>2715</x:v>
+        <x:v>2744</x:v>
       </x:c>
       <x:c r="H423" s="1" t="s">
-        <x:v>2716</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="I423" s="1" t="s">
-        <x:v>2717</x:v>
+        <x:v>2746</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:9" s="1" customFormat="1">
       <x:c r="A424" s="1" t="s">
-        <x:v>2718</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="B424" s="1" t="s">
-        <x:v>2719</x:v>
+        <x:v>2741</x:v>
       </x:c>
       <x:c r="C424" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D424" s="1" t="s">
-        <x:v>1887</x:v>
+        <x:v>2748</x:v>
       </x:c>
       <x:c r="E424" s="1" t="s">
-        <x:v>2720</x:v>
+        <x:v>2749</x:v>
       </x:c>
       <x:c r="F424" s="1" t="s">
-        <x:v>2721</x:v>
+        <x:v>2750</x:v>
       </x:c>
       <x:c r="G424" s="1" t="s">
-        <x:v>2722</x:v>
+        <x:v>2751</x:v>
       </x:c>
       <x:c r="H424" s="1" t="s">
-        <x:v>2723</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="I424" s="1" t="s">
-        <x:v>2724</x:v>
+        <x:v>2752</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:9" s="1" customFormat="1">
       <x:c r="A425" s="1" t="s">
-        <x:v>2725</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="B425" s="1" t="s">
-        <x:v>2719</x:v>
+        <x:v>2741</x:v>
       </x:c>
       <x:c r="C425" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D425" s="1" t="s">
-        <x:v>2726</x:v>
+        <x:v>2748</x:v>
       </x:c>
       <x:c r="E425" s="1" t="s">
-        <x:v>2727</x:v>
+        <x:v>2754</x:v>
       </x:c>
       <x:c r="F425" s="1" t="s">
-        <x:v>2728</x:v>
+        <x:v>2755</x:v>
       </x:c>
       <x:c r="G425" s="1" t="s">
-        <x:v>2729</x:v>
+        <x:v>2756</x:v>
       </x:c>
       <x:c r="H425" s="1" t="s">
-        <x:v>2723</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="I425" s="1" t="s">
-        <x:v>2730</x:v>
+        <x:v>2757</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:9" s="1" customFormat="1">
       <x:c r="A426" s="1" t="s">
-        <x:v>2731</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="B426" s="1" t="s">
-        <x:v>2719</x:v>
+        <x:v>2759</x:v>
       </x:c>
       <x:c r="C426" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2760</x:v>
       </x:c>
       <x:c r="D426" s="1" t="s">
-        <x:v>2726</x:v>
+        <x:v>2761</x:v>
       </x:c>
       <x:c r="E426" s="1" t="s">
-        <x:v>2732</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="F426" s="1" t="s">
-        <x:v>2733</x:v>
+        <x:v>2762</x:v>
       </x:c>
       <x:c r="G426" s="1" t="s">
-        <x:v>2734</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="H426" s="1" t="s">
-        <x:v>2723</x:v>
+        <x:v>2763</x:v>
       </x:c>
       <x:c r="I426" s="1" t="s">
-        <x:v>2735</x:v>
+        <x:v>2764</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:9" s="1" customFormat="1">
       <x:c r="A427" s="1" t="s">
-        <x:v>2736</x:v>
+        <x:v>2765</x:v>
       </x:c>
       <x:c r="B427" s="1" t="s">
-        <x:v>2737</x:v>
+        <x:v>2766</x:v>
       </x:c>
       <x:c r="C427" s="1" t="s">
-        <x:v>2738</x:v>
+        <x:v>2767</x:v>
       </x:c>
       <x:c r="D427" s="1" t="s">
-        <x:v>2739</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="E427" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>2769</x:v>
       </x:c>
       <x:c r="F427" s="1" t="s">
-        <x:v>2740</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G427" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="H427" s="1" t="s">
-        <x:v>2741</x:v>
-[...2 lines deleted...]
-        <x:v>2742</x:v>
+        <x:v>2770</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:9" s="1" customFormat="1">
       <x:c r="A428" s="1" t="s">
-        <x:v>2743</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="B428" s="1" t="s">
-        <x:v>2744</x:v>
+        <x:v>2772</x:v>
       </x:c>
       <x:c r="C428" s="1" t="s">
-        <x:v>2745</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="D428" s="1" t="s">
-        <x:v>2746</x:v>
+        <x:v>2774</x:v>
       </x:c>
       <x:c r="E428" s="1" t="s">
-        <x:v>2747</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="F428" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="G428" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>2777</x:v>
       </x:c>
       <x:c r="H428" s="1" t="s">
-        <x:v>2748</x:v>
+        <x:v>2778</x:v>
+      </x:c>
+      <x:c r="I428" s="1" t="s">
+        <x:v>2779</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:9" s="1" customFormat="1">
       <x:c r="A429" s="1" t="s">
-        <x:v>2749</x:v>
+        <x:v>2780</x:v>
       </x:c>
       <x:c r="B429" s="1" t="s">
-        <x:v>2750</x:v>
+        <x:v>2781</x:v>
       </x:c>
       <x:c r="C429" s="1" t="s">
-        <x:v>2751</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="D429" s="1" t="s">
-        <x:v>2752</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E429" s="1" t="s">
-        <x:v>2753</x:v>
+        <x:v>2783</x:v>
       </x:c>
       <x:c r="F429" s="1" t="s">
-        <x:v>2754</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="G429" s="1" t="s">
-        <x:v>2755</x:v>
+        <x:v>2785</x:v>
       </x:c>
       <x:c r="H429" s="1" t="s">
-        <x:v>2756</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="I429" s="1" t="s">
-        <x:v>2757</x:v>
+        <x:v>2787</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:9" s="1" customFormat="1">
       <x:c r="A430" s="1" t="s">
-        <x:v>2758</x:v>
+        <x:v>2788</x:v>
       </x:c>
       <x:c r="B430" s="1" t="s">
-        <x:v>2759</x:v>
+        <x:v>2789</x:v>
       </x:c>
       <x:c r="C430" s="1" t="s">
-        <x:v>2760</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="D430" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>2791</x:v>
       </x:c>
       <x:c r="E430" s="1" t="s">
-        <x:v>2761</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="F430" s="1" t="s">
-        <x:v>2762</x:v>
+        <x:v>2793</x:v>
       </x:c>
       <x:c r="G430" s="1" t="s">
-        <x:v>2763</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="H430" s="1" t="s">
-        <x:v>2764</x:v>
+        <x:v>2795</x:v>
       </x:c>
       <x:c r="I430" s="1" t="s">
-        <x:v>2765</x:v>
+        <x:v>2796</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:9" s="1" customFormat="1">
       <x:c r="A431" s="1" t="s">
-        <x:v>2766</x:v>
+        <x:v>2797</x:v>
       </x:c>
       <x:c r="B431" s="1" t="s">
-        <x:v>2767</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="C431" s="1" t="s">
-        <x:v>2768</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D431" s="1" t="s">
-        <x:v>2769</x:v>
+        <x:v>2799</x:v>
       </x:c>
       <x:c r="E431" s="1" t="s">
-        <x:v>2770</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="F431" s="1" t="s">
-        <x:v>2771</x:v>
+        <x:v>2801</x:v>
       </x:c>
       <x:c r="G431" s="1" t="s">
-        <x:v>2772</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="H431" s="1" t="s">
-        <x:v>2773</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="I431" s="1" t="s">
-        <x:v>2774</x:v>
+        <x:v>2804</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:9" s="1" customFormat="1">
       <x:c r="A432" s="1" t="s">
-        <x:v>2775</x:v>
+        <x:v>2805</x:v>
       </x:c>
       <x:c r="B432" s="1" t="s">
-        <x:v>2776</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="C432" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2807</x:v>
       </x:c>
       <x:c r="D432" s="1" t="s">
-        <x:v>2777</x:v>
+        <x:v>2808</x:v>
       </x:c>
       <x:c r="E432" s="1" t="s">
-        <x:v>2778</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="F432" s="1" t="s">
-        <x:v>2779</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="G432" s="1" t="s">
-        <x:v>2780</x:v>
+        <x:v>2811</x:v>
       </x:c>
       <x:c r="H432" s="1" t="s">
-        <x:v>2781</x:v>
-[...2 lines deleted...]
-        <x:v>2782</x:v>
+        <x:v>2812</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:9" s="1" customFormat="1">
       <x:c r="A433" s="1" t="s">
-        <x:v>2783</x:v>
+        <x:v>2813</x:v>
       </x:c>
       <x:c r="B433" s="1" t="s">
-        <x:v>2784</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="C433" s="1" t="s">
-        <x:v>2785</x:v>
+        <x:v>2815</x:v>
       </x:c>
       <x:c r="D433" s="1" t="s">
-        <x:v>2786</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E433" s="1" t="s">
-        <x:v>2787</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="F433" s="1" t="s">
-        <x:v>2788</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G433" s="1" t="s">
-        <x:v>2789</x:v>
+        <x:v>2817</x:v>
       </x:c>
       <x:c r="H433" s="1" t="s">
-        <x:v>2790</x:v>
+        <x:v>2818</x:v>
+      </x:c>
+      <x:c r="I433" s="1" t="s">
+        <x:v>2819</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:9" s="1" customFormat="1">
       <x:c r="A434" s="1" t="s">
-        <x:v>2791</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="B434" s="1" t="s">
-        <x:v>2792</x:v>
+        <x:v>2821</x:v>
       </x:c>
       <x:c r="C434" s="1" t="s">
-        <x:v>2793</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D434" s="1" t="s">
-        <x:v>2794</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="E434" s="1" t="s">
-        <x:v>2795</x:v>
+        <x:v>2823</x:v>
       </x:c>
       <x:c r="F434" s="1" t="s">
-        <x:v>2796</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="G434" s="1" t="s">
-        <x:v>2797</x:v>
+        <x:v>2825</x:v>
       </x:c>
       <x:c r="H434" s="1" t="s">
-        <x:v>2798</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="I434" s="1" t="s">
-        <x:v>2799</x:v>
+        <x:v>2827</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:9" s="1" customFormat="1">
       <x:c r="A435" s="1" t="s">
-        <x:v>2800</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="B435" s="1" t="s">
-        <x:v>2801</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="C435" s="1" t="s">
-        <x:v>2802</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="D435" s="1" t="s">
-        <x:v>2803</x:v>
+        <x:v>2831</x:v>
       </x:c>
       <x:c r="E435" s="1" t="s">
-        <x:v>2804</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="F435" s="1" t="s">
-        <x:v>2805</x:v>
-[...2 lines deleted...]
-        <x:v>2806</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="H435" s="1" t="s">
-        <x:v>2807</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2833</x:v>
+      </x:c>
+      <x:c r="I435" s="1" t="s"/>
     </x:row>
     <x:row r="436" spans="1:9" s="1" customFormat="1">
       <x:c r="A436" s="1" t="s">
-        <x:v>2809</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="B436" s="1" t="s">
-        <x:v>2810</x:v>
+        <x:v>2835</x:v>
       </x:c>
       <x:c r="C436" s="1" t="s">
-        <x:v>2811</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="D436" s="1" t="s">
-        <x:v>1759</x:v>
+        <x:v>2837</x:v>
       </x:c>
       <x:c r="E436" s="1" t="s">
-        <x:v>2812</x:v>
+        <x:v>2769</x:v>
       </x:c>
       <x:c r="F436" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="G436" s="1" t="s">
-        <x:v>2813</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="H436" s="1" t="s">
-        <x:v>2814</x:v>
-[...2 lines deleted...]
-        <x:v>2815</x:v>
+        <x:v>2838</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:9" s="1" customFormat="1">
       <x:c r="A437" s="1" t="s">
-        <x:v>2816</x:v>
+        <x:v>2839</x:v>
       </x:c>
       <x:c r="B437" s="1" t="s">
-        <x:v>2817</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="C437" s="1" t="s">
-        <x:v>2818</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="D437" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E437" s="1" t="s">
-        <x:v>2819</x:v>
+        <x:v>2842</x:v>
       </x:c>
       <x:c r="F437" s="1" t="s">
-        <x:v>2820</x:v>
+        <x:v>2843</x:v>
       </x:c>
       <x:c r="G437" s="1" t="s">
-        <x:v>2821</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="H437" s="1" t="s">
-        <x:v>2822</x:v>
-[...2 lines deleted...]
-        <x:v>2010</x:v>
+        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:9" s="1" customFormat="1">
       <x:c r="A438" s="1" t="s">
-        <x:v>2823</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="B438" s="1" t="s">
-        <x:v>2824</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="C438" s="1" t="s">
-        <x:v>2825</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="D438" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2849</x:v>
       </x:c>
       <x:c r="E438" s="1" t="s">
-        <x:v>2826</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="F438" s="1" t="s">
-        <x:v>107</x:v>
-[...2 lines deleted...]
-        <x:v>2827</x:v>
+        <x:v>2851</x:v>
       </x:c>
       <x:c r="H438" s="1" t="s">
-        <x:v>2828</x:v>
+        <x:v>2852</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:9" s="1" customFormat="1">
       <x:c r="A439" s="1" t="s">
-        <x:v>2829</x:v>
+        <x:v>2853</x:v>
       </x:c>
       <x:c r="B439" s="1" t="s">
-        <x:v>2830</x:v>
+        <x:v>2854</x:v>
       </x:c>
       <x:c r="C439" s="1" t="s">
-        <x:v>2831</x:v>
+        <x:v>2855</x:v>
       </x:c>
       <x:c r="D439" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="E439" s="1" t="s">
-        <x:v>2832</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="F439" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>2857</x:v>
       </x:c>
       <x:c r="G439" s="1" t="s">
-        <x:v>2833</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="H439" s="1" t="s">
-        <x:v>2834</x:v>
-[...88 lines deleted...]
-      <x:c r="A443" s="1" t="s">
         <x:v>2858</x:v>
       </x:c>
-      <x:c r="B443" s="1" t="s">
+    </x:row>
+    <x:row r="440" spans="1:9">
+      <x:c r="A440" s="4" t="s">
         <x:v>2859</x:v>
       </x:c>
-      <x:c r="C443" s="1" t="s">
-[...126 lines deleted...]
-      <x:c r="I449" s="4"/>
+      <x:c r="B440" s="4"/>
+      <x:c r="C440" s="4"/>
+      <x:c r="D440" s="4"/>
+      <x:c r="E440" s="4"/>
+      <x:c r="F440" s="4"/>
+      <x:c r="G440" s="4"/>
+      <x:c r="H440" s="4"/>
+      <x:c r="I440" s="4"/>
+    </x:row>
+    <x:row r="441" spans="1:9">
+      <x:c r="A441" s="4"/>
+      <x:c r="B441" s="4"/>
+      <x:c r="C441" s="4"/>
+      <x:c r="D441" s="4"/>
+      <x:c r="E441" s="4"/>
+      <x:c r="F441" s="4"/>
+      <x:c r="G441" s="4"/>
+      <x:c r="H441" s="4"/>
+      <x:c r="I441" s="4"/>
+    </x:row>
+    <x:row r="442" spans="1:9">
+      <x:c r="A442" s="4"/>
+      <x:c r="B442" s="4"/>
+      <x:c r="C442" s="4"/>
+      <x:c r="D442" s="4"/>
+      <x:c r="E442" s="4"/>
+      <x:c r="F442" s="4"/>
+      <x:c r="G442" s="4"/>
+      <x:c r="H442" s="4"/>
+      <x:c r="I442" s="4"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A3:I3"/>
-    <x:mergeCell ref="A447:I449"/>
+    <x:mergeCell ref="A440:I442"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resource</vt:lpstr>
       <vt:lpstr>Resource!Print_Area</vt:lpstr>
       <vt:lpstr>Resource!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>